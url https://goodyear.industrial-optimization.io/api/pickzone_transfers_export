--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -354,76 +354,98 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C2"/>
+  <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3">
+        <v>12</v>
+      </c>
+      <c r="C3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pickzone Transfer</vt:lpstr>