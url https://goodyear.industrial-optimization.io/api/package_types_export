--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -12,110 +12,110 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Package Type Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="935" uniqueCount="231">
   <si>
+    <t>packaging_type</t>
+  </si>
+  <si>
+    <t>unit_height</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_thickness</t>
+  </si>
+  <si>
+    <t>tray</t>
+  </si>
+  <si>
+    <t>unit_weight</t>
+  </si>
+  <si>
+    <t>shrink</t>
+  </si>
+  <si>
+    <t>width_group</t>
+  </si>
+  <si>
+    <t>packaging_wedge_vertical</t>
+  </si>
+  <si>
+    <t>packaging_wedge_horizontal</t>
+  </si>
+  <si>
+    <t>preferred_at_bottom</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_color</t>
+  </si>
+  <si>
+    <t>units_per_case</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_height</t>
+  </si>
+  <si>
+    <t>container_type</t>
+  </si>
+  <si>
+    <t>package_name</t>
+  </si>
+  <si>
+    <t>unit_length</t>
+  </si>
+  <si>
+    <t>number_items_along_length</t>
+  </si>
+  <si>
     <t>package_id</t>
   </si>
   <si>
-    <t>packaging_type</t>
-[...2 lines deleted...]
-    <t>unit_height</t>
+    <t>unit_width</t>
   </si>
   <si>
     <t>number_items_along_width</t>
   </si>
   <si>
-    <t>unit_weight</t>
-[...46 lines deleted...]
-  <si>
     <t>Standard</t>
   </si>
   <si>
     <t>BottleTray-4x3</t>
   </si>
   <si>
     <t>BottleShrinkTray-4x3</t>
   </si>
   <si>
     <t>BottleShrinkTray-5x3</t>
   </si>
   <si>
     <t>BottleTray-4x2</t>
   </si>
   <si>
     <t>BottleTray-6x4</t>
   </si>
   <si>
     <t>BottleShrinkTray-6x4</t>
   </si>
   <si>
     <t>BottleShrink-6x4</t>
   </si>
   <si>
     <t>BottleTray-5x3</t>
@@ -147,50 +147,59 @@
   <si>
     <t>CanTray-6x4</t>
   </si>
   <si>
     <t>BottleShrink-6x3</t>
   </si>
   <si>
     <t>BottleShrink-4x3</t>
   </si>
   <si>
     <t>BottleShrink-4x2</t>
   </si>
   <si>
     <t>w</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
+    <t>Box</t>
+  </si>
+  <si>
+    <t>Bottle</t>
+  </si>
+  <si>
+    <t>Can</t>
+  </si>
+  <si>
     <t>32/44 FM 1000C32S</t>
   </si>
   <si>
     <t>10.25 PLA GIANT</t>
   </si>
   <si>
     <t>C22OZ DP 1200C</t>
   </si>
   <si>
     <t>C 16OZ 1200C</t>
   </si>
   <si>
     <t>L 12/16/21/24OZ</t>
   </si>
   <si>
     <t>CUP 24OZ SC 600</t>
   </si>
   <si>
     <t>CUP 16OZ SC 1000</t>
   </si>
   <si>
     <t>L16/24 SBCH 1000</t>
   </si>
   <si>
     <t>12OZ CUP 2000 DP</t>
@@ -694,59 +703,50 @@
     <t>12OZ PL PK 8/3 (8PACK) PROPEL</t>
   </si>
   <si>
     <t>12OZ CN 18/2 FM (18PACK) VARIETY</t>
   </si>
   <si>
     <t>12OZ CN 12/1 (12PACK) PREM</t>
   </si>
   <si>
     <t>12OZ CN 4/6 (4PACK) PPBD PREM</t>
   </si>
   <si>
     <t>7.5OZ CN 6/4 (6 PACK) PPBD PREM</t>
   </si>
   <si>
     <t>12OZ CN 1/12 (LOOSE) PREM</t>
   </si>
   <si>
     <t>12OZ CN 8/3 (8PACK) FM PREM</t>
   </si>
   <si>
     <t>12OZ CN 12/2 SLEEK (12PACK)</t>
   </si>
   <si>
     <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
-  </si>
-[...7 lines deleted...]
-    <t>Can</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1107,11387 +1107,11387 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2">
-[...2 lines deleted...]
-      <c r="B2" t="s">
+      <c r="A2" t="s">
         <v>20</v>
       </c>
+      <c r="B2">
+        <v>1400</v>
+      </c>
       <c r="C2">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="D2" t="b">
         <v>0</v>
       </c>
       <c r="E2">
         <v>6500</v>
       </c>
-      <c r="F2">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F2" t="b">
+        <v>0</v>
+      </c>
+      <c r="G2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2" t="b">
+        <v>0</v>
+      </c>
+      <c r="K2" t="s">
+        <v>43</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N2" t="s">
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>48</v>
+      </c>
+      <c r="P2">
+        <v>2200</v>
       </c>
       <c r="Q2">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R2">
+        <v>-322332</v>
       </c>
       <c r="S2">
         <v>900</v>
       </c>
       <c r="T2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
-      <c r="A3">
-[...2 lines deleted...]
-      <c r="B3" t="s">
+      <c r="A3" t="s">
         <v>20</v>
       </c>
+      <c r="B3">
+        <v>2250</v>
+      </c>
       <c r="C3">
-        <v>2250</v>
-[...1 lines deleted...]
-      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="D3" t="b">
         <v>0</v>
       </c>
       <c r="E3">
         <v>1255</v>
       </c>
-      <c r="F3">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F3" t="b">
+        <v>0</v>
+      </c>
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3" t="b">
+        <v>0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
       </c>
       <c r="O3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="P3">
+        <v>1750</v>
       </c>
       <c r="Q3">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>-196267</v>
       </c>
       <c r="S3">
         <v>1250</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
-      <c r="A4">
-[...2 lines deleted...]
-      <c r="B4" t="s">
+      <c r="A4" t="s">
         <v>20</v>
       </c>
+      <c r="B4">
+        <v>2450</v>
+      </c>
       <c r="C4">
-        <v>2450</v>
-[...1 lines deleted...]
-      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="D4" t="b">
         <v>0</v>
       </c>
       <c r="E4">
         <v>3410</v>
       </c>
-      <c r="F4">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F4" t="b">
+        <v>0</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>0</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4" t="b">
+        <v>0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="P4">
+        <v>2120</v>
       </c>
       <c r="Q4">
-        <v>2120</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R4">
+        <v>-148783</v>
       </c>
       <c r="S4">
         <v>1430</v>
       </c>
       <c r="T4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20">
-      <c r="A5">
-[...2 lines deleted...]
-      <c r="B5" t="s">
+      <c r="A5" t="s">
         <v>20</v>
       </c>
+      <c r="B5">
+        <v>1780</v>
+      </c>
       <c r="C5">
-        <v>1780</v>
-[...1 lines deleted...]
-      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="D5" t="b">
         <v>0</v>
       </c>
       <c r="E5">
         <v>3030</v>
       </c>
-      <c r="F5">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F5" t="b">
+        <v>0</v>
+      </c>
+      <c r="G5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5">
+        <v>0</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5" t="b">
+        <v>0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N5" t="s">
+        <v>45</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
+      </c>
+      <c r="P5">
+        <v>2120</v>
       </c>
       <c r="Q5">
-        <v>2120</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R5">
+        <v>-148782</v>
       </c>
       <c r="S5">
         <v>1450</v>
       </c>
       <c r="T5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
-      <c r="A6">
-[...2 lines deleted...]
-      <c r="B6" t="s">
+      <c r="A6" t="s">
         <v>20</v>
       </c>
+      <c r="B6">
+        <v>1840</v>
+      </c>
       <c r="C6">
-        <v>1840</v>
-[...1 lines deleted...]
-      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="D6" t="b">
         <v>0</v>
       </c>
       <c r="E6">
         <v>1200</v>
       </c>
-      <c r="F6">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F6" t="b">
+        <v>0</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6">
+        <v>0</v>
+      </c>
+      <c r="I6">
+        <v>0</v>
+      </c>
+      <c r="J6" t="b">
+        <v>0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N6" t="s">
+        <v>45</v>
       </c>
       <c r="O6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>52</v>
+      </c>
+      <c r="P6">
+        <v>2200</v>
       </c>
       <c r="Q6">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R6">
+        <v>-148781</v>
       </c>
       <c r="S6">
         <v>1500</v>
       </c>
       <c r="T6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
-      <c r="A7">
-[...2 lines deleted...]
-      <c r="B7" t="s">
+      <c r="A7" t="s">
         <v>20</v>
       </c>
+      <c r="B7">
+        <v>2300</v>
+      </c>
       <c r="C7">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="D7" t="b">
         <v>0</v>
       </c>
       <c r="E7">
         <v>3360</v>
       </c>
-      <c r="F7">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F7" t="b">
+        <v>0</v>
+      </c>
+      <c r="G7" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7">
+        <v>0</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7" t="b">
+        <v>0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>43</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M7">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N7" t="s">
+        <v>45</v>
       </c>
       <c r="O7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="P7">
+        <v>2000</v>
       </c>
       <c r="Q7">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R7">
+        <v>-134384</v>
       </c>
       <c r="S7">
         <v>1600</v>
       </c>
       <c r="T7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
-      <c r="A8">
-[...2 lines deleted...]
-      <c r="B8" t="s">
+      <c r="A8" t="s">
         <v>20</v>
       </c>
+      <c r="B8">
+        <v>2270</v>
+      </c>
       <c r="C8">
-        <v>2270</v>
-[...1 lines deleted...]
-      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="D8" t="b">
         <v>0</v>
       </c>
       <c r="E8">
         <v>2700</v>
       </c>
-      <c r="F8">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F8" t="b">
+        <v>0</v>
+      </c>
+      <c r="G8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8">
+        <v>0</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8" t="b">
+        <v>0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
       </c>
       <c r="L8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N8" t="s">
+        <v>45</v>
       </c>
       <c r="O8" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="P8">
+        <v>1960</v>
       </c>
       <c r="Q8">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R8">
+        <v>-134361</v>
       </c>
       <c r="S8">
         <v>1610</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20">
-      <c r="A9">
-[...2 lines deleted...]
-      <c r="B9" t="s">
+      <c r="A9" t="s">
         <v>20</v>
       </c>
+      <c r="B9">
+        <v>775</v>
+      </c>
       <c r="C9">
-        <v>775</v>
-[...1 lines deleted...]
-      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="D9" t="b">
         <v>0</v>
       </c>
       <c r="E9">
         <v>1018</v>
       </c>
-      <c r="F9">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F9" t="b">
+        <v>0</v>
+      </c>
+      <c r="G9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9" t="b">
+        <v>0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>43</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N9" t="s">
+        <v>45</v>
       </c>
       <c r="O9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>55</v>
+      </c>
+      <c r="P9">
+        <v>2100</v>
       </c>
       <c r="Q9">
-        <v>2100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R9">
+        <v>-134360</v>
       </c>
       <c r="S9">
         <v>1175</v>
       </c>
       <c r="T9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
-      <c r="A10">
-[...2 lines deleted...]
-      <c r="B10" t="s">
+      <c r="A10" t="s">
         <v>20</v>
       </c>
+      <c r="B10">
+        <v>2570</v>
+      </c>
       <c r="C10">
-        <v>2570</v>
-[...1 lines deleted...]
-      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="D10" t="b">
         <v>0</v>
       </c>
       <c r="E10">
         <v>3360</v>
       </c>
-      <c r="F10">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F10" t="b">
+        <v>0</v>
+      </c>
+      <c r="G10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10">
+        <v>0</v>
+      </c>
+      <c r="J10" t="b">
+        <v>0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>43</v>
       </c>
       <c r="L10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N10" t="s">
+        <v>45</v>
       </c>
       <c r="O10" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="P10">
+        <v>1790</v>
       </c>
       <c r="Q10">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R10">
+        <v>-80142</v>
       </c>
       <c r="S10">
         <v>1460</v>
       </c>
       <c r="T10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
-      <c r="A11">
-[...2 lines deleted...]
-      <c r="B11" t="s">
+      <c r="A11" t="s">
         <v>20</v>
       </c>
+      <c r="B11">
+        <v>2340</v>
+      </c>
       <c r="C11">
-        <v>2340</v>
-[...1 lines deleted...]
-      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="D11" t="b">
         <v>0</v>
       </c>
       <c r="E11">
         <v>3790</v>
       </c>
-      <c r="F11">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F11" t="b">
+        <v>0</v>
+      </c>
+      <c r="G11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11" t="b">
+        <v>0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>43</v>
       </c>
       <c r="L11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M11">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N11" t="s">
+        <v>45</v>
       </c>
       <c r="O11" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>57</v>
+      </c>
+      <c r="P11">
+        <v>1800</v>
       </c>
       <c r="Q11">
-        <v>1800</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R11">
+        <v>-68754</v>
       </c>
       <c r="S11">
         <v>1770</v>
       </c>
       <c r="T11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
-      <c r="A12">
-[...2 lines deleted...]
-      <c r="B12" t="s">
+      <c r="A12" t="s">
         <v>20</v>
       </c>
+      <c r="B12">
+        <v>2320</v>
+      </c>
       <c r="C12">
-        <v>2320</v>
-[...1 lines deleted...]
-      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="D12" t="b">
         <v>0</v>
       </c>
       <c r="E12">
         <v>3020</v>
       </c>
-      <c r="F12">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F12" t="b">
+        <v>0</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="I12">
+        <v>0</v>
+      </c>
+      <c r="J12" t="b">
+        <v>0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>43</v>
       </c>
       <c r="L12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N12" t="s">
+        <v>45</v>
       </c>
       <c r="O12" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="P12">
+        <v>2340</v>
       </c>
       <c r="Q12">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R12">
+        <v>-67858</v>
       </c>
       <c r="S12">
         <v>1420</v>
       </c>
       <c r="T12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
-      <c r="A13">
-[...2 lines deleted...]
-      <c r="B13" t="s">
+      <c r="A13" t="s">
         <v>20</v>
       </c>
+      <c r="B13">
+        <v>2340</v>
+      </c>
       <c r="C13">
-        <v>2340</v>
-[...1 lines deleted...]
-      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="D13" t="b">
         <v>0</v>
       </c>
       <c r="E13">
         <v>2460</v>
       </c>
-      <c r="F13">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F13" t="b">
+        <v>0</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13" t="b">
+        <v>0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>43</v>
       </c>
       <c r="L13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N13" t="s">
+        <v>45</v>
       </c>
       <c r="O13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>59</v>
+      </c>
+      <c r="P13">
+        <v>1700</v>
       </c>
       <c r="Q13">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <v>-63072</v>
       </c>
       <c r="S13">
         <v>1270</v>
       </c>
       <c r="T13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:20">
-      <c r="A14">
-[...2 lines deleted...]
-      <c r="B14" t="s">
+      <c r="A14" t="s">
         <v>20</v>
       </c>
+      <c r="B14">
+        <v>100</v>
+      </c>
       <c r="C14">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="D14" t="b">
         <v>0</v>
       </c>
       <c r="E14">
         <v>1000</v>
       </c>
-      <c r="F14">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="F14" t="b">
+        <v>0</v>
+      </c>
+      <c r="G14" t="s">
         <v>42</v>
       </c>
-      <c r="I14" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H14">
+        <v>0</v>
+      </c>
+      <c r="I14">
+        <v>0</v>
+      </c>
+      <c r="J14" t="b">
+        <v>0</v>
+      </c>
+      <c r="K14" t="s">
+        <v>43</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N14" t="s">
+        <v>45</v>
       </c>
       <c r="O14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>60</v>
+      </c>
+      <c r="P14">
+        <v>100</v>
       </c>
       <c r="Q14">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R14">
+        <v>-39600</v>
       </c>
       <c r="S14">
         <v>100</v>
       </c>
       <c r="T14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
-      <c r="A15">
-[...2 lines deleted...]
-      <c r="B15" t="s">
+      <c r="A15" t="s">
         <v>20</v>
       </c>
+      <c r="B15">
+        <v>1600</v>
+      </c>
       <c r="C15">
-        <v>1600</v>
-[...1 lines deleted...]
-      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="D15" t="b">
         <v>0</v>
       </c>
       <c r="E15">
         <v>810</v>
       </c>
-      <c r="F15">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F15" t="b">
+        <v>0</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15" t="b">
+        <v>0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>43</v>
       </c>
       <c r="L15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M15">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N15" t="s">
+        <v>45</v>
       </c>
       <c r="O15" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="P15">
+        <v>1860</v>
       </c>
       <c r="Q15">
-        <v>1860</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>-39576</v>
       </c>
       <c r="S15">
         <v>1400</v>
       </c>
       <c r="T15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
-      <c r="A16">
-[...2 lines deleted...]
-      <c r="B16" t="s">
+      <c r="A16" t="s">
         <v>20</v>
       </c>
+      <c r="B16">
+        <v>3050</v>
+      </c>
       <c r="C16">
-        <v>3050</v>
-[...1 lines deleted...]
-      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="D16" t="b">
         <v>0</v>
       </c>
       <c r="E16">
         <v>1300</v>
       </c>
-      <c r="F16">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F16" t="b">
+        <v>0</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16" t="b">
+        <v>0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>43</v>
       </c>
       <c r="L16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M16">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N16" t="s">
+        <v>45</v>
       </c>
       <c r="O16" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>62</v>
+      </c>
+      <c r="P16">
+        <v>2545</v>
       </c>
       <c r="Q16">
-        <v>2545</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R16">
+        <v>-37662</v>
       </c>
       <c r="S16">
         <v>1690</v>
       </c>
       <c r="T16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
-      <c r="A17">
-[...2 lines deleted...]
-      <c r="B17" t="s">
+      <c r="A17" t="s">
         <v>20</v>
       </c>
+      <c r="B17">
+        <v>3080</v>
+      </c>
       <c r="C17">
-        <v>3080</v>
-[...1 lines deleted...]
-      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="D17" t="b">
         <v>0</v>
       </c>
       <c r="E17">
         <v>1060</v>
       </c>
-      <c r="F17">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F17" t="b">
+        <v>0</v>
+      </c>
+      <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17" t="b">
+        <v>0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>43</v>
       </c>
       <c r="L17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N17" t="s">
+        <v>45</v>
       </c>
       <c r="O17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>63</v>
+      </c>
+      <c r="P17">
+        <v>2530</v>
       </c>
       <c r="Q17">
-        <v>2530</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R17">
+        <v>-33422</v>
       </c>
       <c r="S17">
         <v>1710</v>
       </c>
       <c r="T17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18">
-[...2 lines deleted...]
-      <c r="B18" t="s">
+      <c r="A18" t="s">
         <v>20</v>
       </c>
+      <c r="B18">
+        <v>1630</v>
+      </c>
       <c r="C18">
-        <v>1630</v>
-[...1 lines deleted...]
-      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="D18" t="b">
         <v>0</v>
       </c>
       <c r="E18">
         <v>2000</v>
       </c>
-      <c r="F18">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F18" t="b">
+        <v>0</v>
+      </c>
+      <c r="G18" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18" t="b">
+        <v>0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>43</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N18" t="s">
+        <v>45</v>
       </c>
       <c r="O18" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>64</v>
+      </c>
+      <c r="P18">
+        <v>1730</v>
       </c>
       <c r="Q18">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R18">
+        <v>-32407</v>
       </c>
       <c r="S18">
         <v>1300</v>
       </c>
       <c r="T18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19">
-[...2 lines deleted...]
-      <c r="B19" t="s">
+      <c r="A19" t="s">
         <v>20</v>
       </c>
+      <c r="B19">
+        <v>100</v>
+      </c>
       <c r="C19">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="D19" t="b">
         <v>0</v>
       </c>
       <c r="E19">
         <v>1000</v>
       </c>
-      <c r="F19">
-[...5 lines deleted...]
-      <c r="H19" t="s">
+      <c r="F19" t="b">
+        <v>0</v>
+      </c>
+      <c r="G19" t="s">
         <v>42</v>
       </c>
-      <c r="I19" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19" t="b">
+        <v>0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>43</v>
       </c>
       <c r="L19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N19" t="s">
+        <v>45</v>
       </c>
       <c r="O19" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>65</v>
+      </c>
+      <c r="P19">
+        <v>100</v>
       </c>
       <c r="Q19">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R19">
+        <v>-4598</v>
       </c>
       <c r="S19">
         <v>100</v>
       </c>
       <c r="T19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20">
-[...2 lines deleted...]
-      <c r="B20" t="s">
+      <c r="A20" t="s">
         <v>20</v>
       </c>
+      <c r="B20">
+        <v>2750</v>
+      </c>
       <c r="C20">
-        <v>2750</v>
-[...1 lines deleted...]
-      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="D20" t="b">
         <v>0</v>
       </c>
       <c r="E20">
         <v>4700</v>
       </c>
-      <c r="F20">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20" t="b">
+        <v>0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>43</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N20" t="s">
+        <v>45</v>
       </c>
       <c r="O20" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>66</v>
+      </c>
+      <c r="P20">
+        <v>850</v>
       </c>
       <c r="Q20">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R20">
+        <v>-4504</v>
       </c>
       <c r="S20">
         <v>850</v>
       </c>
       <c r="T20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21">
-[...2 lines deleted...]
-      <c r="B21" t="s">
+      <c r="A21" t="s">
         <v>20</v>
       </c>
+      <c r="B21">
+        <v>5050</v>
+      </c>
       <c r="C21">
-        <v>5050</v>
-[...1 lines deleted...]
-      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="D21" t="b">
         <v>0</v>
       </c>
       <c r="E21">
         <v>10000</v>
       </c>
-      <c r="F21">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F21" t="b">
+        <v>0</v>
+      </c>
+      <c r="G21" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21" t="b">
+        <v>0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>43</v>
       </c>
       <c r="L21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M21">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N21" t="s">
+        <v>45</v>
       </c>
       <c r="O21" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="P21">
+        <v>850</v>
       </c>
       <c r="Q21">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R21">
+        <v>-4502</v>
       </c>
       <c r="S21">
         <v>850</v>
       </c>
       <c r="T21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22">
-[...2 lines deleted...]
-      <c r="B22" t="s">
+      <c r="A22" t="s">
         <v>20</v>
       </c>
+      <c r="B22">
+        <v>590</v>
+      </c>
       <c r="C22">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="D22" t="b">
         <v>0</v>
       </c>
       <c r="E22">
         <v>2520</v>
       </c>
-      <c r="F22">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22" t="b">
+        <v>0</v>
+      </c>
+      <c r="K22" t="s">
+        <v>43</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N22" t="s">
+        <v>45</v>
       </c>
       <c r="O22" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>68</v>
+      </c>
+      <c r="P22">
+        <v>1620</v>
       </c>
       <c r="Q22">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R22">
+        <v>381</v>
       </c>
       <c r="S22">
         <v>1080</v>
       </c>
       <c r="T22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23">
-[...2 lines deleted...]
-      <c r="B23" t="s">
+      <c r="A23" t="s">
         <v>20</v>
       </c>
+      <c r="B23">
+        <v>475</v>
+      </c>
       <c r="C23">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="D23" t="b">
         <v>0</v>
       </c>
       <c r="E23">
         <v>2060</v>
       </c>
-      <c r="F23">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F23" t="b">
+        <v>0</v>
+      </c>
+      <c r="G23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23" t="b">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>43</v>
       </c>
       <c r="L23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M23">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N23" t="s">
+        <v>45</v>
       </c>
       <c r="O23" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>69</v>
+      </c>
+      <c r="P23">
+        <v>1550</v>
       </c>
       <c r="Q23">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R23">
+        <v>424</v>
       </c>
       <c r="S23">
         <v>1038</v>
       </c>
       <c r="T23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24">
-[...2 lines deleted...]
-      <c r="B24" t="s">
+      <c r="A24" t="s">
         <v>21</v>
       </c>
+      <c r="B24">
+        <v>810</v>
+      </c>
       <c r="C24">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D24" t="b">
+        <v>1</v>
       </c>
       <c r="E24">
         <v>2769</v>
       </c>
-      <c r="F24">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F24" t="b">
+        <v>0</v>
+      </c>
+      <c r="G24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24">
+        <v>100</v>
+      </c>
+      <c r="I24">
+        <v>100</v>
+      </c>
+      <c r="J24" t="b">
+        <v>0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>43</v>
       </c>
       <c r="L24">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M24">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N24">
         <v>200</v>
       </c>
+      <c r="N24" t="s">
+        <v>46</v>
+      </c>
       <c r="O24" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>70</v>
+      </c>
+      <c r="P24">
+        <v>1510</v>
       </c>
       <c r="Q24">
-        <v>1510</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R24">
+        <v>444</v>
       </c>
       <c r="S24">
         <v>1120</v>
       </c>
       <c r="T24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25">
-[...2 lines deleted...]
-      <c r="B25" t="s">
+      <c r="A25" t="s">
         <v>22</v>
       </c>
+      <c r="B25">
+        <v>1140</v>
+      </c>
       <c r="C25">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D25" t="b">
+        <v>1</v>
       </c>
       <c r="E25">
         <v>2800</v>
       </c>
-      <c r="F25">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F25" t="b">
+        <v>1</v>
+      </c>
+      <c r="G25" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25">
+        <v>100</v>
+      </c>
+      <c r="I25">
+        <v>100</v>
+      </c>
+      <c r="J25" t="b">
+        <v>0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>43</v>
       </c>
       <c r="L25">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N25">
         <v>200</v>
       </c>
+      <c r="N25" t="s">
+        <v>46</v>
+      </c>
       <c r="O25" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>71</v>
+      </c>
+      <c r="P25">
+        <v>1180</v>
       </c>
       <c r="Q25">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R25">
+        <v>447</v>
       </c>
       <c r="S25">
         <v>890</v>
       </c>
       <c r="T25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26">
-[...2 lines deleted...]
-      <c r="B26" t="s">
+      <c r="A26" t="s">
         <v>23</v>
       </c>
+      <c r="B26">
+        <v>1000</v>
+      </c>
       <c r="C26">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D26" t="b">
+        <v>1</v>
       </c>
       <c r="E26">
         <v>3532</v>
       </c>
-      <c r="F26">
+      <c r="F26" t="b">
+        <v>1</v>
+      </c>
+      <c r="G26" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26">
+        <v>100</v>
+      </c>
+      <c r="I26">
+        <v>100</v>
+      </c>
+      <c r="J26" t="b">
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>43</v>
+      </c>
+      <c r="L26">
+        <v>1</v>
+      </c>
+      <c r="M26">
         <v>25</v>
       </c>
-      <c r="G26" t="b">
-[...21 lines deleted...]
-        <v>25</v>
+      <c r="N26" t="s">
+        <v>46</v>
       </c>
       <c r="O26" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>72</v>
+      </c>
+      <c r="P26">
+        <v>1680</v>
       </c>
       <c r="Q26">
-        <v>1680</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>5</v>
+      </c>
+      <c r="R26">
+        <v>449</v>
       </c>
       <c r="S26">
         <v>1000</v>
       </c>
       <c r="T26">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:20">
-      <c r="A27">
-[...2 lines deleted...]
-      <c r="B27" t="s">
+      <c r="A27" t="s">
         <v>24</v>
       </c>
+      <c r="B27">
+        <v>1300</v>
+      </c>
       <c r="C27">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>50</v>
+      </c>
+      <c r="D27" t="b">
+        <v>1</v>
       </c>
       <c r="E27">
         <v>3890</v>
       </c>
-      <c r="F27">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F27" t="b">
+        <v>0</v>
+      </c>
+      <c r="G27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27">
+        <v>100</v>
+      </c>
+      <c r="I27">
+        <v>100</v>
+      </c>
+      <c r="J27" t="b">
+        <v>0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>44</v>
       </c>
       <c r="L27">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M27">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N27">
         <v>200</v>
       </c>
+      <c r="N27" t="s">
+        <v>46</v>
+      </c>
       <c r="O27" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="P27">
+        <v>1900</v>
       </c>
       <c r="Q27">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R27">
+        <v>455</v>
       </c>
       <c r="S27">
         <v>950</v>
       </c>
       <c r="T27">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28">
-[...2 lines deleted...]
-      <c r="B28" t="s">
+      <c r="A28" t="s">
         <v>20</v>
       </c>
+      <c r="B28">
+        <v>810</v>
+      </c>
       <c r="C28">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="D28" t="b">
         <v>0</v>
       </c>
       <c r="E28">
         <v>4340</v>
       </c>
-      <c r="F28">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F28" t="b">
+        <v>0</v>
+      </c>
+      <c r="G28" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28" t="b">
+        <v>0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>43</v>
       </c>
       <c r="L28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M28">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N28" t="s">
+        <v>45</v>
       </c>
       <c r="O28" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>74</v>
+      </c>
+      <c r="P28">
+        <v>1610</v>
       </c>
       <c r="Q28">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R28">
+        <v>486</v>
       </c>
       <c r="S28">
         <v>1150</v>
       </c>
       <c r="T28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29">
-[...2 lines deleted...]
-      <c r="B29" t="s">
+      <c r="A29" t="s">
         <v>20</v>
       </c>
+      <c r="B29">
+        <v>490</v>
+      </c>
       <c r="C29">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="D29" t="b">
         <v>0</v>
       </c>
       <c r="E29">
         <v>2700</v>
       </c>
-      <c r="F29">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F29" t="b">
+        <v>0</v>
+      </c>
+      <c r="G29" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29" t="b">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>43</v>
       </c>
       <c r="L29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M29">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N29" t="s">
+        <v>45</v>
       </c>
       <c r="O29" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>75</v>
+      </c>
+      <c r="P29">
+        <v>1320</v>
       </c>
       <c r="Q29">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R29">
+        <v>679</v>
       </c>
       <c r="S29">
         <v>795</v>
       </c>
       <c r="T29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30">
-[...2 lines deleted...]
-      <c r="B30" t="s">
+      <c r="A30" t="s">
         <v>20</v>
       </c>
+      <c r="B30">
+        <v>540</v>
+      </c>
       <c r="C30">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="D30" t="b">
         <v>0</v>
       </c>
       <c r="E30">
         <v>2300</v>
       </c>
-      <c r="F30">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F30" t="b">
+        <v>0</v>
+      </c>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30" t="b">
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>43</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N30" t="s">
+        <v>45</v>
       </c>
       <c r="O30" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>76</v>
+      </c>
+      <c r="P30">
+        <v>1450</v>
       </c>
       <c r="Q30">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R30">
+        <v>689</v>
       </c>
       <c r="S30">
         <v>1019</v>
       </c>
       <c r="T30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31">
-[...2 lines deleted...]
-      <c r="B31" t="s">
+      <c r="A31" t="s">
         <v>20</v>
       </c>
+      <c r="B31">
+        <v>640</v>
+      </c>
       <c r="C31">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="D31" t="b">
         <v>0</v>
       </c>
       <c r="E31">
         <v>2775</v>
       </c>
-      <c r="F31">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31" t="b">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>43</v>
       </c>
       <c r="L31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M31">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N31" t="s">
+        <v>45</v>
       </c>
       <c r="O31" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>77</v>
+      </c>
+      <c r="P31">
+        <v>1660</v>
       </c>
       <c r="Q31">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R31">
+        <v>709</v>
       </c>
       <c r="S31">
         <v>1080</v>
       </c>
       <c r="T31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32">
-[...2 lines deleted...]
-      <c r="B32" t="s">
+      <c r="A32" t="s">
         <v>25</v>
       </c>
+      <c r="B32">
+        <v>869</v>
+      </c>
       <c r="C32">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>50</v>
+      </c>
+      <c r="D32" t="b">
+        <v>1</v>
       </c>
       <c r="E32">
         <v>3529</v>
       </c>
-      <c r="F32">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F32" t="b">
+        <v>0</v>
+      </c>
+      <c r="G32" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32">
+        <v>100</v>
+      </c>
+      <c r="I32">
+        <v>100</v>
+      </c>
+      <c r="J32" t="b">
+        <v>0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>43</v>
       </c>
       <c r="L32">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M32">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N32">
         <v>200</v>
       </c>
+      <c r="N32" t="s">
+        <v>46</v>
+      </c>
       <c r="O32" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>78</v>
+      </c>
+      <c r="P32">
+        <v>1880</v>
       </c>
       <c r="Q32">
-        <v>1880</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R32">
+        <v>735</v>
       </c>
       <c r="S32">
         <v>1250</v>
       </c>
       <c r="T32">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33">
-[...2 lines deleted...]
-      <c r="B33" t="s">
+      <c r="A33" t="s">
         <v>22</v>
       </c>
+      <c r="B33">
+        <v>1200</v>
+      </c>
       <c r="C33">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D33" t="b">
+        <v>1</v>
       </c>
       <c r="E33">
         <v>4500</v>
       </c>
-      <c r="F33">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F33" t="b">
+        <v>1</v>
+      </c>
+      <c r="G33" t="s">
+        <v>41</v>
+      </c>
+      <c r="H33">
+        <v>100</v>
+      </c>
+      <c r="I33">
+        <v>100</v>
+      </c>
+      <c r="J33" t="b">
+        <v>0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>43</v>
       </c>
       <c r="L33">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M33">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N33">
         <v>200</v>
       </c>
+      <c r="N33" t="s">
+        <v>46</v>
+      </c>
       <c r="O33" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>79</v>
+      </c>
+      <c r="P33">
+        <v>1440</v>
       </c>
       <c r="Q33">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R33">
+        <v>744</v>
       </c>
       <c r="S33">
         <v>1080</v>
       </c>
       <c r="T33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34">
-[...2 lines deleted...]
-      <c r="B34" t="s">
+      <c r="A34" t="s">
         <v>20</v>
       </c>
+      <c r="B34">
+        <v>960</v>
+      </c>
       <c r="C34">
-        <v>960</v>
-[...1 lines deleted...]
-      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="D34" t="b">
         <v>0</v>
       </c>
       <c r="E34">
         <v>1950</v>
       </c>
-      <c r="F34">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F34" t="b">
+        <v>0</v>
+      </c>
+      <c r="G34" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34" t="b">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>43</v>
       </c>
       <c r="L34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M34">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N34" t="s">
+        <v>45</v>
       </c>
       <c r="O34" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>80</v>
+      </c>
+      <c r="P34">
+        <v>1590</v>
       </c>
       <c r="Q34">
-        <v>1590</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R34">
+        <v>752</v>
       </c>
       <c r="S34">
         <v>1070</v>
       </c>
       <c r="T34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35">
-[...2 lines deleted...]
-      <c r="B35" t="s">
+      <c r="A35" t="s">
         <v>20</v>
       </c>
+      <c r="B35">
+        <v>1090</v>
+      </c>
       <c r="C35">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="D35">
+        <v>25</v>
+      </c>
+      <c r="D35" t="b">
         <v>0</v>
       </c>
       <c r="E35">
         <v>3652</v>
       </c>
-      <c r="F35">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F35" t="b">
+        <v>0</v>
+      </c>
+      <c r="G35" t="s">
+        <v>41</v>
+      </c>
+      <c r="H35">
+        <v>100</v>
+      </c>
+      <c r="I35">
+        <v>100</v>
+      </c>
+      <c r="J35" t="b">
+        <v>0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>43</v>
       </c>
       <c r="L35">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M35">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N35">
         <v>200</v>
       </c>
+      <c r="N35" t="s">
+        <v>45</v>
+      </c>
       <c r="O35" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="P35">
+        <v>1770</v>
       </c>
       <c r="Q35">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R35">
+        <v>762</v>
       </c>
       <c r="S35">
         <v>969</v>
       </c>
       <c r="T35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36">
-[...2 lines deleted...]
-      <c r="B36" t="s">
+      <c r="A36" t="s">
         <v>26</v>
       </c>
+      <c r="B36">
+        <v>620</v>
+      </c>
       <c r="C36">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D36" t="b">
+        <v>1</v>
       </c>
       <c r="E36">
         <v>2120</v>
       </c>
-      <c r="F36">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F36" t="b">
+        <v>1</v>
+      </c>
+      <c r="G36" t="s">
+        <v>41</v>
+      </c>
+      <c r="H36">
+        <v>100</v>
+      </c>
+      <c r="I36">
+        <v>100</v>
+      </c>
+      <c r="J36" t="b">
+        <v>0</v>
+      </c>
+      <c r="K36" t="s">
+        <v>43</v>
       </c>
       <c r="L36">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M36">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N36">
         <v>200</v>
       </c>
+      <c r="N36" t="s">
+        <v>46</v>
+      </c>
       <c r="O36" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="P36">
+        <v>1600</v>
       </c>
       <c r="Q36">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R36">
+        <v>763</v>
       </c>
       <c r="S36">
         <v>1060</v>
       </c>
       <c r="T36">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:20">
-      <c r="A37">
-[...2 lines deleted...]
-      <c r="B37" t="s">
+      <c r="A37" t="s">
         <v>20</v>
       </c>
+      <c r="B37">
+        <v>650</v>
+      </c>
       <c r="C37">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="D37" t="b">
         <v>0</v>
       </c>
       <c r="E37">
         <v>3284</v>
       </c>
-      <c r="F37">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F37" t="b">
+        <v>0</v>
+      </c>
+      <c r="G37" t="s">
+        <v>41</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37" t="b">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>43</v>
       </c>
       <c r="L37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N37" t="s">
+        <v>45</v>
       </c>
       <c r="O37" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="P37">
+        <v>1550</v>
       </c>
       <c r="Q37">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R37">
+        <v>768</v>
       </c>
       <c r="S37">
         <v>1000</v>
       </c>
       <c r="T37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38">
-[...2 lines deleted...]
-      <c r="B38" t="s">
+      <c r="A38" t="s">
         <v>20</v>
       </c>
+      <c r="B38">
+        <v>350</v>
+      </c>
       <c r="C38">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="D38" t="b">
         <v>0</v>
       </c>
       <c r="E38">
         <v>985</v>
       </c>
-      <c r="F38">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F38" t="b">
+        <v>0</v>
+      </c>
+      <c r="G38" t="s">
+        <v>41</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38" t="b">
+        <v>0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>43</v>
       </c>
       <c r="L38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M38">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N38" t="s">
+        <v>45</v>
       </c>
       <c r="O38" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>84</v>
+      </c>
+      <c r="P38">
+        <v>1050</v>
       </c>
       <c r="Q38">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R38">
+        <v>779</v>
       </c>
       <c r="S38">
         <v>1010</v>
       </c>
       <c r="T38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39">
-[...2 lines deleted...]
-      <c r="B39" t="s">
+      <c r="A39" t="s">
         <v>27</v>
       </c>
+      <c r="B39">
+        <v>850</v>
+      </c>
       <c r="C39">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D39" t="b">
+        <v>0</v>
       </c>
       <c r="E39">
         <v>3300</v>
       </c>
-      <c r="F39">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F39" t="b">
+        <v>1</v>
+      </c>
+      <c r="G39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39">
+        <v>100</v>
+      </c>
+      <c r="I39">
+        <v>100</v>
+      </c>
+      <c r="J39" t="b">
+        <v>0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>43</v>
       </c>
       <c r="L39">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M39">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N39" t="s">
+        <v>46</v>
       </c>
       <c r="O39" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>85</v>
+      </c>
+      <c r="P39">
+        <v>1500</v>
       </c>
       <c r="Q39">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R39">
+        <v>821</v>
       </c>
       <c r="S39">
         <v>1200</v>
       </c>
       <c r="T39">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40">
-[...2 lines deleted...]
-      <c r="B40" t="s">
+      <c r="A40" t="s">
         <v>28</v>
       </c>
+      <c r="B40">
+        <v>1030</v>
+      </c>
       <c r="C40">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D40" t="b">
+        <v>1</v>
       </c>
       <c r="E40">
         <v>3421</v>
       </c>
-      <c r="F40">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F40" t="b">
+        <v>0</v>
+      </c>
+      <c r="G40" t="s">
+        <v>41</v>
+      </c>
+      <c r="H40">
+        <v>100</v>
+      </c>
+      <c r="I40">
+        <v>100</v>
+      </c>
+      <c r="J40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>43</v>
       </c>
       <c r="L40">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M40">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N40">
         <v>200</v>
       </c>
+      <c r="N40" t="s">
+        <v>46</v>
+      </c>
       <c r="O40" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>86</v>
+      </c>
+      <c r="P40">
+        <v>1850</v>
       </c>
       <c r="Q40">
-        <v>1850</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>5</v>
+      </c>
+      <c r="R40">
+        <v>824</v>
       </c>
       <c r="S40">
         <v>1110</v>
       </c>
       <c r="T40">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41">
-[...2 lines deleted...]
-      <c r="B41" t="s">
+      <c r="A41" t="s">
         <v>25</v>
       </c>
+      <c r="B41">
+        <v>690</v>
+      </c>
       <c r="C41">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D41" t="b">
+        <v>1</v>
       </c>
       <c r="E41">
         <v>1839</v>
       </c>
-      <c r="F41">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F41" t="b">
+        <v>0</v>
+      </c>
+      <c r="G41" t="s">
+        <v>41</v>
+      </c>
+      <c r="H41">
+        <v>100</v>
+      </c>
+      <c r="I41">
+        <v>100</v>
+      </c>
+      <c r="J41" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>43</v>
       </c>
       <c r="L41">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M41">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N41">
         <v>200</v>
       </c>
+      <c r="N41" t="s">
+        <v>46</v>
+      </c>
       <c r="O41" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>87</v>
+      </c>
+      <c r="P41">
+        <v>1400</v>
       </c>
       <c r="Q41">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R41">
+        <v>828</v>
       </c>
       <c r="S41">
         <v>930</v>
       </c>
       <c r="T41">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:20">
-      <c r="A42">
-[...2 lines deleted...]
-      <c r="B42" t="s">
+      <c r="A42" t="s">
         <v>29</v>
       </c>
+      <c r="B42">
+        <v>1000</v>
+      </c>
       <c r="C42">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="D42" t="b">
+        <v>0</v>
       </c>
       <c r="E42">
         <v>2789</v>
       </c>
-      <c r="F42">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F42" t="b">
+        <v>1</v>
+      </c>
+      <c r="G42" t="s">
+        <v>41</v>
+      </c>
+      <c r="H42">
+        <v>100</v>
+      </c>
+      <c r="I42">
+        <v>100</v>
+      </c>
+      <c r="J42" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>43</v>
       </c>
       <c r="L42">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M42">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N42" t="s">
+        <v>46</v>
       </c>
       <c r="O42" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>88</v>
+      </c>
+      <c r="P42">
+        <v>1280</v>
       </c>
       <c r="Q42">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R42">
+        <v>835</v>
       </c>
       <c r="S42">
         <v>840</v>
       </c>
       <c r="T42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:20">
-      <c r="A43">
-[...2 lines deleted...]
-      <c r="B43" t="s">
+      <c r="A43" t="s">
         <v>20</v>
       </c>
+      <c r="B43">
+        <v>990</v>
+      </c>
       <c r="C43">
-        <v>990</v>
-[...1 lines deleted...]
-      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="D43" t="b">
         <v>0</v>
       </c>
       <c r="E43">
         <v>2020</v>
       </c>
-      <c r="F43">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F43" t="b">
+        <v>0</v>
+      </c>
+      <c r="G43" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43" t="b">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>43</v>
       </c>
       <c r="L43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N43" t="s">
+        <v>45</v>
       </c>
       <c r="O43" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>89</v>
+      </c>
+      <c r="P43">
+        <v>1060</v>
       </c>
       <c r="Q43">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R43">
+        <v>843</v>
       </c>
       <c r="S43">
         <v>810</v>
       </c>
       <c r="T43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44">
-[...2 lines deleted...]
-      <c r="B44" t="s">
+      <c r="A44" t="s">
         <v>25</v>
       </c>
+      <c r="B44">
+        <v>830</v>
+      </c>
       <c r="C44">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D44" t="b">
+        <v>1</v>
       </c>
       <c r="E44">
         <v>2820</v>
       </c>
-      <c r="F44">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F44" t="b">
+        <v>0</v>
+      </c>
+      <c r="G44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44">
+        <v>100</v>
+      </c>
+      <c r="I44">
+        <v>100</v>
+      </c>
+      <c r="J44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>43</v>
       </c>
       <c r="L44">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M44">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N44">
         <v>200</v>
       </c>
+      <c r="N44" t="s">
+        <v>46</v>
+      </c>
       <c r="O44" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>90</v>
+      </c>
+      <c r="P44">
+        <v>1550</v>
       </c>
       <c r="Q44">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R44">
+        <v>848</v>
       </c>
       <c r="S44">
         <v>1010</v>
       </c>
       <c r="T44">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45">
-[...2 lines deleted...]
-      <c r="B45" t="s">
+      <c r="A45" t="s">
         <v>20</v>
       </c>
+      <c r="B45">
+        <v>980</v>
+      </c>
       <c r="C45">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="D45" t="b">
         <v>0</v>
       </c>
       <c r="E45">
         <v>3140</v>
       </c>
-      <c r="F45">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F45" t="b">
+        <v>0</v>
+      </c>
+      <c r="G45" t="s">
+        <v>41</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45" t="b">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>43</v>
       </c>
       <c r="L45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M45">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N45" t="s">
+        <v>45</v>
       </c>
       <c r="O45" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>91</v>
+      </c>
+      <c r="P45">
+        <v>1580</v>
       </c>
       <c r="Q45">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R45">
+        <v>869</v>
       </c>
       <c r="S45">
         <v>790</v>
       </c>
       <c r="T45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="A46">
-[...2 lines deleted...]
-      <c r="B46" t="s">
+      <c r="A46" t="s">
         <v>20</v>
       </c>
+      <c r="B46">
+        <v>610</v>
+      </c>
       <c r="C46">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="D46" t="b">
         <v>0</v>
       </c>
       <c r="E46">
         <v>1384</v>
       </c>
-      <c r="F46">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F46" t="b">
+        <v>0</v>
+      </c>
+      <c r="G46" t="s">
+        <v>41</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46" t="b">
+        <v>0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>43</v>
       </c>
       <c r="L46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M46">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N46" t="s">
+        <v>45</v>
       </c>
       <c r="O46" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>92</v>
+      </c>
+      <c r="P46">
+        <v>1030</v>
       </c>
       <c r="Q46">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R46">
+        <v>875</v>
       </c>
       <c r="S46">
         <v>780</v>
       </c>
       <c r="T46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47">
-[...2 lines deleted...]
-      <c r="B47" t="s">
+      <c r="A47" t="s">
         <v>26</v>
       </c>
+      <c r="B47">
+        <v>610</v>
+      </c>
       <c r="C47">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D47" t="b">
+        <v>1</v>
       </c>
       <c r="E47">
         <v>2740</v>
       </c>
-      <c r="F47">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F47" t="b">
+        <v>1</v>
+      </c>
+      <c r="G47" t="s">
+        <v>41</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47" t="b">
+        <v>0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>43</v>
       </c>
       <c r="L47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M47">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N47" t="s">
+        <v>46</v>
       </c>
       <c r="O47" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="P47">
+        <v>1560</v>
       </c>
       <c r="Q47">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R47">
+        <v>892</v>
       </c>
       <c r="S47">
         <v>1040</v>
       </c>
       <c r="T47">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48">
-[...2 lines deleted...]
-      <c r="B48" t="s">
+      <c r="A48" t="s">
         <v>25</v>
       </c>
+      <c r="B48">
+        <v>990</v>
+      </c>
       <c r="C48">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D48" t="b">
+        <v>1</v>
       </c>
       <c r="E48">
         <v>4130</v>
       </c>
-      <c r="F48">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G48" t="s">
+        <v>41</v>
+      </c>
+      <c r="H48">
+        <v>100</v>
+      </c>
+      <c r="I48">
+        <v>100</v>
+      </c>
+      <c r="J48" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>43</v>
       </c>
       <c r="L48">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M48">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N48">
         <v>200</v>
       </c>
+      <c r="N48" t="s">
+        <v>46</v>
+      </c>
       <c r="O48" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
+      </c>
+      <c r="P48">
+        <v>1880</v>
       </c>
       <c r="Q48">
-        <v>1880</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R48">
+        <v>895</v>
       </c>
       <c r="S48">
         <v>1260</v>
       </c>
       <c r="T48">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:20">
-      <c r="A49">
-[...2 lines deleted...]
-      <c r="B49" t="s">
+      <c r="A49" t="s">
         <v>22</v>
       </c>
+      <c r="B49">
+        <v>800</v>
+      </c>
       <c r="C49">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D49" t="b">
+        <v>1</v>
       </c>
       <c r="E49">
         <v>1739</v>
       </c>
-      <c r="F49">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F49" t="b">
+        <v>1</v>
+      </c>
+      <c r="G49" t="s">
+        <v>41</v>
+      </c>
+      <c r="H49">
+        <v>100</v>
+      </c>
+      <c r="I49">
+        <v>100</v>
+      </c>
+      <c r="J49" t="b">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>43</v>
       </c>
       <c r="L49">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M49">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N49">
         <v>200</v>
       </c>
+      <c r="N49" t="s">
+        <v>46</v>
+      </c>
       <c r="O49" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>95</v>
+      </c>
+      <c r="P49">
+        <v>1170</v>
       </c>
       <c r="Q49">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R49">
+        <v>916</v>
       </c>
       <c r="S49">
         <v>869</v>
       </c>
       <c r="T49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:20">
-      <c r="A50">
-[...2 lines deleted...]
-      <c r="B50" t="s">
+      <c r="A50" t="s">
         <v>20</v>
       </c>
+      <c r="B50">
+        <v>676</v>
+      </c>
       <c r="C50">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="D50" t="b">
         <v>0</v>
       </c>
       <c r="E50">
         <v>1510</v>
       </c>
-      <c r="F50">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F50" t="b">
+        <v>0</v>
+      </c>
+      <c r="G50" t="s">
+        <v>41</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50" t="b">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>43</v>
       </c>
       <c r="L50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M50">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N50" t="s">
+        <v>45</v>
       </c>
       <c r="O50" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="P50">
+        <v>1056</v>
       </c>
       <c r="Q50">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R50">
+        <v>936</v>
       </c>
       <c r="S50">
         <v>796</v>
       </c>
       <c r="T50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:20">
-      <c r="A51">
-[...2 lines deleted...]
-      <c r="B51" t="s">
+      <c r="A51" t="s">
         <v>20</v>
       </c>
+      <c r="B51">
+        <v>610</v>
+      </c>
       <c r="C51">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="D51" t="b">
         <v>0</v>
       </c>
       <c r="E51">
         <v>1360</v>
       </c>
-      <c r="F51">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F51" t="b">
+        <v>0</v>
+      </c>
+      <c r="G51" t="s">
+        <v>41</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51" t="b">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>43</v>
       </c>
       <c r="L51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M51">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N51" t="s">
+        <v>45</v>
       </c>
       <c r="O51" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>97</v>
+      </c>
+      <c r="P51">
+        <v>1030</v>
       </c>
       <c r="Q51">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R51">
+        <v>940</v>
       </c>
       <c r="S51">
         <v>780</v>
       </c>
       <c r="T51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20">
-      <c r="A52">
-[...2 lines deleted...]
-      <c r="B52" t="s">
+      <c r="A52" t="s">
         <v>25</v>
       </c>
+      <c r="B52">
+        <v>1200</v>
+      </c>
       <c r="C52">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D52" t="b">
+        <v>1</v>
       </c>
       <c r="E52">
         <v>4160</v>
       </c>
-      <c r="F52">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F52" t="b">
+        <v>0</v>
+      </c>
+      <c r="G52" t="s">
+        <v>41</v>
+      </c>
+      <c r="H52">
+        <v>100</v>
+      </c>
+      <c r="I52">
+        <v>100</v>
+      </c>
+      <c r="J52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>43</v>
       </c>
       <c r="L52">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M52">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N52">
         <v>200</v>
       </c>
+      <c r="N52" t="s">
+        <v>46</v>
+      </c>
       <c r="O52" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>98</v>
+      </c>
+      <c r="P52">
+        <v>1900</v>
       </c>
       <c r="Q52">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R52">
+        <v>955</v>
       </c>
       <c r="S52">
         <v>1200</v>
       </c>
       <c r="T52">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:20">
-      <c r="A53">
-[...2 lines deleted...]
-      <c r="B53" t="s">
+      <c r="A53" t="s">
         <v>26</v>
       </c>
+      <c r="B53">
+        <v>620</v>
+      </c>
       <c r="C53">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D53" t="b">
+        <v>1</v>
       </c>
       <c r="E53">
         <v>2120</v>
       </c>
-      <c r="F53">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F53" t="b">
+        <v>1</v>
+      </c>
+      <c r="G53" t="s">
+        <v>41</v>
+      </c>
+      <c r="H53">
+        <v>100</v>
+      </c>
+      <c r="I53">
+        <v>100</v>
+      </c>
+      <c r="J53" t="b">
+        <v>0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>43</v>
       </c>
       <c r="L53">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M53">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N53">
         <v>200</v>
       </c>
+      <c r="N53" t="s">
+        <v>46</v>
+      </c>
       <c r="O53" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>99</v>
+      </c>
+      <c r="P53">
+        <v>1610</v>
       </c>
       <c r="Q53">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R53">
+        <v>960</v>
       </c>
       <c r="S53">
         <v>1060</v>
       </c>
       <c r="T53">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:20">
-      <c r="A54">
-[...2 lines deleted...]
-      <c r="B54" t="s">
+      <c r="A54" t="s">
         <v>26</v>
       </c>
+      <c r="B54">
+        <v>1200</v>
+      </c>
       <c r="C54">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D54" t="b">
+        <v>1</v>
       </c>
       <c r="E54">
         <v>3322</v>
       </c>
-      <c r="F54">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F54" t="b">
+        <v>1</v>
+      </c>
+      <c r="G54" t="s">
+        <v>41</v>
+      </c>
+      <c r="H54">
+        <v>100</v>
+      </c>
+      <c r="I54">
+        <v>100</v>
+      </c>
+      <c r="J54" t="b">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>43</v>
       </c>
       <c r="L54">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M54">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N54">
         <v>200</v>
       </c>
+      <c r="N54" t="s">
+        <v>46</v>
+      </c>
       <c r="O54" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>100</v>
+      </c>
+      <c r="P54">
+        <v>1900</v>
       </c>
       <c r="Q54">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R54">
+        <v>974</v>
       </c>
       <c r="S54">
         <v>1200</v>
       </c>
       <c r="T54">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:20">
-      <c r="A55">
-[...2 lines deleted...]
-      <c r="B55" t="s">
+      <c r="A55" t="s">
         <v>22</v>
       </c>
+      <c r="B55">
+        <v>800</v>
+      </c>
       <c r="C55">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D55" t="b">
+        <v>1</v>
       </c>
       <c r="E55">
         <v>1730</v>
       </c>
-      <c r="F55">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F55" t="b">
+        <v>1</v>
+      </c>
+      <c r="G55" t="s">
+        <v>41</v>
+      </c>
+      <c r="H55">
+        <v>100</v>
+      </c>
+      <c r="I55">
+        <v>100</v>
+      </c>
+      <c r="J55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>43</v>
       </c>
       <c r="L55">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M55">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N55">
         <v>200</v>
       </c>
+      <c r="N55" t="s">
+        <v>46</v>
+      </c>
       <c r="O55" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>101</v>
+      </c>
+      <c r="P55">
+        <v>1170</v>
       </c>
       <c r="Q55">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R55">
+        <v>975</v>
       </c>
       <c r="S55">
         <v>869</v>
       </c>
       <c r="T55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:20">
-      <c r="A56">
-[...2 lines deleted...]
-      <c r="B56" t="s">
+      <c r="A56" t="s">
         <v>23</v>
       </c>
+      <c r="B56">
+        <v>610</v>
+      </c>
       <c r="C56">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D56" t="b">
+        <v>1</v>
       </c>
       <c r="E56">
         <v>1689</v>
       </c>
-      <c r="F56">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F56" t="b">
+        <v>1</v>
+      </c>
+      <c r="G56" t="s">
+        <v>41</v>
+      </c>
+      <c r="H56">
+        <v>100</v>
+      </c>
+      <c r="I56">
+        <v>100</v>
+      </c>
+      <c r="J56" t="b">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>43</v>
       </c>
       <c r="L56">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M56">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N56">
         <v>200</v>
       </c>
+      <c r="N56" t="s">
+        <v>46</v>
+      </c>
       <c r="O56" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>102</v>
+      </c>
+      <c r="P56">
+        <v>1270</v>
       </c>
       <c r="Q56">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>5</v>
+      </c>
+      <c r="R56">
+        <v>979</v>
       </c>
       <c r="S56">
         <v>790</v>
       </c>
       <c r="T56">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:20">
-      <c r="A57">
-[...2 lines deleted...]
-      <c r="B57" t="s">
+      <c r="A57" t="s">
         <v>26</v>
       </c>
+      <c r="B57">
+        <v>620</v>
+      </c>
       <c r="C57">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D57" t="b">
+        <v>1</v>
       </c>
       <c r="E57">
         <v>2120</v>
       </c>
-      <c r="F57">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F57" t="b">
+        <v>1</v>
+      </c>
+      <c r="G57" t="s">
+        <v>41</v>
+      </c>
+      <c r="H57">
+        <v>100</v>
+      </c>
+      <c r="I57">
+        <v>100</v>
+      </c>
+      <c r="J57" t="b">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>43</v>
       </c>
       <c r="L57">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M57">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N57">
         <v>200</v>
       </c>
+      <c r="N57" t="s">
+        <v>46</v>
+      </c>
       <c r="O57" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>103</v>
+      </c>
+      <c r="P57">
+        <v>1600</v>
       </c>
       <c r="Q57">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R57">
+        <v>1025</v>
       </c>
       <c r="S57">
         <v>1060</v>
       </c>
       <c r="T57">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:20">
-      <c r="A58">
-[...2 lines deleted...]
-      <c r="B58" t="s">
+      <c r="A58" t="s">
         <v>22</v>
       </c>
+      <c r="B58">
+        <v>1250</v>
+      </c>
       <c r="C58">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D58" t="b">
+        <v>1</v>
       </c>
       <c r="E58">
         <v>3660</v>
       </c>
-      <c r="F58">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F58" t="b">
+        <v>1</v>
+      </c>
+      <c r="G58" t="s">
+        <v>41</v>
+      </c>
+      <c r="H58">
+        <v>100</v>
+      </c>
+      <c r="I58">
+        <v>100</v>
+      </c>
+      <c r="J58" t="b">
+        <v>0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>43</v>
       </c>
       <c r="L58">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N58">
         <v>200</v>
       </c>
+      <c r="N58" t="s">
+        <v>46</v>
+      </c>
       <c r="O58" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>104</v>
+      </c>
+      <c r="P58">
+        <v>1500</v>
       </c>
       <c r="Q58">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R58">
+        <v>1029</v>
       </c>
       <c r="S58">
         <v>1200</v>
       </c>
       <c r="T58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:20">
-      <c r="A59">
-[...2 lines deleted...]
-      <c r="B59" t="s">
+      <c r="A59" t="s">
         <v>26</v>
       </c>
+      <c r="B59">
+        <v>790</v>
+      </c>
       <c r="C59">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D59" t="b">
+        <v>1</v>
       </c>
       <c r="E59">
         <v>2775</v>
       </c>
-      <c r="F59">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F59" t="b">
+        <v>1</v>
+      </c>
+      <c r="G59" t="s">
+        <v>41</v>
+      </c>
+      <c r="H59">
+        <v>100</v>
+      </c>
+      <c r="I59">
+        <v>100</v>
+      </c>
+      <c r="J59" t="b">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>43</v>
       </c>
       <c r="L59">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M59">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N59">
         <v>200</v>
       </c>
+      <c r="N59" t="s">
+        <v>46</v>
+      </c>
       <c r="O59" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>105</v>
+      </c>
+      <c r="P59">
+        <v>1570</v>
       </c>
       <c r="Q59">
-        <v>1570</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R59">
+        <v>1052</v>
       </c>
       <c r="S59">
         <v>980</v>
       </c>
       <c r="T59">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:20">
-      <c r="A60">
-[...2 lines deleted...]
-      <c r="B60" t="s">
+      <c r="A60" t="s">
         <v>25</v>
       </c>
+      <c r="B60">
+        <v>919</v>
+      </c>
       <c r="C60">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>50</v>
+      </c>
+      <c r="D60" t="b">
+        <v>1</v>
       </c>
       <c r="E60">
         <v>2900</v>
       </c>
-      <c r="F60">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F60" t="b">
+        <v>0</v>
+      </c>
+      <c r="G60" t="s">
+        <v>41</v>
+      </c>
+      <c r="H60">
+        <v>100</v>
+      </c>
+      <c r="I60">
+        <v>100</v>
+      </c>
+      <c r="J60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>43</v>
       </c>
       <c r="L60">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M60">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N60">
         <v>200</v>
       </c>
+      <c r="N60" t="s">
+        <v>46</v>
+      </c>
       <c r="O60" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
+      </c>
+      <c r="P60">
+        <v>1689</v>
       </c>
       <c r="Q60">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R60">
+        <v>1063</v>
       </c>
       <c r="S60">
         <v>1130</v>
       </c>
       <c r="T60">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:20">
-      <c r="A61">
-[...2 lines deleted...]
-      <c r="B61" t="s">
+      <c r="A61" t="s">
         <v>22</v>
       </c>
+      <c r="B61">
+        <v>760</v>
+      </c>
       <c r="C61">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D61" t="b">
+        <v>1</v>
       </c>
       <c r="E61">
         <v>1820</v>
       </c>
-      <c r="F61">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F61" t="b">
+        <v>1</v>
+      </c>
+      <c r="G61" t="s">
+        <v>41</v>
+      </c>
+      <c r="H61">
+        <v>100</v>
+      </c>
+      <c r="I61">
+        <v>100</v>
+      </c>
+      <c r="J61" t="b">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>43</v>
       </c>
       <c r="L61">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M61">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N61">
         <v>200</v>
       </c>
+      <c r="N61" t="s">
+        <v>46</v>
+      </c>
       <c r="O61" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>107</v>
+      </c>
+      <c r="P61">
+        <v>1100</v>
       </c>
       <c r="Q61">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R61">
+        <v>1096</v>
       </c>
       <c r="S61">
         <v>819</v>
       </c>
       <c r="T61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:20">
-      <c r="A62">
-[...2 lines deleted...]
-      <c r="B62" t="s">
+      <c r="A62" t="s">
         <v>27</v>
       </c>
+      <c r="B62">
+        <v>800</v>
+      </c>
       <c r="C62">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D62" t="b">
+        <v>0</v>
       </c>
       <c r="E62">
         <v>2830</v>
       </c>
-      <c r="F62">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F62" t="b">
+        <v>1</v>
+      </c>
+      <c r="G62" t="s">
+        <v>41</v>
+      </c>
+      <c r="H62">
+        <v>100</v>
+      </c>
+      <c r="I62">
+        <v>100</v>
+      </c>
+      <c r="J62" t="b">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>43</v>
       </c>
       <c r="L62">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M62">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N62" t="s">
+        <v>46</v>
       </c>
       <c r="O62" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>108</v>
+      </c>
+      <c r="P62">
+        <v>1520</v>
       </c>
       <c r="Q62">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R62">
+        <v>1098</v>
       </c>
       <c r="S62">
         <v>990</v>
       </c>
       <c r="T62">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:20">
-      <c r="A63">
-[...2 lines deleted...]
-      <c r="B63" t="s">
+      <c r="A63" t="s">
         <v>22</v>
       </c>
+      <c r="B63">
+        <v>810</v>
+      </c>
       <c r="C63">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D63" t="b">
+        <v>1</v>
       </c>
       <c r="E63">
         <v>1420</v>
       </c>
-      <c r="F63">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F63" t="b">
+        <v>1</v>
+      </c>
+      <c r="G63" t="s">
+        <v>41</v>
+      </c>
+      <c r="H63">
+        <v>100</v>
+      </c>
+      <c r="I63">
+        <v>100</v>
+      </c>
+      <c r="J63" t="b">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>43</v>
       </c>
       <c r="L63">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M63">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N63">
         <v>200</v>
       </c>
+      <c r="N63" t="s">
+        <v>46</v>
+      </c>
       <c r="O63" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>109</v>
+      </c>
+      <c r="P63">
+        <v>1090</v>
       </c>
       <c r="Q63">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R63">
+        <v>1106</v>
       </c>
       <c r="S63">
         <v>819</v>
       </c>
       <c r="T63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:20">
-      <c r="A64">
-[...2 lines deleted...]
-      <c r="B64" t="s">
+      <c r="A64" t="s">
         <v>22</v>
       </c>
+      <c r="B64">
+        <v>780</v>
+      </c>
       <c r="C64">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D64" t="b">
+        <v>1</v>
       </c>
       <c r="E64">
         <v>2775</v>
       </c>
-      <c r="F64">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F64" t="b">
+        <v>1</v>
+      </c>
+      <c r="G64" t="s">
+        <v>41</v>
+      </c>
+      <c r="H64">
+        <v>100</v>
+      </c>
+      <c r="I64">
+        <v>100</v>
+      </c>
+      <c r="J64" t="b">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>43</v>
       </c>
       <c r="L64">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="M64">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="N64">
         <v>200</v>
       </c>
+      <c r="N64" t="s">
+        <v>46</v>
+      </c>
       <c r="O64" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="P64">
+        <v>1019</v>
       </c>
       <c r="Q64">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R64">
+        <v>1107</v>
       </c>
       <c r="S64">
         <v>750</v>
       </c>
       <c r="T64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:20">
-      <c r="A65">
-[...2 lines deleted...]
-      <c r="B65" t="s">
+      <c r="A65" t="s">
         <v>22</v>
       </c>
+      <c r="B65">
+        <v>440</v>
+      </c>
       <c r="C65">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D65" t="b">
+        <v>1</v>
       </c>
       <c r="E65">
         <v>587</v>
       </c>
-      <c r="F65">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F65" t="b">
+        <v>1</v>
+      </c>
+      <c r="G65" t="s">
+        <v>41</v>
+      </c>
+      <c r="H65">
+        <v>100</v>
+      </c>
+      <c r="I65">
+        <v>100</v>
+      </c>
+      <c r="J65" t="b">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>43</v>
       </c>
       <c r="L65">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N65">
         <v>200</v>
       </c>
+      <c r="N65" t="s">
+        <v>46</v>
+      </c>
       <c r="O65" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>111</v>
+      </c>
+      <c r="P65">
+        <v>880</v>
       </c>
       <c r="Q65">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R65">
+        <v>1120</v>
       </c>
       <c r="S65">
         <v>670</v>
       </c>
       <c r="T65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:20">
-      <c r="A66">
-[...2 lines deleted...]
-      <c r="B66" t="s">
+      <c r="A66" t="s">
         <v>20</v>
       </c>
+      <c r="B66">
+        <v>490</v>
+      </c>
       <c r="C66">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="D66" t="b">
         <v>0</v>
       </c>
       <c r="E66">
         <v>2090</v>
       </c>
-      <c r="F66">
-[...5 lines deleted...]
-      <c r="H66" t="s">
+      <c r="F66" t="b">
+        <v>0</v>
+      </c>
+      <c r="G66" t="s">
         <v>42</v>
       </c>
-      <c r="I66" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="I66">
+        <v>0</v>
+      </c>
+      <c r="J66" t="b">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>43</v>
       </c>
       <c r="L66">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M66">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N66" t="s">
+        <v>45</v>
       </c>
       <c r="O66" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>112</v>
+      </c>
+      <c r="P66">
+        <v>1580</v>
       </c>
       <c r="Q66">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R66">
+        <v>1128</v>
       </c>
       <c r="S66">
         <v>520</v>
       </c>
       <c r="T66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:20">
-      <c r="A67">
-[...2 lines deleted...]
-      <c r="B67" t="s">
+      <c r="A67" t="s">
         <v>26</v>
       </c>
+      <c r="B67">
+        <v>780</v>
+      </c>
       <c r="C67">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D67" t="b">
+        <v>1</v>
       </c>
       <c r="E67">
         <v>3460</v>
       </c>
-      <c r="F67">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F67" t="b">
+        <v>1</v>
+      </c>
+      <c r="G67" t="s">
+        <v>41</v>
+      </c>
+      <c r="H67">
+        <v>100</v>
+      </c>
+      <c r="I67">
+        <v>100</v>
+      </c>
+      <c r="J67" t="b">
+        <v>0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>43</v>
       </c>
       <c r="L67">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M67">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N67">
         <v>200</v>
       </c>
+      <c r="N67" t="s">
+        <v>46</v>
+      </c>
       <c r="O67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>113</v>
+      </c>
+      <c r="P67">
+        <v>1770</v>
       </c>
       <c r="Q67">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R67">
+        <v>1130</v>
       </c>
       <c r="S67">
         <v>1180</v>
       </c>
       <c r="T67">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:20">
-      <c r="A68">
-[...2 lines deleted...]
-      <c r="B68" t="s">
+      <c r="A68" t="s">
         <v>30</v>
       </c>
+      <c r="B68">
+        <v>630</v>
+      </c>
       <c r="C68">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D68" t="b">
+        <v>1</v>
       </c>
       <c r="E68">
         <v>1410</v>
       </c>
-      <c r="F68">
-[...11 lines deleted...]
-      <c r="J68">
+      <c r="F68" t="b">
+        <v>1</v>
+      </c>
+      <c r="G68" t="s">
+        <v>41</v>
+      </c>
+      <c r="H68">
         <v>50</v>
       </c>
-      <c r="K68" t="b">
-        <v>1</v>
+      <c r="I68">
+        <v>50</v>
+      </c>
+      <c r="J68" t="b">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>43</v>
       </c>
       <c r="L68">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M68">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N68">
         <v>200</v>
       </c>
+      <c r="N68" t="s">
+        <v>47</v>
+      </c>
       <c r="O68" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>114</v>
+      </c>
+      <c r="P68">
+        <v>1100</v>
       </c>
       <c r="Q68">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R68">
+        <v>1131</v>
       </c>
       <c r="S68">
         <v>810</v>
       </c>
       <c r="T68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:20">
-      <c r="A69">
-[...2 lines deleted...]
-      <c r="B69" t="s">
+      <c r="A69" t="s">
         <v>26</v>
       </c>
+      <c r="B69">
+        <v>1200</v>
+      </c>
       <c r="C69">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D69" t="b">
+        <v>1</v>
       </c>
       <c r="E69">
         <v>3540</v>
       </c>
-      <c r="F69">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F69" t="b">
+        <v>1</v>
+      </c>
+      <c r="G69" t="s">
+        <v>41</v>
+      </c>
+      <c r="H69">
+        <v>100</v>
+      </c>
+      <c r="I69">
+        <v>100</v>
+      </c>
+      <c r="J69" t="b">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>43</v>
       </c>
       <c r="L69">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M69">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N69">
         <v>200</v>
       </c>
+      <c r="N69" t="s">
+        <v>46</v>
+      </c>
       <c r="O69" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>115</v>
+      </c>
+      <c r="P69">
+        <v>1900</v>
       </c>
       <c r="Q69">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R69">
+        <v>1133</v>
       </c>
       <c r="S69">
         <v>1200</v>
       </c>
       <c r="T69">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:20">
-      <c r="A70">
-[...2 lines deleted...]
-      <c r="B70" t="s">
+      <c r="A70" t="s">
         <v>29</v>
       </c>
+      <c r="B70">
+        <v>860</v>
+      </c>
       <c r="C70">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="D70" t="b">
+        <v>0</v>
       </c>
       <c r="E70">
         <v>2985</v>
       </c>
-      <c r="F70">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F70" t="b">
+        <v>1</v>
+      </c>
+      <c r="G70" t="s">
+        <v>41</v>
+      </c>
+      <c r="H70">
+        <v>100</v>
+      </c>
+      <c r="I70">
+        <v>100</v>
+      </c>
+      <c r="J70" t="b">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>43</v>
       </c>
       <c r="L70">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M70">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N70" t="s">
+        <v>46</v>
       </c>
       <c r="O70" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="P70">
+        <v>1470</v>
       </c>
       <c r="Q70">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R70">
+        <v>1142</v>
       </c>
       <c r="S70">
         <v>960</v>
       </c>
       <c r="T70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:20">
-      <c r="A71">
-[...2 lines deleted...]
-      <c r="B71" t="s">
+      <c r="A71" t="s">
         <v>20</v>
       </c>
+      <c r="B71">
+        <v>450</v>
+      </c>
       <c r="C71">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="D71">
+        <v>0</v>
+      </c>
+      <c r="D71" t="b">
         <v>0</v>
       </c>
       <c r="E71">
         <v>1150</v>
       </c>
-      <c r="F71">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F71" t="b">
+        <v>0</v>
+      </c>
+      <c r="G71" t="s">
+        <v>41</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="J71" t="b">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>43</v>
       </c>
       <c r="L71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M71">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N71" t="s">
+        <v>45</v>
       </c>
       <c r="O71" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="P71">
+        <v>1320</v>
       </c>
       <c r="Q71">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R71">
+        <v>1163</v>
       </c>
       <c r="S71">
         <v>880</v>
       </c>
       <c r="T71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:20">
-      <c r="A72">
-[...2 lines deleted...]
-      <c r="B72" t="s">
+      <c r="A72" t="s">
         <v>20</v>
       </c>
+      <c r="B72">
+        <v>1110</v>
+      </c>
       <c r="C72">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="D72" t="b">
         <v>0</v>
       </c>
       <c r="E72">
         <v>2600</v>
       </c>
-      <c r="F72">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F72" t="b">
+        <v>0</v>
+      </c>
+      <c r="G72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="I72">
+        <v>0</v>
+      </c>
+      <c r="J72" t="b">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>43</v>
       </c>
       <c r="L72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M72">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N72" t="s">
+        <v>45</v>
       </c>
       <c r="O72" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="P72">
+        <v>1170</v>
       </c>
       <c r="Q72">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R72">
+        <v>1185</v>
       </c>
       <c r="S72">
         <v>1040</v>
       </c>
       <c r="T72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:20">
-      <c r="A73">
-[...2 lines deleted...]
-      <c r="B73" t="s">
+      <c r="A73" t="s">
         <v>21</v>
       </c>
+      <c r="B73">
+        <v>750</v>
+      </c>
       <c r="C73">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D73" t="b">
+        <v>1</v>
       </c>
       <c r="E73">
         <v>1380</v>
       </c>
-      <c r="F73">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F73" t="b">
+        <v>0</v>
+      </c>
+      <c r="G73" t="s">
+        <v>41</v>
+      </c>
+      <c r="H73">
+        <v>100</v>
+      </c>
+      <c r="I73">
+        <v>100</v>
+      </c>
+      <c r="J73" t="b">
+        <v>0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>43</v>
       </c>
       <c r="L73">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N73">
         <v>200</v>
       </c>
+      <c r="N73" t="s">
+        <v>46</v>
+      </c>
       <c r="O73" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>119</v>
+      </c>
+      <c r="P73">
+        <v>1100</v>
       </c>
       <c r="Q73">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R73">
+        <v>1186</v>
       </c>
       <c r="S73">
         <v>810</v>
       </c>
       <c r="T73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:20">
-      <c r="A74">
-[...2 lines deleted...]
-      <c r="B74" t="s">
+      <c r="A74" t="s">
         <v>31</v>
       </c>
+      <c r="B74">
+        <v>810</v>
+      </c>
       <c r="C74">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D74" t="b">
+        <v>0</v>
       </c>
       <c r="E74">
         <v>3797</v>
       </c>
-      <c r="F74">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F74" t="b">
+        <v>1</v>
+      </c>
+      <c r="G74" t="s">
+        <v>41</v>
+      </c>
+      <c r="H74">
+        <v>100</v>
+      </c>
+      <c r="I74">
+        <v>100</v>
+      </c>
+      <c r="J74" t="b">
+        <v>0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>43</v>
       </c>
       <c r="L74">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M74">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N74" t="s">
+        <v>46</v>
       </c>
       <c r="O74" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>120</v>
+      </c>
+      <c r="P74">
+        <v>2050</v>
       </c>
       <c r="Q74">
-        <v>2050</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>8</v>
+      </c>
+      <c r="R74">
+        <v>1190</v>
       </c>
       <c r="S74">
         <v>980</v>
       </c>
       <c r="T74">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:20">
-      <c r="A75">
-[...2 lines deleted...]
-      <c r="B75" t="s">
+      <c r="A75" t="s">
         <v>20</v>
       </c>
+      <c r="B75">
+        <v>760</v>
+      </c>
       <c r="C75">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="D75">
+        <v>25</v>
+      </c>
+      <c r="D75" t="b">
         <v>0</v>
       </c>
       <c r="E75">
         <v>1278</v>
       </c>
-      <c r="F75">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F75" t="b">
+        <v>0</v>
+      </c>
+      <c r="G75" t="s">
+        <v>41</v>
+      </c>
+      <c r="H75">
+        <v>100</v>
+      </c>
+      <c r="I75">
+        <v>100</v>
+      </c>
+      <c r="J75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>43</v>
       </c>
       <c r="L75">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M75">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N75">
         <v>200</v>
       </c>
+      <c r="N75" t="s">
+        <v>45</v>
+      </c>
       <c r="O75" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="P75">
+        <v>1080</v>
       </c>
       <c r="Q75">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R75">
+        <v>1205</v>
       </c>
       <c r="S75">
         <v>800</v>
       </c>
       <c r="T75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:20">
-      <c r="A76">
-[...2 lines deleted...]
-      <c r="B76" t="s">
+      <c r="A76" t="s">
         <v>22</v>
       </c>
+      <c r="B76">
+        <v>720</v>
+      </c>
       <c r="C76">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D76" t="b">
+        <v>1</v>
       </c>
       <c r="E76">
         <v>1008</v>
       </c>
-      <c r="F76">
-[...5 lines deleted...]
-      <c r="H76" t="s">
+      <c r="F76" t="b">
+        <v>1</v>
+      </c>
+      <c r="G76" t="s">
         <v>42</v>
       </c>
-      <c r="I76" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H76">
+        <v>100</v>
+      </c>
+      <c r="I76">
+        <v>100</v>
+      </c>
+      <c r="J76" t="b">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>43</v>
       </c>
       <c r="L76">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M76">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N76">
         <v>200</v>
       </c>
+      <c r="N76" t="s">
+        <v>46</v>
+      </c>
       <c r="O76" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>122</v>
+      </c>
+      <c r="P76">
+        <v>1228</v>
       </c>
       <c r="Q76">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R76">
+        <v>1208</v>
       </c>
       <c r="S76">
         <v>479</v>
       </c>
       <c r="T76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:20">
-      <c r="A77">
-[...2 lines deleted...]
-      <c r="B77" t="s">
+      <c r="A77" t="s">
         <v>20</v>
       </c>
+      <c r="B77">
+        <v>480</v>
+      </c>
       <c r="C77">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="D77">
+        <v>0</v>
+      </c>
+      <c r="D77" t="b">
         <v>0</v>
       </c>
       <c r="E77">
         <v>2100</v>
       </c>
-      <c r="F77">
-[...5 lines deleted...]
-      <c r="H77" t="s">
+      <c r="F77" t="b">
+        <v>0</v>
+      </c>
+      <c r="G77" t="s">
         <v>42</v>
       </c>
-      <c r="I77" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="H77">
+        <v>0</v>
+      </c>
+      <c r="I77">
+        <v>0</v>
+      </c>
+      <c r="J77" t="b">
+        <v>1</v>
+      </c>
+      <c r="K77" t="s">
+        <v>43</v>
       </c>
       <c r="L77">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M77">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N77" t="s">
+        <v>45</v>
       </c>
       <c r="O77" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>123</v>
+      </c>
+      <c r="P77">
+        <v>1060</v>
       </c>
       <c r="Q77">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R77">
+        <v>1261</v>
       </c>
       <c r="S77">
         <v>520</v>
       </c>
       <c r="T77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:20">
-      <c r="A78">
-[...2 lines deleted...]
-      <c r="B78" t="s">
+      <c r="A78" t="s">
         <v>27</v>
       </c>
+      <c r="B78">
+        <v>850</v>
+      </c>
       <c r="C78">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D78" t="b">
+        <v>0</v>
       </c>
       <c r="E78">
         <v>3400</v>
       </c>
-      <c r="F78">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F78" t="b">
+        <v>1</v>
+      </c>
+      <c r="G78" t="s">
+        <v>41</v>
+      </c>
+      <c r="H78">
+        <v>100</v>
+      </c>
+      <c r="I78">
+        <v>100</v>
+      </c>
+      <c r="J78" t="b">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>43</v>
       </c>
       <c r="L78">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M78">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N78" t="s">
+        <v>46</v>
       </c>
       <c r="O78" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>124</v>
+      </c>
+      <c r="P78">
+        <v>1500</v>
       </c>
       <c r="Q78">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R78">
+        <v>1333</v>
       </c>
       <c r="S78">
         <v>1200</v>
       </c>
       <c r="T78">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:20">
-      <c r="A79">
-[...2 lines deleted...]
-      <c r="B79" t="s">
+      <c r="A79" t="s">
         <v>32</v>
       </c>
+      <c r="B79">
+        <v>1000</v>
+      </c>
       <c r="C79">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D79" t="b">
+        <v>0</v>
       </c>
       <c r="E79">
         <v>3390</v>
       </c>
-      <c r="F79">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F79" t="b">
+        <v>1</v>
+      </c>
+      <c r="G79" t="s">
+        <v>41</v>
+      </c>
+      <c r="H79">
+        <v>100</v>
+      </c>
+      <c r="I79">
+        <v>100</v>
+      </c>
+      <c r="J79" t="b">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>43</v>
       </c>
       <c r="L79">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M79">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N79" t="s">
+        <v>46</v>
       </c>
       <c r="O79" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>125</v>
+      </c>
+      <c r="P79">
+        <v>1680</v>
       </c>
       <c r="Q79">
-        <v>1680</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>5</v>
+      </c>
+      <c r="R79">
+        <v>1342</v>
       </c>
       <c r="S79">
         <v>1010</v>
       </c>
       <c r="T79">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:20">
-      <c r="A80">
-[...2 lines deleted...]
-      <c r="B80" t="s">
+      <c r="A80" t="s">
         <v>20</v>
       </c>
+      <c r="B80">
+        <v>620</v>
+      </c>
       <c r="C80">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="D80">
+        <v>0</v>
+      </c>
+      <c r="D80" t="b">
         <v>0</v>
       </c>
       <c r="E80">
         <v>2775</v>
       </c>
-      <c r="F80">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F80" t="b">
+        <v>0</v>
+      </c>
+      <c r="G80" t="s">
+        <v>41</v>
+      </c>
+      <c r="H80">
+        <v>0</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80" t="b">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>43</v>
       </c>
       <c r="L80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M80">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N80" t="s">
+        <v>45</v>
       </c>
       <c r="O80" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>126</v>
+      </c>
+      <c r="P80">
+        <v>1620</v>
       </c>
       <c r="Q80">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R80">
+        <v>1374</v>
       </c>
       <c r="S80">
         <v>1060</v>
       </c>
       <c r="T80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:20">
-      <c r="A81">
-[...2 lines deleted...]
-      <c r="B81" t="s">
+      <c r="A81" t="s">
         <v>21</v>
       </c>
+      <c r="B81">
+        <v>760</v>
+      </c>
       <c r="C81">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D81" t="b">
+        <v>1</v>
       </c>
       <c r="E81">
         <v>1494</v>
       </c>
-      <c r="F81">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F81" t="b">
+        <v>0</v>
+      </c>
+      <c r="G81" t="s">
+        <v>41</v>
+      </c>
+      <c r="H81">
+        <v>100</v>
+      </c>
+      <c r="I81">
+        <v>100</v>
+      </c>
+      <c r="J81" t="b">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>43</v>
       </c>
       <c r="L81">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M81">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N81">
         <v>200</v>
       </c>
+      <c r="N81" t="s">
+        <v>46</v>
+      </c>
       <c r="O81" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>127</v>
+      </c>
+      <c r="P81">
+        <v>1150</v>
       </c>
       <c r="Q81">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R81">
+        <v>1389</v>
       </c>
       <c r="S81">
         <v>850</v>
       </c>
       <c r="T81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:20">
-      <c r="A82">
-[...2 lines deleted...]
-      <c r="B82" t="s">
+      <c r="A82" t="s">
         <v>21</v>
       </c>
+      <c r="B82">
+        <v>630</v>
+      </c>
       <c r="C82">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D82" t="b">
+        <v>1</v>
       </c>
       <c r="E82">
         <v>1100</v>
       </c>
-      <c r="F82">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F82" t="b">
+        <v>0</v>
+      </c>
+      <c r="G82" t="s">
+        <v>41</v>
+      </c>
+      <c r="H82">
+        <v>100</v>
+      </c>
+      <c r="I82">
+        <v>100</v>
+      </c>
+      <c r="J82" t="b">
+        <v>0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>43</v>
       </c>
       <c r="L82">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M82">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N82">
         <v>200</v>
       </c>
+      <c r="N82" t="s">
+        <v>46</v>
+      </c>
       <c r="O82" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>128</v>
+      </c>
+      <c r="P82">
+        <v>819</v>
       </c>
       <c r="Q82">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R82">
+        <v>1393</v>
       </c>
       <c r="S82">
         <v>640</v>
       </c>
       <c r="T82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:20">
-      <c r="A83">
-[...2 lines deleted...]
-      <c r="B83" t="s">
+      <c r="A83" t="s">
         <v>26</v>
       </c>
+      <c r="B83">
+        <v>640</v>
+      </c>
       <c r="C83">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D83" t="b">
+        <v>1</v>
       </c>
       <c r="E83">
         <v>2200</v>
       </c>
-      <c r="F83">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F83" t="b">
+        <v>1</v>
+      </c>
+      <c r="G83" t="s">
+        <v>41</v>
+      </c>
+      <c r="H83">
+        <v>100</v>
+      </c>
+      <c r="I83">
+        <v>100</v>
+      </c>
+      <c r="J83" t="b">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>43</v>
       </c>
       <c r="L83">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M83">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N83">
         <v>200</v>
       </c>
+      <c r="N83" t="s">
+        <v>46</v>
+      </c>
       <c r="O83" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>129</v>
+      </c>
+      <c r="P83">
+        <v>1580</v>
       </c>
       <c r="Q83">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R83">
+        <v>1440</v>
       </c>
       <c r="S83">
         <v>1060</v>
       </c>
       <c r="T83">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:20">
-      <c r="A84">
-[...2 lines deleted...]
-      <c r="B84" t="s">
+      <c r="A84" t="s">
         <v>20</v>
       </c>
+      <c r="B84">
+        <v>920</v>
+      </c>
       <c r="C84">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="D84">
+        <v>0</v>
+      </c>
+      <c r="D84" t="b">
         <v>0</v>
       </c>
       <c r="E84">
         <v>1596</v>
       </c>
-      <c r="F84">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F84" t="b">
+        <v>0</v>
+      </c>
+      <c r="G84" t="s">
+        <v>41</v>
+      </c>
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="J84" t="b">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>43</v>
       </c>
       <c r="L84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M84">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N84" t="s">
+        <v>45</v>
       </c>
       <c r="O84" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>130</v>
+      </c>
+      <c r="P84">
+        <v>1010</v>
       </c>
       <c r="Q84">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R84">
+        <v>1442</v>
       </c>
       <c r="S84">
         <v>740</v>
       </c>
       <c r="T84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:20">
-      <c r="A85">
-[...2 lines deleted...]
-      <c r="B85" t="s">
+      <c r="A85" t="s">
         <v>20</v>
       </c>
+      <c r="B85">
+        <v>980</v>
+      </c>
       <c r="C85">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="D85">
+        <v>0</v>
+      </c>
+      <c r="D85" t="b">
         <v>0</v>
       </c>
       <c r="E85">
         <v>3100</v>
       </c>
-      <c r="F85">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F85" t="b">
+        <v>0</v>
+      </c>
+      <c r="G85" t="s">
+        <v>41</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="I85">
+        <v>0</v>
+      </c>
+      <c r="J85" t="b">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>43</v>
       </c>
       <c r="L85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M85">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N85" t="s">
+        <v>45</v>
       </c>
       <c r="O85" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>131</v>
+      </c>
+      <c r="P85">
+        <v>1570</v>
       </c>
       <c r="Q85">
-        <v>1570</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R85">
+        <v>1480</v>
       </c>
       <c r="S85">
         <v>790</v>
       </c>
       <c r="T85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:20">
-      <c r="A86">
-[...2 lines deleted...]
-      <c r="B86" t="s">
+      <c r="A86" t="s">
         <v>22</v>
       </c>
+      <c r="B86">
+        <v>900</v>
+      </c>
       <c r="C86">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D86" t="b">
+        <v>1</v>
       </c>
       <c r="E86">
         <v>1500</v>
       </c>
-      <c r="F86">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F86" t="b">
+        <v>1</v>
+      </c>
+      <c r="G86" t="s">
+        <v>41</v>
+      </c>
+      <c r="H86">
+        <v>100</v>
+      </c>
+      <c r="I86">
+        <v>100</v>
+      </c>
+      <c r="J86" t="b">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>43</v>
       </c>
       <c r="L86">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M86">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N86">
         <v>200</v>
       </c>
+      <c r="N86" t="s">
+        <v>46</v>
+      </c>
       <c r="O86" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="P86">
+        <v>1000</v>
       </c>
       <c r="Q86">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R86">
+        <v>1514</v>
       </c>
       <c r="S86">
         <v>750</v>
       </c>
       <c r="T86">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:20">
-      <c r="A87">
-[...2 lines deleted...]
-      <c r="B87" t="s">
+      <c r="A87" t="s">
         <v>26</v>
       </c>
+      <c r="B87">
+        <v>710</v>
+      </c>
       <c r="C87">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D87" t="b">
+        <v>1</v>
       </c>
       <c r="E87">
         <v>2300</v>
       </c>
-      <c r="F87">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F87" t="b">
+        <v>1</v>
+      </c>
+      <c r="G87" t="s">
+        <v>41</v>
+      </c>
+      <c r="H87">
+        <v>100</v>
+      </c>
+      <c r="I87">
+        <v>100</v>
+      </c>
+      <c r="J87" t="b">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>43</v>
       </c>
       <c r="L87">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M87">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N87">
         <v>200</v>
       </c>
+      <c r="N87" t="s">
+        <v>46</v>
+      </c>
       <c r="O87" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>133</v>
+      </c>
+      <c r="P87">
+        <v>1689</v>
       </c>
       <c r="Q87">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R87">
+        <v>1538</v>
       </c>
       <c r="S87">
         <v>1120</v>
       </c>
       <c r="T87">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:20">
-      <c r="A88">
-[...2 lines deleted...]
-      <c r="B88" t="s">
+      <c r="A88" t="s">
         <v>30</v>
       </c>
+      <c r="B88">
+        <v>630</v>
+      </c>
       <c r="C88">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D88" t="b">
+        <v>1</v>
       </c>
       <c r="E88">
         <v>1300</v>
       </c>
-      <c r="F88">
-[...11 lines deleted...]
-      <c r="J88">
+      <c r="F88" t="b">
+        <v>1</v>
+      </c>
+      <c r="G88" t="s">
+        <v>41</v>
+      </c>
+      <c r="H88">
         <v>50</v>
       </c>
-      <c r="K88" t="b">
-        <v>1</v>
+      <c r="I88">
+        <v>50</v>
+      </c>
+      <c r="J88" t="b">
+        <v>1</v>
+      </c>
+      <c r="K88" t="s">
+        <v>43</v>
       </c>
       <c r="L88">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M88">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N88">
         <v>200</v>
       </c>
+      <c r="N88" t="s">
+        <v>47</v>
+      </c>
       <c r="O88" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>134</v>
+      </c>
+      <c r="P88">
+        <v>1090</v>
       </c>
       <c r="Q88">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R88">
+        <v>1544</v>
       </c>
       <c r="S88">
         <v>810</v>
       </c>
       <c r="T88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:20">
-      <c r="A89">
-[...2 lines deleted...]
-      <c r="B89" t="s">
+      <c r="A89" t="s">
         <v>25</v>
       </c>
+      <c r="B89">
+        <v>800</v>
+      </c>
       <c r="C89">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D89" t="b">
+        <v>1</v>
       </c>
       <c r="E89">
         <v>2775</v>
       </c>
-      <c r="F89">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F89" t="b">
+        <v>0</v>
+      </c>
+      <c r="G89" t="s">
+        <v>41</v>
+      </c>
+      <c r="H89">
+        <v>100</v>
+      </c>
+      <c r="I89">
+        <v>100</v>
+      </c>
+      <c r="J89" t="b">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>43</v>
       </c>
       <c r="L89">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M89">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N89">
         <v>200</v>
       </c>
+      <c r="N89" t="s">
+        <v>46</v>
+      </c>
       <c r="O89" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>135</v>
+      </c>
+      <c r="P89">
+        <v>1500</v>
       </c>
       <c r="Q89">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R89">
+        <v>1658</v>
       </c>
       <c r="S89">
         <v>1000</v>
       </c>
       <c r="T89">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:20">
-      <c r="A90">
-[...2 lines deleted...]
-      <c r="B90" t="s">
+      <c r="A90" t="s">
         <v>25</v>
       </c>
+      <c r="B90">
+        <v>860</v>
+      </c>
       <c r="C90">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D90" t="b">
+        <v>1</v>
       </c>
       <c r="E90">
         <v>3300</v>
       </c>
-      <c r="F90">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F90" t="b">
+        <v>0</v>
+      </c>
+      <c r="G90" t="s">
+        <v>41</v>
+      </c>
+      <c r="H90">
+        <v>100</v>
+      </c>
+      <c r="I90">
+        <v>100</v>
+      </c>
+      <c r="J90" t="b">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>43</v>
       </c>
       <c r="L90">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M90">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N90">
         <v>200</v>
       </c>
+      <c r="N90" t="s">
+        <v>46</v>
+      </c>
       <c r="O90" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="P90">
+        <v>1870</v>
       </c>
       <c r="Q90">
-        <v>1870</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R90">
+        <v>1727</v>
       </c>
       <c r="S90">
         <v>1250</v>
       </c>
       <c r="T90">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:20">
-      <c r="A91">
-[...2 lines deleted...]
-      <c r="B91" t="s">
+      <c r="A91" t="s">
         <v>25</v>
       </c>
+      <c r="B91">
+        <v>600</v>
+      </c>
       <c r="C91">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D91" t="b">
+        <v>1</v>
       </c>
       <c r="E91">
         <v>3460</v>
       </c>
-      <c r="F91">
-[...5 lines deleted...]
-      <c r="H91" t="s">
+      <c r="F91" t="b">
+        <v>0</v>
+      </c>
+      <c r="G91" t="s">
         <v>42</v>
       </c>
-      <c r="I91" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H91">
+        <v>100</v>
+      </c>
+      <c r="I91">
+        <v>100</v>
+      </c>
+      <c r="J91" t="b">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>43</v>
       </c>
       <c r="L91">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M91">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N91">
         <v>200</v>
       </c>
+      <c r="N91" t="s">
+        <v>46</v>
+      </c>
       <c r="O91" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>137</v>
+      </c>
+      <c r="P91">
+        <v>1200</v>
       </c>
       <c r="Q91">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R91">
+        <v>1728</v>
       </c>
       <c r="S91">
         <v>500</v>
       </c>
       <c r="T91">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:20">
-      <c r="A92">
-[...2 lines deleted...]
-      <c r="B92" t="s">
+      <c r="A92" t="s">
         <v>24</v>
       </c>
+      <c r="B92">
+        <v>550</v>
+      </c>
       <c r="C92">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D92" t="b">
+        <v>1</v>
       </c>
       <c r="E92">
         <v>600</v>
       </c>
-      <c r="F92">
-[...5 lines deleted...]
-      <c r="H92" t="s">
+      <c r="F92" t="b">
+        <v>0</v>
+      </c>
+      <c r="G92" t="s">
         <v>42</v>
       </c>
-      <c r="I92" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H92">
+        <v>100</v>
+      </c>
+      <c r="I92">
+        <v>100</v>
+      </c>
+      <c r="J92" t="b">
+        <v>0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>43</v>
       </c>
       <c r="L92">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M92">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N92">
         <v>200</v>
       </c>
+      <c r="N92" t="s">
+        <v>46</v>
+      </c>
       <c r="O92" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>138</v>
+      </c>
+      <c r="P92">
+        <v>1000</v>
       </c>
       <c r="Q92">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R92">
+        <v>1801</v>
       </c>
       <c r="S92">
         <v>500</v>
       </c>
       <c r="T92">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:20">
-      <c r="A93">
-[...2 lines deleted...]
-      <c r="B93" t="s">
+      <c r="A93" t="s">
         <v>20</v>
       </c>
+      <c r="B93">
+        <v>630</v>
+      </c>
       <c r="C93">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="D93" t="b">
         <v>0</v>
       </c>
       <c r="E93">
         <v>2800</v>
       </c>
-      <c r="F93">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F93" t="b">
+        <v>0</v>
+      </c>
+      <c r="G93" t="s">
+        <v>41</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="I93">
+        <v>0</v>
+      </c>
+      <c r="J93" t="b">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>43</v>
       </c>
       <c r="L93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M93">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N93" t="s">
+        <v>45</v>
       </c>
       <c r="O93" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>139</v>
+      </c>
+      <c r="P93">
+        <v>1620</v>
       </c>
       <c r="Q93">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R93">
+        <v>1814</v>
       </c>
       <c r="S93">
         <v>1060</v>
       </c>
       <c r="T93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:20">
-      <c r="A94">
-[...2 lines deleted...]
-      <c r="B94" t="s">
+      <c r="A94" t="s">
         <v>20</v>
       </c>
+      <c r="B94">
+        <v>640</v>
+      </c>
       <c r="C94">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="D94" t="b">
         <v>0</v>
       </c>
       <c r="E94">
         <v>2405</v>
       </c>
-      <c r="F94">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F94" t="b">
+        <v>0</v>
+      </c>
+      <c r="G94" t="s">
+        <v>41</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94">
+        <v>0</v>
+      </c>
+      <c r="J94" t="b">
+        <v>0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>43</v>
       </c>
       <c r="L94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M94">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N94" t="s">
+        <v>45</v>
       </c>
       <c r="O94" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>140</v>
+      </c>
+      <c r="P94">
+        <v>1340</v>
       </c>
       <c r="Q94">
-        <v>1340</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R94">
+        <v>1848</v>
       </c>
       <c r="S94">
         <v>1090</v>
       </c>
       <c r="T94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:20">
-      <c r="A95">
-[...2 lines deleted...]
-      <c r="B95" t="s">
+      <c r="A95" t="s">
         <v>33</v>
       </c>
+      <c r="B95">
+        <v>600</v>
+      </c>
       <c r="C95">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D95" t="b">
+        <v>1</v>
       </c>
       <c r="E95">
         <v>1070</v>
       </c>
-      <c r="F95">
-[...11 lines deleted...]
-      <c r="J95">
+      <c r="F95" t="b">
+        <v>0</v>
+      </c>
+      <c r="G95" t="s">
+        <v>41</v>
+      </c>
+      <c r="H95">
         <v>50</v>
       </c>
-      <c r="K95" t="b">
-        <v>1</v>
+      <c r="I95">
+        <v>50</v>
+      </c>
+      <c r="J95" t="b">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>43</v>
       </c>
       <c r="L95">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M95">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N95">
         <v>200</v>
       </c>
+      <c r="N95" t="s">
+        <v>47</v>
+      </c>
       <c r="O95" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>141</v>
+      </c>
+      <c r="P95">
+        <v>950</v>
       </c>
       <c r="Q95">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R95">
+        <v>1920</v>
       </c>
       <c r="S95">
         <v>700</v>
       </c>
       <c r="T95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:20">
-      <c r="A96">
-[...2 lines deleted...]
-      <c r="B96" t="s">
+      <c r="A96" t="s">
         <v>20</v>
       </c>
+      <c r="B96">
+        <v>710</v>
+      </c>
       <c r="C96">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="D96" t="b">
         <v>0</v>
       </c>
       <c r="E96">
         <v>1500</v>
       </c>
-      <c r="F96">
-[...5 lines deleted...]
-      <c r="H96" t="s">
+      <c r="F96" t="b">
+        <v>0</v>
+      </c>
+      <c r="G96" t="s">
         <v>42</v>
       </c>
-      <c r="I96" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96">
+        <v>0</v>
+      </c>
+      <c r="J96" t="b">
+        <v>0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>43</v>
       </c>
       <c r="L96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M96">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N96" t="s">
+        <v>45</v>
       </c>
       <c r="O96" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>142</v>
+      </c>
+      <c r="P96">
+        <v>1580</v>
       </c>
       <c r="Q96">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R96">
+        <v>1931</v>
       </c>
       <c r="S96">
         <v>600</v>
       </c>
       <c r="T96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:20">
-      <c r="A97">
-[...2 lines deleted...]
-      <c r="B97" t="s">
+      <c r="A97" t="s">
         <v>24</v>
       </c>
+      <c r="B97">
+        <v>700</v>
+      </c>
       <c r="C97">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D97" t="b">
+        <v>1</v>
       </c>
       <c r="E97">
         <v>900</v>
       </c>
-      <c r="F97">
-[...5 lines deleted...]
-      <c r="H97" t="s">
+      <c r="F97" t="b">
+        <v>0</v>
+      </c>
+      <c r="G97" t="s">
         <v>42</v>
       </c>
-      <c r="I97" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H97">
+        <v>100</v>
+      </c>
+      <c r="I97">
+        <v>100</v>
+      </c>
+      <c r="J97" t="b">
+        <v>0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>43</v>
       </c>
       <c r="L97">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M97">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N97">
         <v>200</v>
       </c>
+      <c r="N97" t="s">
+        <v>46</v>
+      </c>
       <c r="O97" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>143</v>
+      </c>
+      <c r="P97">
+        <v>930</v>
       </c>
       <c r="Q97">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R97">
+        <v>1956</v>
       </c>
       <c r="S97">
         <v>470</v>
       </c>
       <c r="T97">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:20">
-      <c r="A98">
-[...2 lines deleted...]
-      <c r="B98" t="s">
+      <c r="A98" t="s">
         <v>34</v>
       </c>
+      <c r="B98">
+        <v>1019</v>
+      </c>
       <c r="C98">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D98" t="b">
+        <v>1</v>
       </c>
       <c r="E98">
         <v>4000</v>
       </c>
-      <c r="F98">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F98" t="b">
+        <v>0</v>
+      </c>
+      <c r="G98" t="s">
+        <v>41</v>
+      </c>
+      <c r="H98">
+        <v>100</v>
+      </c>
+      <c r="I98">
+        <v>100</v>
+      </c>
+      <c r="J98" t="b">
+        <v>0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>43</v>
       </c>
       <c r="L98">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M98">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N98">
         <v>200</v>
       </c>
+      <c r="N98" t="s">
+        <v>46</v>
+      </c>
       <c r="O98" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>144</v>
+      </c>
+      <c r="P98">
+        <v>1980</v>
       </c>
       <c r="Q98">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R98">
+        <v>1959</v>
       </c>
       <c r="S98">
         <v>910</v>
       </c>
       <c r="T98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:20">
-      <c r="A99">
-[...2 lines deleted...]
-      <c r="B99" t="s">
+      <c r="A99" t="s">
         <v>20</v>
       </c>
+      <c r="B99">
+        <v>500</v>
+      </c>
       <c r="C99">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="D99">
+        <v>0</v>
+      </c>
+      <c r="D99" t="b">
         <v>0</v>
       </c>
       <c r="E99">
         <v>1480</v>
       </c>
-      <c r="F99">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F99" t="b">
+        <v>0</v>
+      </c>
+      <c r="G99" t="s">
+        <v>41</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99">
+        <v>0</v>
+      </c>
+      <c r="J99" t="b">
+        <v>0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>43</v>
       </c>
       <c r="L99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M99">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N99" t="s">
+        <v>45</v>
       </c>
       <c r="O99" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>145</v>
+      </c>
+      <c r="P99">
+        <v>1600</v>
       </c>
       <c r="Q99">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R99">
+        <v>1962</v>
       </c>
       <c r="S99">
         <v>1000</v>
       </c>
       <c r="T99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:20">
-      <c r="A100">
-[...2 lines deleted...]
-      <c r="B100" t="s">
+      <c r="A100" t="s">
         <v>33</v>
       </c>
+      <c r="B100">
+        <v>490</v>
+      </c>
       <c r="C100">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D100" t="b">
+        <v>1</v>
       </c>
       <c r="E100">
         <v>930</v>
       </c>
-      <c r="F100">
-[...11 lines deleted...]
-      <c r="J100">
+      <c r="F100" t="b">
+        <v>0</v>
+      </c>
+      <c r="G100" t="s">
+        <v>41</v>
+      </c>
+      <c r="H100">
         <v>50</v>
       </c>
-      <c r="K100" t="b">
-        <v>1</v>
+      <c r="I100">
+        <v>50</v>
+      </c>
+      <c r="J100" t="b">
+        <v>1</v>
+      </c>
+      <c r="K100" t="s">
+        <v>43</v>
       </c>
       <c r="L100">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M100">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N100">
         <v>200</v>
       </c>
+      <c r="N100" t="s">
+        <v>47</v>
+      </c>
       <c r="O100" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>146</v>
+      </c>
+      <c r="P100">
+        <v>1080</v>
       </c>
       <c r="Q100">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R100">
+        <v>1986</v>
       </c>
       <c r="S100">
         <v>810</v>
       </c>
       <c r="T100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:20">
-      <c r="A101">
-[...2 lines deleted...]
-      <c r="B101" t="s">
+      <c r="A101" t="s">
         <v>25</v>
       </c>
+      <c r="B101">
+        <v>750</v>
+      </c>
       <c r="C101">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D101" t="b">
+        <v>1</v>
       </c>
       <c r="E101">
         <v>1739</v>
       </c>
-      <c r="F101">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F101" t="b">
+        <v>0</v>
+      </c>
+      <c r="G101" t="s">
+        <v>41</v>
+      </c>
+      <c r="H101">
+        <v>100</v>
+      </c>
+      <c r="I101">
+        <v>100</v>
+      </c>
+      <c r="J101" t="b">
+        <v>0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>43</v>
       </c>
       <c r="L101">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M101">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N101">
         <v>200</v>
       </c>
+      <c r="N101" t="s">
+        <v>46</v>
+      </c>
       <c r="O101" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="P101">
+        <v>1350</v>
       </c>
       <c r="Q101">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R101">
+        <v>2006</v>
       </c>
       <c r="S101">
         <v>900</v>
       </c>
       <c r="T101">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:20">
-      <c r="A102">
-[...2 lines deleted...]
-      <c r="B102" t="s">
+      <c r="A102" t="s">
         <v>20</v>
       </c>
+      <c r="B102">
+        <v>490</v>
+      </c>
       <c r="C102">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="D102" t="b">
         <v>0</v>
       </c>
       <c r="E102">
         <v>1950</v>
       </c>
-      <c r="F102">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F102" t="b">
+        <v>0</v>
+      </c>
+      <c r="G102" t="s">
+        <v>41</v>
+      </c>
+      <c r="H102">
+        <v>0</v>
+      </c>
+      <c r="I102">
+        <v>0</v>
+      </c>
+      <c r="J102" t="b">
+        <v>1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>43</v>
       </c>
       <c r="L102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M102">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N102" t="s">
+        <v>45</v>
       </c>
       <c r="O102" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>148</v>
+      </c>
+      <c r="P102">
+        <v>1600</v>
       </c>
       <c r="Q102">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R102">
+        <v>2023</v>
       </c>
       <c r="S102">
         <v>1060</v>
       </c>
       <c r="T102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:20">
-      <c r="A103">
-[...2 lines deleted...]
-      <c r="B103" t="s">
+      <c r="A103" t="s">
         <v>25</v>
       </c>
+      <c r="B103">
+        <v>370</v>
+      </c>
       <c r="C103">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D103" t="b">
+        <v>1</v>
       </c>
       <c r="E103">
         <v>422</v>
       </c>
-      <c r="F103">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F103" t="b">
+        <v>0</v>
+      </c>
+      <c r="G103" t="s">
+        <v>41</v>
+      </c>
+      <c r="H103">
+        <v>100</v>
+      </c>
+      <c r="I103">
+        <v>100</v>
+      </c>
+      <c r="J103" t="b">
+        <v>0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>43</v>
       </c>
       <c r="L103">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M103">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N103">
         <v>200</v>
       </c>
+      <c r="N103" t="s">
+        <v>46</v>
+      </c>
       <c r="O103" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>149</v>
+      </c>
+      <c r="P103">
+        <v>1600</v>
       </c>
       <c r="Q103">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R103">
+        <v>2033</v>
       </c>
       <c r="S103">
         <v>1200</v>
       </c>
       <c r="T103">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:20">
-      <c r="A104">
-[...2 lines deleted...]
-      <c r="B104" t="s">
+      <c r="A104" t="s">
         <v>34</v>
       </c>
+      <c r="B104">
+        <v>1150</v>
+      </c>
       <c r="C104">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D104" t="b">
+        <v>1</v>
       </c>
       <c r="E104">
         <v>2800</v>
       </c>
-      <c r="F104">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F104" t="b">
+        <v>0</v>
+      </c>
+      <c r="G104" t="s">
+        <v>41</v>
+      </c>
+      <c r="H104">
+        <v>100</v>
+      </c>
+      <c r="I104">
+        <v>100</v>
+      </c>
+      <c r="J104" t="b">
+        <v>0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>43</v>
       </c>
       <c r="L104">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M104">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N104">
         <v>200</v>
       </c>
+      <c r="N104" t="s">
+        <v>46</v>
+      </c>
       <c r="O104" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>150</v>
+      </c>
+      <c r="P104">
+        <v>1190</v>
       </c>
       <c r="Q104">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R104">
+        <v>2046</v>
       </c>
       <c r="S104">
         <v>900</v>
       </c>
       <c r="T104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:20">
-      <c r="A105">
-[...2 lines deleted...]
-      <c r="B105" t="s">
+      <c r="A105" t="s">
         <v>23</v>
       </c>
+      <c r="B105">
+        <v>819</v>
+      </c>
       <c r="C105">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D105" t="b">
+        <v>1</v>
       </c>
       <c r="E105">
         <v>2967</v>
       </c>
-      <c r="F105">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F105" t="b">
+        <v>1</v>
+      </c>
+      <c r="G105" t="s">
+        <v>41</v>
+      </c>
+      <c r="H105">
+        <v>100</v>
+      </c>
+      <c r="I105">
+        <v>100</v>
+      </c>
+      <c r="J105" t="b">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>43</v>
       </c>
       <c r="L105">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M105">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N105">
         <v>200</v>
       </c>
+      <c r="N105" t="s">
+        <v>46</v>
+      </c>
       <c r="O105" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>151</v>
+      </c>
+      <c r="P105">
+        <v>1770</v>
       </c>
       <c r="Q105">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>5</v>
+      </c>
+      <c r="R105">
+        <v>2083</v>
       </c>
       <c r="S105">
         <v>1060</v>
       </c>
       <c r="T105">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:20">
-      <c r="A106">
-[...2 lines deleted...]
-      <c r="B106" t="s">
+      <c r="A106" t="s">
         <v>22</v>
       </c>
+      <c r="B106">
+        <v>860</v>
+      </c>
       <c r="C106">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D106" t="b">
+        <v>1</v>
       </c>
       <c r="E106">
         <v>1650</v>
       </c>
-      <c r="F106">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F106" t="b">
+        <v>1</v>
+      </c>
+      <c r="G106" t="s">
+        <v>41</v>
+      </c>
+      <c r="H106">
+        <v>100</v>
+      </c>
+      <c r="I106">
+        <v>100</v>
+      </c>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>43</v>
       </c>
       <c r="L106">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M106">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N106">
         <v>200</v>
       </c>
+      <c r="N106" t="s">
+        <v>46</v>
+      </c>
       <c r="O106" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>152</v>
+      </c>
+      <c r="P106">
+        <v>1080</v>
       </c>
       <c r="Q106">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R106">
+        <v>2087</v>
       </c>
       <c r="S106">
         <v>810</v>
       </c>
       <c r="T106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:20">
-      <c r="A107">
-[...2 lines deleted...]
-      <c r="B107" t="s">
+      <c r="A107" t="s">
         <v>35</v>
       </c>
+      <c r="B107">
+        <v>620</v>
+      </c>
       <c r="C107">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D107" t="b">
+        <v>1</v>
       </c>
       <c r="E107">
         <v>1600</v>
       </c>
-      <c r="F107">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F107" t="b">
+        <v>1</v>
+      </c>
+      <c r="G107" t="s">
+        <v>41</v>
+      </c>
+      <c r="H107">
+        <v>100</v>
+      </c>
+      <c r="I107">
+        <v>100</v>
+      </c>
+      <c r="J107" t="b">
+        <v>0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>43</v>
       </c>
       <c r="L107">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M107">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N107">
         <v>200</v>
       </c>
+      <c r="N107" t="s">
+        <v>46</v>
+      </c>
       <c r="O107" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>153</v>
+      </c>
+      <c r="P107">
+        <v>1580</v>
       </c>
       <c r="Q107">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R107">
+        <v>2106</v>
       </c>
       <c r="S107">
         <v>790</v>
       </c>
       <c r="T107">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:20">
-      <c r="A108">
-[...2 lines deleted...]
-      <c r="B108" t="s">
+      <c r="A108" t="s">
         <v>36</v>
       </c>
+      <c r="B108">
+        <v>360</v>
+      </c>
       <c r="C108">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D108" t="b">
+        <v>1</v>
       </c>
       <c r="E108">
         <v>648</v>
       </c>
-      <c r="F108">
-[...5 lines deleted...]
-      <c r="H108" t="s">
+      <c r="F108" t="b">
+        <v>1</v>
+      </c>
+      <c r="G108" t="s">
         <v>42</v>
       </c>
-      <c r="I108" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H108">
+        <v>100</v>
+      </c>
+      <c r="I108">
+        <v>100</v>
+      </c>
+      <c r="J108" t="b">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>43</v>
       </c>
       <c r="L108">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M108">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N108">
         <v>200</v>
       </c>
+      <c r="N108" t="s">
+        <v>46</v>
+      </c>
       <c r="O108" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>154</v>
+      </c>
+      <c r="P108">
+        <v>910</v>
       </c>
       <c r="Q108">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R108">
+        <v>2153</v>
       </c>
       <c r="S108">
         <v>400</v>
       </c>
       <c r="T108">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:20">
-      <c r="A109">
-[...2 lines deleted...]
-      <c r="B109" t="s">
+      <c r="A109" t="s">
         <v>22</v>
       </c>
+      <c r="B109">
+        <v>950</v>
+      </c>
       <c r="C109">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D109" t="b">
+        <v>1</v>
       </c>
       <c r="E109">
         <v>2000</v>
       </c>
-      <c r="F109">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F109" t="b">
+        <v>1</v>
+      </c>
+      <c r="G109" t="s">
+        <v>41</v>
+      </c>
+      <c r="H109">
+        <v>100</v>
+      </c>
+      <c r="I109">
+        <v>100</v>
+      </c>
+      <c r="J109" t="b">
+        <v>0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>43</v>
       </c>
       <c r="L109">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M109">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N109">
         <v>200</v>
       </c>
+      <c r="N109" t="s">
+        <v>46</v>
+      </c>
       <c r="O109" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>155</v>
+      </c>
+      <c r="P109">
+        <v>1200</v>
       </c>
       <c r="Q109">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R109">
+        <v>2230</v>
       </c>
       <c r="S109">
         <v>890</v>
       </c>
       <c r="T109">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:20">
-      <c r="A110">
-[...2 lines deleted...]
-      <c r="B110" t="s">
+      <c r="A110" t="s">
         <v>20</v>
       </c>
+      <c r="B110">
+        <v>460</v>
+      </c>
       <c r="C110">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D110">
+        <v>0</v>
+      </c>
+      <c r="D110" t="b">
         <v>0</v>
       </c>
       <c r="E110">
         <v>1488</v>
       </c>
-      <c r="F110">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F110" t="b">
+        <v>0</v>
+      </c>
+      <c r="G110" t="s">
+        <v>41</v>
+      </c>
+      <c r="H110">
+        <v>0</v>
+      </c>
+      <c r="I110">
+        <v>0</v>
+      </c>
+      <c r="J110" t="b">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>43</v>
       </c>
       <c r="L110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M110">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N110" t="s">
+        <v>45</v>
       </c>
       <c r="O110" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>156</v>
+      </c>
+      <c r="P110">
+        <v>1425</v>
       </c>
       <c r="Q110">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R110">
+        <v>2238</v>
       </c>
       <c r="S110">
         <v>950</v>
       </c>
       <c r="T110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:20">
-      <c r="A111">
-[...2 lines deleted...]
-      <c r="B111" t="s">
+      <c r="A111" t="s">
         <v>34</v>
       </c>
+      <c r="B111">
+        <v>860</v>
+      </c>
       <c r="C111">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D111" t="b">
+        <v>1</v>
       </c>
       <c r="E111">
         <v>2002</v>
       </c>
-      <c r="F111">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F111" t="b">
+        <v>0</v>
+      </c>
+      <c r="G111" t="s">
+        <v>41</v>
+      </c>
+      <c r="H111">
+        <v>100</v>
+      </c>
+      <c r="I111">
+        <v>100</v>
+      </c>
+      <c r="J111" t="b">
+        <v>0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>43</v>
       </c>
       <c r="L111">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M111">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N111">
         <v>200</v>
       </c>
+      <c r="N111" t="s">
+        <v>46</v>
+      </c>
       <c r="O111" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>157</v>
+      </c>
+      <c r="P111">
+        <v>1100</v>
       </c>
       <c r="Q111">
-        <v>1100</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R111">
+        <v>2253</v>
       </c>
       <c r="S111">
         <v>710</v>
       </c>
       <c r="T111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:20">
-      <c r="A112">
-[...2 lines deleted...]
-      <c r="B112" t="s">
+      <c r="A112" t="s">
         <v>21</v>
       </c>
+      <c r="B112">
+        <v>310</v>
+      </c>
       <c r="C112">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D112" t="b">
+        <v>1</v>
       </c>
       <c r="E112">
         <v>270</v>
       </c>
-      <c r="F112">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F112" t="b">
+        <v>0</v>
+      </c>
+      <c r="G112" t="s">
+        <v>41</v>
+      </c>
+      <c r="H112">
+        <v>100</v>
+      </c>
+      <c r="I112">
+        <v>100</v>
+      </c>
+      <c r="J112" t="b">
+        <v>0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>43</v>
       </c>
       <c r="L112">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M112">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N112">
         <v>200</v>
       </c>
+      <c r="N112" t="s">
+        <v>46</v>
+      </c>
       <c r="O112" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>158</v>
+      </c>
+      <c r="P112">
+        <v>869</v>
       </c>
       <c r="Q112">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R112">
+        <v>2363</v>
       </c>
       <c r="S112">
         <v>750</v>
       </c>
       <c r="T112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:20">
-      <c r="A113">
-[...2 lines deleted...]
-      <c r="B113" t="s">
+      <c r="A113" t="s">
         <v>24</v>
       </c>
+      <c r="B113">
+        <v>1170</v>
+      </c>
       <c r="C113">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D113" t="b">
+        <v>1</v>
       </c>
       <c r="E113">
         <v>3800</v>
       </c>
-      <c r="F113">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F113" t="b">
+        <v>0</v>
+      </c>
+      <c r="G113" t="s">
+        <v>41</v>
+      </c>
+      <c r="H113">
+        <v>100</v>
+      </c>
+      <c r="I113">
+        <v>100</v>
+      </c>
+      <c r="J113" t="b">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>44</v>
       </c>
       <c r="L113">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M113">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N113">
         <v>200</v>
       </c>
+      <c r="N113" t="s">
+        <v>46</v>
+      </c>
       <c r="O113" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>159</v>
+      </c>
+      <c r="P113">
+        <v>1750</v>
       </c>
       <c r="Q113">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R113">
+        <v>2405</v>
       </c>
       <c r="S113">
         <v>870</v>
       </c>
       <c r="T113">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:20">
-      <c r="A114">
-[...2 lines deleted...]
-      <c r="B114" t="s">
+      <c r="A114" t="s">
         <v>21</v>
       </c>
+      <c r="B114">
+        <v>1220</v>
+      </c>
       <c r="C114">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D114" t="b">
+        <v>1</v>
       </c>
       <c r="E114">
         <v>3679</v>
       </c>
-      <c r="F114">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F114" t="b">
+        <v>0</v>
+      </c>
+      <c r="G114" t="s">
+        <v>41</v>
+      </c>
+      <c r="H114">
+        <v>100</v>
+      </c>
+      <c r="I114">
+        <v>100</v>
+      </c>
+      <c r="J114" t="b">
+        <v>0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>43</v>
       </c>
       <c r="L114">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M114">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N114">
         <v>1220</v>
       </c>
+      <c r="N114" t="s">
+        <v>46</v>
+      </c>
       <c r="O114" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>160</v>
+      </c>
+      <c r="P114">
+        <v>1400</v>
       </c>
       <c r="Q114">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R114">
+        <v>2467</v>
       </c>
       <c r="S114">
         <v>1070</v>
       </c>
       <c r="T114">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:20">
-      <c r="A115">
-[...2 lines deleted...]
-      <c r="B115" t="s">
+      <c r="A115" t="s">
         <v>20</v>
       </c>
+      <c r="B115">
+        <v>640</v>
+      </c>
       <c r="C115">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="D115" t="b">
         <v>0</v>
       </c>
       <c r="E115">
         <v>3260</v>
       </c>
-      <c r="F115">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F115" t="b">
+        <v>0</v>
+      </c>
+      <c r="G115" t="s">
+        <v>41</v>
+      </c>
+      <c r="H115">
+        <v>0</v>
+      </c>
+      <c r="I115">
+        <v>0</v>
+      </c>
+      <c r="J115" t="b">
+        <v>0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>43</v>
       </c>
       <c r="L115">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M115">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N115" t="s">
+        <v>45</v>
       </c>
       <c r="O115" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>161</v>
+      </c>
+      <c r="P115">
+        <v>1689</v>
       </c>
       <c r="Q115">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R115">
+        <v>2495</v>
       </c>
       <c r="S115">
         <v>1120</v>
       </c>
       <c r="T115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:20">
-      <c r="A116">
-[...2 lines deleted...]
-      <c r="B116" t="s">
+      <c r="A116" t="s">
         <v>26</v>
       </c>
+      <c r="B116">
+        <v>790</v>
+      </c>
       <c r="C116">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D116" t="b">
+        <v>1</v>
       </c>
       <c r="E116">
         <v>3479</v>
       </c>
-      <c r="F116">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F116" t="b">
+        <v>1</v>
+      </c>
+      <c r="G116" t="s">
+        <v>41</v>
+      </c>
+      <c r="H116">
+        <v>100</v>
+      </c>
+      <c r="I116">
+        <v>100</v>
+      </c>
+      <c r="J116" t="b">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>43</v>
       </c>
       <c r="L116">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M116">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N116">
         <v>200</v>
       </c>
+      <c r="N116" t="s">
+        <v>46</v>
+      </c>
       <c r="O116" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>162</v>
+      </c>
+      <c r="P116">
+        <v>1780</v>
       </c>
       <c r="Q116">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R116">
+        <v>2520</v>
       </c>
       <c r="S116">
         <v>1190</v>
       </c>
       <c r="T116">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:20">
-      <c r="A117">
-[...2 lines deleted...]
-      <c r="B117" t="s">
+      <c r="A117" t="s">
         <v>26</v>
       </c>
+      <c r="B117">
+        <v>780</v>
+      </c>
       <c r="C117">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D117" t="b">
+        <v>1</v>
       </c>
       <c r="E117">
         <v>3460</v>
       </c>
-      <c r="F117">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F117" t="b">
+        <v>1</v>
+      </c>
+      <c r="G117" t="s">
+        <v>41</v>
+      </c>
+      <c r="H117">
+        <v>100</v>
+      </c>
+      <c r="I117">
+        <v>100</v>
+      </c>
+      <c r="J117" t="b">
+        <v>0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>43</v>
       </c>
       <c r="L117">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M117">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N117">
         <v>200</v>
       </c>
+      <c r="N117" t="s">
+        <v>46</v>
+      </c>
       <c r="O117" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>163</v>
+      </c>
+      <c r="P117">
+        <v>1770</v>
       </c>
       <c r="Q117">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R117">
+        <v>2521</v>
       </c>
       <c r="S117">
         <v>1180</v>
       </c>
       <c r="T117">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:20">
-      <c r="A118">
-[...2 lines deleted...]
-      <c r="B118" t="s">
+      <c r="A118" t="s">
         <v>26</v>
       </c>
+      <c r="B118">
+        <v>1200</v>
+      </c>
       <c r="C118">
-        <v>1200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D118" t="b">
+        <v>1</v>
       </c>
       <c r="E118">
         <v>3460</v>
       </c>
-      <c r="F118">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F118" t="b">
+        <v>1</v>
+      </c>
+      <c r="G118" t="s">
+        <v>41</v>
+      </c>
+      <c r="H118">
+        <v>100</v>
+      </c>
+      <c r="I118">
+        <v>100</v>
+      </c>
+      <c r="J118" t="b">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>43</v>
       </c>
       <c r="L118">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M118">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N118">
         <v>200</v>
       </c>
+      <c r="N118" t="s">
+        <v>46</v>
+      </c>
       <c r="O118" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>164</v>
+      </c>
+      <c r="P118">
+        <v>1900</v>
       </c>
       <c r="Q118">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R118">
+        <v>2523</v>
       </c>
       <c r="S118">
         <v>1200</v>
       </c>
       <c r="T118">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:20">
-      <c r="A119">
-[...2 lines deleted...]
-      <c r="B119" t="s">
+      <c r="A119" t="s">
         <v>22</v>
       </c>
+      <c r="B119">
+        <v>780</v>
+      </c>
       <c r="C119">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D119" t="b">
+        <v>1</v>
       </c>
       <c r="E119">
         <v>1720</v>
       </c>
-      <c r="F119">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F119" t="b">
+        <v>1</v>
+      </c>
+      <c r="G119" t="s">
+        <v>41</v>
+      </c>
+      <c r="H119">
+        <v>100</v>
+      </c>
+      <c r="I119">
+        <v>100</v>
+      </c>
+      <c r="J119" t="b">
+        <v>1</v>
+      </c>
+      <c r="K119" t="s">
+        <v>43</v>
       </c>
       <c r="L119">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M119">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N119">
         <v>200</v>
       </c>
+      <c r="N119" t="s">
+        <v>46</v>
+      </c>
       <c r="O119" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>165</v>
+      </c>
+      <c r="P119">
+        <v>1160</v>
       </c>
       <c r="Q119">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R119">
+        <v>2525</v>
       </c>
       <c r="S119">
         <v>880</v>
       </c>
       <c r="T119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:20">
-      <c r="A120">
-[...2 lines deleted...]
-      <c r="B120" t="s">
+      <c r="A120" t="s">
         <v>37</v>
       </c>
+      <c r="B120">
+        <v>390</v>
+      </c>
       <c r="C120">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D120" t="b">
+        <v>1</v>
       </c>
       <c r="E120">
         <v>1874</v>
       </c>
-      <c r="F120">
-[...11 lines deleted...]
-      <c r="J120">
+      <c r="F120" t="b">
+        <v>0</v>
+      </c>
+      <c r="G120" t="s">
+        <v>41</v>
+      </c>
+      <c r="H120">
         <v>50</v>
       </c>
-      <c r="K120" t="b">
-        <v>1</v>
+      <c r="I120">
+        <v>50</v>
+      </c>
+      <c r="J120" t="b">
+        <v>1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>43</v>
       </c>
       <c r="L120">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M120">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N120">
         <v>200</v>
       </c>
+      <c r="N120" t="s">
+        <v>47</v>
+      </c>
       <c r="O120" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>166</v>
+      </c>
+      <c r="P120">
+        <v>1410</v>
       </c>
       <c r="Q120">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>6</v>
+      </c>
+      <c r="R120">
+        <v>2532</v>
       </c>
       <c r="S120">
         <v>950</v>
       </c>
       <c r="T120">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:20">
-      <c r="A121">
-[...2 lines deleted...]
-      <c r="B121" t="s">
+      <c r="A121" t="s">
         <v>22</v>
       </c>
+      <c r="B121">
+        <v>1060</v>
+      </c>
       <c r="C121">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D121" t="b">
+        <v>1</v>
       </c>
       <c r="E121">
         <v>2074</v>
       </c>
-      <c r="F121">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F121" t="b">
+        <v>1</v>
+      </c>
+      <c r="G121" t="s">
+        <v>41</v>
+      </c>
+      <c r="H121">
+        <v>100</v>
+      </c>
+      <c r="I121">
+        <v>100</v>
+      </c>
+      <c r="J121" t="b">
+        <v>0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>43</v>
       </c>
       <c r="L121">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M121">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N121">
         <v>200</v>
       </c>
+      <c r="N121" t="s">
+        <v>46</v>
+      </c>
       <c r="O121" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>167</v>
+      </c>
+      <c r="P121">
+        <v>1080</v>
       </c>
       <c r="Q121">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R121">
+        <v>2537</v>
       </c>
       <c r="S121">
         <v>790</v>
       </c>
       <c r="T121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:20">
-      <c r="A122">
-[...2 lines deleted...]
-      <c r="B122" t="s">
+      <c r="A122" t="s">
         <v>20</v>
       </c>
+      <c r="B122">
+        <v>550</v>
+      </c>
       <c r="C122">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="D122">
+        <v>0</v>
+      </c>
+      <c r="D122" t="b">
         <v>0</v>
       </c>
       <c r="E122">
         <v>706</v>
       </c>
-      <c r="F122">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F122" t="b">
+        <v>0</v>
+      </c>
+      <c r="G122" t="s">
+        <v>41</v>
+      </c>
+      <c r="H122">
+        <v>0</v>
+      </c>
+      <c r="I122">
+        <v>0</v>
+      </c>
+      <c r="J122" t="b">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>43</v>
       </c>
       <c r="L122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M122">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N122" t="s">
+        <v>45</v>
       </c>
       <c r="O122" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>168</v>
+      </c>
+      <c r="P122">
+        <v>1310</v>
       </c>
       <c r="Q122">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R122">
+        <v>2590</v>
       </c>
       <c r="S122">
         <v>1190</v>
       </c>
       <c r="T122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:20">
-      <c r="A123">
-[...2 lines deleted...]
-      <c r="B123" t="s">
+      <c r="A123" t="s">
         <v>20</v>
       </c>
+      <c r="B123">
+        <v>430</v>
+      </c>
       <c r="C123">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D123">
+        <v>0</v>
+      </c>
+      <c r="D123" t="b">
         <v>0</v>
       </c>
       <c r="E123">
         <v>1664</v>
       </c>
-      <c r="F123">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F123" t="b">
+        <v>0</v>
+      </c>
+      <c r="G123" t="s">
+        <v>41</v>
+      </c>
+      <c r="H123">
+        <v>0</v>
+      </c>
+      <c r="I123">
+        <v>0</v>
+      </c>
+      <c r="J123" t="b">
+        <v>1</v>
+      </c>
+      <c r="K123" t="s">
+        <v>43</v>
       </c>
       <c r="L123">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M123">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N123" t="s">
+        <v>45</v>
       </c>
       <c r="O123" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>169</v>
+      </c>
+      <c r="P123">
+        <v>1420</v>
       </c>
       <c r="Q123">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R123">
+        <v>2620</v>
       </c>
       <c r="S123">
         <v>1180</v>
       </c>
       <c r="T123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:20">
-      <c r="A124">
-[...2 lines deleted...]
-      <c r="B124" t="s">
+      <c r="A124" t="s">
         <v>20</v>
       </c>
+      <c r="B124">
+        <v>100</v>
+      </c>
       <c r="C124">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D124">
+        <v>0</v>
+      </c>
+      <c r="D124" t="b">
         <v>0</v>
       </c>
       <c r="E124">
         <v>72800</v>
       </c>
-      <c r="F124">
-[...5 lines deleted...]
-      <c r="H124" t="s">
+      <c r="F124" t="b">
+        <v>0</v>
+      </c>
+      <c r="G124" t="s">
         <v>42</v>
       </c>
-      <c r="I124" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H124">
+        <v>0</v>
+      </c>
+      <c r="I124">
+        <v>0</v>
+      </c>
+      <c r="J124" t="b">
+        <v>0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>43</v>
       </c>
       <c r="L124">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M124">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N124" t="s">
+        <v>45</v>
       </c>
       <c r="O124" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>170</v>
+      </c>
+      <c r="P124">
+        <v>100</v>
       </c>
       <c r="Q124">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R124">
+        <v>2623</v>
       </c>
       <c r="S124">
         <v>100</v>
       </c>
       <c r="T124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:20">
-      <c r="A125">
-[...2 lines deleted...]
-      <c r="B125" t="s">
+      <c r="A125" t="s">
         <v>34</v>
       </c>
+      <c r="B125">
+        <v>1010</v>
+      </c>
       <c r="C125">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D125" t="b">
+        <v>1</v>
       </c>
       <c r="E125">
         <v>2251</v>
       </c>
-      <c r="F125">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F125" t="b">
+        <v>0</v>
+      </c>
+      <c r="G125" t="s">
+        <v>41</v>
+      </c>
+      <c r="H125">
+        <v>100</v>
+      </c>
+      <c r="I125">
+        <v>100</v>
+      </c>
+      <c r="J125" t="b">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>43</v>
       </c>
       <c r="L125">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M125">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N125">
         <v>200</v>
       </c>
+      <c r="N125" t="s">
+        <v>46</v>
+      </c>
       <c r="O125" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>171</v>
+      </c>
+      <c r="P125">
+        <v>1230</v>
       </c>
       <c r="Q125">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>3</v>
+      </c>
+      <c r="R125">
+        <v>2638</v>
       </c>
       <c r="S125">
         <v>930</v>
       </c>
       <c r="T125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:20">
-      <c r="A126">
-[...2 lines deleted...]
-      <c r="B126" t="s">
+      <c r="A126" t="s">
         <v>20</v>
       </c>
+      <c r="B126">
+        <v>660</v>
+      </c>
       <c r="C126">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="D126" t="b">
         <v>0</v>
       </c>
       <c r="E126">
         <v>1050</v>
       </c>
-      <c r="F126">
-[...5 lines deleted...]
-      <c r="H126" t="s">
+      <c r="F126" t="b">
+        <v>0</v>
+      </c>
+      <c r="G126" t="s">
         <v>42</v>
       </c>
-      <c r="I126" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H126">
+        <v>0</v>
+      </c>
+      <c r="I126">
+        <v>0</v>
+      </c>
+      <c r="J126" t="b">
+        <v>0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>43</v>
       </c>
       <c r="L126">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M126">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N126" t="s">
+        <v>45</v>
       </c>
       <c r="O126" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>172</v>
+      </c>
+      <c r="P126">
+        <v>790</v>
       </c>
       <c r="Q126">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R126">
+        <v>2639</v>
       </c>
       <c r="S126">
         <v>490</v>
       </c>
       <c r="T126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:20">
-      <c r="A127">
-[...2 lines deleted...]
-      <c r="B127" t="s">
+      <c r="A127" t="s">
         <v>24</v>
       </c>
+      <c r="B127">
+        <v>600</v>
+      </c>
       <c r="C127">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="D127" t="b">
+        <v>1</v>
       </c>
       <c r="E127">
         <v>219</v>
       </c>
-      <c r="F127">
-[...5 lines deleted...]
-      <c r="H127" t="s">
+      <c r="F127" t="b">
+        <v>0</v>
+      </c>
+      <c r="G127" t="s">
         <v>42</v>
       </c>
-      <c r="I127" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H127">
+        <v>100</v>
+      </c>
+      <c r="I127">
+        <v>100</v>
+      </c>
+      <c r="J127" t="b">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>43</v>
       </c>
       <c r="L127">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M127">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N127">
         <v>200</v>
       </c>
+      <c r="N127" t="s">
+        <v>46</v>
+      </c>
       <c r="O127" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>173</v>
+      </c>
+      <c r="P127">
+        <v>500</v>
       </c>
       <c r="Q127">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R127">
+        <v>2654</v>
       </c>
       <c r="S127">
         <v>500</v>
       </c>
       <c r="T127">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:20">
-      <c r="A128">
-[...2 lines deleted...]
-      <c r="B128" t="s">
+      <c r="A128" t="s">
         <v>22</v>
       </c>
+      <c r="B128">
+        <v>790</v>
+      </c>
       <c r="C128">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D128" t="b">
+        <v>1</v>
       </c>
       <c r="E128">
         <v>1517</v>
       </c>
-      <c r="F128">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F128" t="b">
+        <v>1</v>
+      </c>
+      <c r="G128" t="s">
+        <v>41</v>
+      </c>
+      <c r="H128">
+        <v>100</v>
+      </c>
+      <c r="I128">
+        <v>100</v>
+      </c>
+      <c r="J128" t="b">
+        <v>0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>43</v>
       </c>
       <c r="L128">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M128">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N128">
         <v>200</v>
       </c>
+      <c r="N128" t="s">
+        <v>46</v>
+      </c>
       <c r="O128" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>174</v>
+      </c>
+      <c r="P128">
+        <v>1090</v>
       </c>
       <c r="Q128">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R128">
+        <v>2655</v>
       </c>
       <c r="S128">
         <v>850</v>
       </c>
       <c r="T128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:20">
-      <c r="A129">
-[...2 lines deleted...]
-      <c r="B129" t="s">
+      <c r="A129" t="s">
         <v>38</v>
       </c>
+      <c r="B129">
+        <v>780</v>
+      </c>
       <c r="C129">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D129" t="b">
+        <v>0</v>
       </c>
       <c r="E129">
         <v>2120</v>
       </c>
-      <c r="F129">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F129" t="b">
+        <v>1</v>
+      </c>
+      <c r="G129" t="s">
+        <v>41</v>
+      </c>
+      <c r="H129">
+        <v>100</v>
+      </c>
+      <c r="I129">
+        <v>100</v>
+      </c>
+      <c r="J129" t="b">
+        <v>0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>43</v>
       </c>
       <c r="L129">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M129">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N129" t="s">
+        <v>46</v>
       </c>
       <c r="O129" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>175</v>
+      </c>
+      <c r="P129">
+        <v>1620</v>
       </c>
       <c r="Q129">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R129">
+        <v>2661</v>
       </c>
       <c r="S129">
         <v>800</v>
       </c>
       <c r="T129">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:20">
-      <c r="A130">
-[...2 lines deleted...]
-      <c r="B130" t="s">
+      <c r="A130" t="s">
         <v>20</v>
       </c>
+      <c r="B130">
+        <v>460</v>
+      </c>
       <c r="C130">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D130">
+        <v>0</v>
+      </c>
+      <c r="D130" t="b">
         <v>0</v>
       </c>
       <c r="E130">
         <v>1257</v>
       </c>
-      <c r="F130">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F130" t="b">
+        <v>0</v>
+      </c>
+      <c r="G130" t="s">
+        <v>41</v>
+      </c>
+      <c r="H130">
+        <v>0</v>
+      </c>
+      <c r="I130">
+        <v>0</v>
+      </c>
+      <c r="J130" t="b">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>43</v>
       </c>
       <c r="L130">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M130">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N130" t="s">
+        <v>45</v>
       </c>
       <c r="O130" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>176</v>
+      </c>
+      <c r="P130">
+        <v>1280</v>
       </c>
       <c r="Q130">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R130">
+        <v>2674</v>
       </c>
       <c r="S130">
         <v>860</v>
       </c>
       <c r="T130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:20">
-      <c r="A131">
-[...2 lines deleted...]
-      <c r="B131" t="s">
+      <c r="A131" t="s">
         <v>20</v>
       </c>
+      <c r="B131">
+        <v>430</v>
+      </c>
       <c r="C131">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D131">
+        <v>0</v>
+      </c>
+      <c r="D131" t="b">
         <v>0</v>
       </c>
       <c r="E131">
         <v>1632</v>
       </c>
-      <c r="F131">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F131" t="b">
+        <v>0</v>
+      </c>
+      <c r="G131" t="s">
+        <v>41</v>
+      </c>
+      <c r="H131">
+        <v>0</v>
+      </c>
+      <c r="I131">
+        <v>0</v>
+      </c>
+      <c r="J131" t="b">
+        <v>0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>43</v>
       </c>
       <c r="L131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M131">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N131" t="s">
+        <v>45</v>
       </c>
       <c r="O131" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>177</v>
+      </c>
+      <c r="P131">
+        <v>1420</v>
       </c>
       <c r="Q131">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R131">
+        <v>2766</v>
       </c>
       <c r="S131">
         <v>1180</v>
       </c>
       <c r="T131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:20">
-      <c r="A132">
-[...2 lines deleted...]
-      <c r="B132" t="s">
+      <c r="A132" t="s">
         <v>20</v>
       </c>
+      <c r="B132">
+        <v>1050</v>
+      </c>
       <c r="C132">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="D132" t="b">
         <v>0</v>
       </c>
       <c r="E132">
         <v>1904</v>
       </c>
-      <c r="F132">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F132" t="b">
+        <v>0</v>
+      </c>
+      <c r="G132" t="s">
+        <v>41</v>
+      </c>
+      <c r="H132">
+        <v>0</v>
+      </c>
+      <c r="I132">
+        <v>0</v>
+      </c>
+      <c r="J132" t="b">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>43</v>
       </c>
       <c r="L132">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M132">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N132" t="s">
+        <v>45</v>
       </c>
       <c r="O132" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>178</v>
+      </c>
+      <c r="P132">
+        <v>1110</v>
       </c>
       <c r="Q132">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R132">
+        <v>2775</v>
       </c>
       <c r="S132">
         <v>810</v>
       </c>
       <c r="T132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:20">
-      <c r="A133">
-[...2 lines deleted...]
-      <c r="B133" t="s">
+      <c r="A133" t="s">
         <v>33</v>
       </c>
+      <c r="B133">
+        <v>610</v>
+      </c>
       <c r="C133">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D133" t="b">
+        <v>1</v>
       </c>
       <c r="E133">
         <v>1040</v>
       </c>
-      <c r="F133">
-[...11 lines deleted...]
-      <c r="J133">
+      <c r="F133" t="b">
+        <v>0</v>
+      </c>
+      <c r="G133" t="s">
+        <v>41</v>
+      </c>
+      <c r="H133">
         <v>50</v>
       </c>
-      <c r="K133" t="b">
-        <v>0</v>
+      <c r="I133">
+        <v>50</v>
+      </c>
+      <c r="J133" t="b">
+        <v>0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>43</v>
       </c>
       <c r="L133">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M133">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N133">
         <v>200</v>
       </c>
+      <c r="N133" t="s">
+        <v>47</v>
+      </c>
       <c r="O133" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>179</v>
+      </c>
+      <c r="P133">
+        <v>919</v>
       </c>
       <c r="Q133">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R133">
+        <v>2781</v>
       </c>
       <c r="S133">
         <v>690</v>
       </c>
       <c r="T133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:20">
-      <c r="A134">
-[...2 lines deleted...]
-      <c r="B134" t="s">
+      <c r="A134" t="s">
         <v>20</v>
       </c>
+      <c r="B134">
+        <v>608</v>
+      </c>
       <c r="C134">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="D134">
+        <v>0</v>
+      </c>
+      <c r="D134" t="b">
         <v>0</v>
       </c>
       <c r="E134">
         <v>992</v>
       </c>
-      <c r="F134">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F134" t="b">
+        <v>0</v>
+      </c>
+      <c r="G134" t="s">
+        <v>41</v>
+      </c>
+      <c r="H134">
+        <v>0</v>
+      </c>
+      <c r="I134">
+        <v>0</v>
+      </c>
+      <c r="J134" t="b">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>43</v>
       </c>
       <c r="L134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M134">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N134" t="s">
+        <v>45</v>
       </c>
       <c r="O134" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>180</v>
+      </c>
+      <c r="P134">
+        <v>950</v>
       </c>
       <c r="Q134">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R134">
+        <v>2786</v>
       </c>
       <c r="S134">
         <v>712</v>
       </c>
       <c r="T134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:20">
-      <c r="A135">
-[...2 lines deleted...]
-      <c r="B135" t="s">
+      <c r="A135" t="s">
         <v>20</v>
       </c>
+      <c r="B135">
+        <v>630</v>
+      </c>
       <c r="C135">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="D135">
+        <v>0</v>
+      </c>
+      <c r="D135" t="b">
         <v>0</v>
       </c>
       <c r="E135">
         <v>1954</v>
       </c>
-      <c r="F135">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F135" t="b">
+        <v>0</v>
+      </c>
+      <c r="G135" t="s">
+        <v>41</v>
+      </c>
+      <c r="H135">
+        <v>0</v>
+      </c>
+      <c r="I135">
+        <v>0</v>
+      </c>
+      <c r="J135" t="b">
+        <v>1</v>
+      </c>
+      <c r="K135" t="s">
+        <v>43</v>
       </c>
       <c r="L135">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M135">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N135" t="s">
+        <v>45</v>
       </c>
       <c r="O135" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>181</v>
+      </c>
+      <c r="P135">
+        <v>1440</v>
       </c>
       <c r="Q135">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R135">
+        <v>2787</v>
       </c>
       <c r="S135">
         <v>950</v>
       </c>
       <c r="T135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:20">
-      <c r="A136">
-[...2 lines deleted...]
-      <c r="B136" t="s">
+      <c r="A136" t="s">
         <v>20</v>
       </c>
+      <c r="B136">
+        <v>637</v>
+      </c>
       <c r="C136">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="D136" t="b">
         <v>0</v>
       </c>
       <c r="E136">
         <v>1038</v>
       </c>
-      <c r="F136">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F136" t="b">
+        <v>0</v>
+      </c>
+      <c r="G136" t="s">
+        <v>41</v>
+      </c>
+      <c r="H136">
+        <v>0</v>
+      </c>
+      <c r="I136">
+        <v>0</v>
+      </c>
+      <c r="J136" t="b">
+        <v>1</v>
+      </c>
+      <c r="K136" t="s">
+        <v>43</v>
       </c>
       <c r="L136">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M136">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N136" t="s">
+        <v>45</v>
       </c>
       <c r="O136" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>182</v>
+      </c>
+      <c r="P136">
+        <v>950</v>
       </c>
       <c r="Q136">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R136">
+        <v>2788</v>
       </c>
       <c r="S136">
         <v>700</v>
       </c>
       <c r="T136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:20">
-      <c r="A137">
-[...2 lines deleted...]
-      <c r="B137" t="s">
+      <c r="A137" t="s">
         <v>20</v>
       </c>
+      <c r="B137">
+        <v>660</v>
+      </c>
       <c r="C137">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="D137" t="b">
         <v>0</v>
       </c>
       <c r="E137">
         <v>1535</v>
       </c>
-      <c r="F137">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F137" t="b">
+        <v>0</v>
+      </c>
+      <c r="G137" t="s">
+        <v>41</v>
+      </c>
+      <c r="H137">
+        <v>0</v>
+      </c>
+      <c r="I137">
+        <v>0</v>
+      </c>
+      <c r="J137" t="b">
+        <v>1</v>
+      </c>
+      <c r="K137" t="s">
+        <v>43</v>
       </c>
       <c r="L137">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M137">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N137" t="s">
+        <v>45</v>
       </c>
       <c r="O137" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>183</v>
+      </c>
+      <c r="P137">
+        <v>1430</v>
       </c>
       <c r="Q137">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R137">
+        <v>2793</v>
       </c>
       <c r="S137">
         <v>730</v>
       </c>
       <c r="T137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:20">
-      <c r="A138">
-[...2 lines deleted...]
-      <c r="B138" t="s">
+      <c r="A138" t="s">
         <v>20</v>
       </c>
+      <c r="B138">
+        <v>637</v>
+      </c>
       <c r="C138">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="D138">
+        <v>0</v>
+      </c>
+      <c r="D138" t="b">
         <v>0</v>
       </c>
       <c r="E138">
         <v>2050</v>
       </c>
-      <c r="F138">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F138" t="b">
+        <v>0</v>
+      </c>
+      <c r="G138" t="s">
+        <v>41</v>
+      </c>
+      <c r="H138">
+        <v>0</v>
+      </c>
+      <c r="I138">
+        <v>0</v>
+      </c>
+      <c r="J138" t="b">
+        <v>0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>43</v>
       </c>
       <c r="L138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M138">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N138" t="s">
+        <v>45</v>
       </c>
       <c r="O138" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>184</v>
+      </c>
+      <c r="P138">
+        <v>1400</v>
       </c>
       <c r="Q138">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R138">
+        <v>2794</v>
       </c>
       <c r="S138">
         <v>925</v>
       </c>
       <c r="T138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:20">
-      <c r="A139">
-[...2 lines deleted...]
-      <c r="B139" t="s">
+      <c r="A139" t="s">
         <v>20</v>
       </c>
+      <c r="B139">
+        <v>480</v>
+      </c>
       <c r="C139">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="D139" t="b">
         <v>0</v>
       </c>
       <c r="E139">
         <v>1950</v>
       </c>
-      <c r="F139">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F139" t="b">
+        <v>0</v>
+      </c>
+      <c r="G139" t="s">
+        <v>41</v>
+      </c>
+      <c r="H139">
+        <v>0</v>
+      </c>
+      <c r="I139">
+        <v>0</v>
+      </c>
+      <c r="J139" t="b">
+        <v>0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>43</v>
       </c>
       <c r="L139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M139">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N139" t="s">
+        <v>45</v>
       </c>
       <c r="O139" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>185</v>
+      </c>
+      <c r="P139">
+        <v>1650</v>
       </c>
       <c r="Q139">
-        <v>1650</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R139">
+        <v>2795</v>
       </c>
       <c r="S139">
         <v>1050</v>
       </c>
       <c r="T139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:20">
-      <c r="A140">
-[...2 lines deleted...]
-      <c r="B140" t="s">
+      <c r="A140" t="s">
         <v>39</v>
       </c>
+      <c r="B140">
+        <v>940</v>
+      </c>
       <c r="C140">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D140" t="b">
+        <v>0</v>
       </c>
       <c r="E140">
         <v>2816</v>
       </c>
-      <c r="F140">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F140" t="b">
+        <v>1</v>
+      </c>
+      <c r="G140" t="s">
+        <v>41</v>
+      </c>
+      <c r="H140">
+        <v>100</v>
+      </c>
+      <c r="I140">
+        <v>100</v>
+      </c>
+      <c r="J140" t="b">
+        <v>0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>43</v>
       </c>
       <c r="L140">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M140">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N140" t="s">
+        <v>46</v>
       </c>
       <c r="O140" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>186</v>
+      </c>
+      <c r="P140">
+        <v>1400</v>
       </c>
       <c r="Q140">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R140">
+        <v>2843</v>
       </c>
       <c r="S140">
         <v>1019</v>
       </c>
       <c r="T140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:20">
-      <c r="A141">
-[...2 lines deleted...]
-      <c r="B141" t="s">
+      <c r="A141" t="s">
         <v>40</v>
       </c>
+      <c r="B141">
+        <v>1080</v>
+      </c>
       <c r="C141">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="D141" t="b">
+        <v>0</v>
       </c>
       <c r="E141">
         <v>3652</v>
       </c>
-      <c r="F141">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F141" t="b">
+        <v>1</v>
+      </c>
+      <c r="G141" t="s">
+        <v>41</v>
+      </c>
+      <c r="H141">
+        <v>100</v>
+      </c>
+      <c r="I141">
+        <v>100</v>
+      </c>
+      <c r="J141" t="b">
+        <v>0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>43</v>
       </c>
       <c r="L141">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M141">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N141" t="s">
+        <v>46</v>
       </c>
       <c r="O141" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>187</v>
+      </c>
+      <c r="P141">
+        <v>1720</v>
       </c>
       <c r="Q141">
-        <v>1720</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R141">
+        <v>2844</v>
       </c>
       <c r="S141">
         <v>919</v>
       </c>
       <c r="T141">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:20">
-      <c r="A142">
-[...2 lines deleted...]
-      <c r="B142" t="s">
+      <c r="A142" t="s">
         <v>27</v>
       </c>
+      <c r="B142">
+        <v>1019</v>
+      </c>
       <c r="C142">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>0</v>
+      </c>
+      <c r="D142" t="b">
+        <v>0</v>
       </c>
       <c r="E142">
         <v>4160</v>
       </c>
-      <c r="F142">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F142" t="b">
+        <v>1</v>
+      </c>
+      <c r="G142" t="s">
+        <v>41</v>
+      </c>
+      <c r="H142">
+        <v>100</v>
+      </c>
+      <c r="I142">
+        <v>100</v>
+      </c>
+      <c r="J142" t="b">
+        <v>0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>43</v>
       </c>
       <c r="L142">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M142">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N142" t="s">
+        <v>46</v>
       </c>
       <c r="O142" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>188</v>
+      </c>
+      <c r="P142">
+        <v>1780</v>
       </c>
       <c r="Q142">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R142">
+        <v>2848</v>
       </c>
       <c r="S142">
         <v>1260</v>
       </c>
       <c r="T142">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:20">
-      <c r="A143">
-[...2 lines deleted...]
-      <c r="B143" t="s">
+      <c r="A143" t="s">
         <v>39</v>
       </c>
+      <c r="B143">
+        <v>922</v>
+      </c>
       <c r="C143">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D143" t="b">
+        <v>0</v>
       </c>
       <c r="E143">
         <v>1655</v>
       </c>
-      <c r="F143">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F143" t="b">
+        <v>1</v>
+      </c>
+      <c r="G143" t="s">
+        <v>41</v>
+      </c>
+      <c r="H143">
+        <v>100</v>
+      </c>
+      <c r="I143">
+        <v>100</v>
+      </c>
+      <c r="J143" t="b">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>43</v>
       </c>
       <c r="L143">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M143">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N143" t="s">
+        <v>46</v>
       </c>
       <c r="O143" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>189</v>
+      </c>
+      <c r="P143">
+        <v>1214</v>
       </c>
       <c r="Q143">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R143">
+        <v>2849</v>
       </c>
       <c r="S143">
         <v>886</v>
       </c>
       <c r="T143">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:20">
-      <c r="A144">
-[...2 lines deleted...]
-      <c r="B144" t="s">
+      <c r="A144" t="s">
         <v>39</v>
       </c>
+      <c r="B144">
+        <v>655</v>
+      </c>
       <c r="C144">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D144" t="b">
+        <v>0</v>
       </c>
       <c r="E144">
         <v>1060</v>
       </c>
-      <c r="F144">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F144" t="b">
+        <v>1</v>
+      </c>
+      <c r="G144" t="s">
+        <v>41</v>
+      </c>
+      <c r="H144">
+        <v>100</v>
+      </c>
+      <c r="I144">
+        <v>100</v>
+      </c>
+      <c r="J144" t="b">
+        <v>0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>43</v>
       </c>
       <c r="L144">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M144">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N144" t="s">
+        <v>46</v>
       </c>
       <c r="O144" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>190</v>
+      </c>
+      <c r="P144">
+        <v>1050</v>
       </c>
       <c r="Q144">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R144">
+        <v>2850</v>
       </c>
       <c r="S144">
         <v>743</v>
       </c>
       <c r="T144">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:20">
-      <c r="A145">
-[...2 lines deleted...]
-      <c r="B145" t="s">
+      <c r="A145" t="s">
         <v>39</v>
       </c>
+      <c r="B145">
+        <v>776</v>
+      </c>
       <c r="C145">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D145" t="b">
+        <v>0</v>
       </c>
       <c r="E145">
         <v>1475</v>
       </c>
-      <c r="F145">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F145" t="b">
+        <v>1</v>
+      </c>
+      <c r="G145" t="s">
+        <v>41</v>
+      </c>
+      <c r="H145">
+        <v>100</v>
+      </c>
+      <c r="I145">
+        <v>100</v>
+      </c>
+      <c r="J145" t="b">
+        <v>0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>43</v>
       </c>
       <c r="L145">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M145">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N145" t="s">
+        <v>46</v>
       </c>
       <c r="O145" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>191</v>
+      </c>
+      <c r="P145">
+        <v>1018</v>
       </c>
       <c r="Q145">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R145">
+        <v>2851</v>
       </c>
       <c r="S145">
         <v>754</v>
       </c>
       <c r="T145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:20">
-      <c r="A146">
-[...2 lines deleted...]
-      <c r="B146" t="s">
+      <c r="A146" t="s">
         <v>33</v>
       </c>
+      <c r="B146">
+        <v>614</v>
+      </c>
       <c r="C146">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D146" t="b">
+        <v>1</v>
       </c>
       <c r="E146">
         <v>1387</v>
       </c>
-      <c r="F146">
-[...5 lines deleted...]
-      <c r="H146" t="s">
+      <c r="F146" t="b">
+        <v>0</v>
+      </c>
+      <c r="G146" t="s">
         <v>42</v>
       </c>
-      <c r="I146" t="b">
-[...2 lines deleted...]
-      <c r="J146">
+      <c r="H146">
         <v>50</v>
       </c>
-      <c r="K146" t="b">
-        <v>1</v>
+      <c r="I146">
+        <v>50</v>
+      </c>
+      <c r="J146" t="b">
+        <v>1</v>
+      </c>
+      <c r="K146" t="s">
+        <v>43</v>
       </c>
       <c r="L146">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M146">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N146">
         <v>200</v>
       </c>
+      <c r="N146" t="s">
+        <v>47</v>
+      </c>
       <c r="O146" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>192</v>
+      </c>
+      <c r="P146">
+        <v>1556</v>
       </c>
       <c r="Q146">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R146">
+        <v>2853</v>
       </c>
       <c r="S146">
         <v>515</v>
       </c>
       <c r="T146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:20">
-      <c r="A147">
-[...2 lines deleted...]
-      <c r="B147" t="s">
+      <c r="A147" t="s">
         <v>20</v>
       </c>
+      <c r="B147">
+        <v>614</v>
+      </c>
       <c r="C147">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="D147">
+        <v>0</v>
+      </c>
+      <c r="D147" t="b">
         <v>0</v>
       </c>
       <c r="E147">
         <v>2775</v>
       </c>
-      <c r="F147">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F147" t="b">
+        <v>0</v>
+      </c>
+      <c r="G147" t="s">
+        <v>41</v>
+      </c>
+      <c r="H147">
+        <v>0</v>
+      </c>
+      <c r="I147">
+        <v>0</v>
+      </c>
+      <c r="J147" t="b">
+        <v>1</v>
+      </c>
+      <c r="K147" t="s">
+        <v>43</v>
       </c>
       <c r="L147">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M147">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N147" t="s">
+        <v>45</v>
       </c>
       <c r="O147" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>193</v>
+      </c>
+      <c r="P147">
+        <v>1612</v>
       </c>
       <c r="Q147">
-        <v>1612</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R147">
+        <v>2856</v>
       </c>
       <c r="S147">
         <v>1100</v>
       </c>
       <c r="T147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:20">
-      <c r="A148">
-[...2 lines deleted...]
-      <c r="B148" t="s">
+      <c r="A148" t="s">
         <v>20</v>
       </c>
+      <c r="B148">
+        <v>720</v>
+      </c>
       <c r="C148">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="D148">
+        <v>0</v>
+      </c>
+      <c r="D148" t="b">
         <v>0</v>
       </c>
       <c r="E148">
         <v>2700</v>
       </c>
-      <c r="F148">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F148" t="b">
+        <v>0</v>
+      </c>
+      <c r="G148" t="s">
+        <v>41</v>
+      </c>
+      <c r="H148">
+        <v>0</v>
+      </c>
+      <c r="I148">
+        <v>0</v>
+      </c>
+      <c r="J148" t="b">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>43</v>
       </c>
       <c r="L148">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M148">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N148" t="s">
+        <v>45</v>
       </c>
       <c r="O148" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>194</v>
+      </c>
+      <c r="P148">
+        <v>1600</v>
       </c>
       <c r="Q148">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R148">
+        <v>2857</v>
       </c>
       <c r="S148">
         <v>1070</v>
       </c>
       <c r="T148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:20">
-      <c r="A149">
-[...2 lines deleted...]
-      <c r="B149" t="s">
+      <c r="A149" t="s">
         <v>20</v>
       </c>
+      <c r="B149">
+        <v>630</v>
+      </c>
       <c r="C149">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="D149" t="b">
         <v>0</v>
       </c>
       <c r="E149">
         <v>2800</v>
       </c>
-      <c r="F149">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F149" t="b">
+        <v>0</v>
+      </c>
+      <c r="G149" t="s">
+        <v>41</v>
+      </c>
+      <c r="H149">
+        <v>0</v>
+      </c>
+      <c r="I149">
+        <v>0</v>
+      </c>
+      <c r="J149" t="b">
+        <v>1</v>
+      </c>
+      <c r="K149" t="s">
+        <v>43</v>
       </c>
       <c r="L149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M149">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N149" t="s">
+        <v>45</v>
       </c>
       <c r="O149" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>195</v>
+      </c>
+      <c r="P149">
+        <v>1660</v>
       </c>
       <c r="Q149">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R149">
+        <v>2859</v>
       </c>
       <c r="S149">
         <v>1080</v>
       </c>
       <c r="T149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:20">
-      <c r="A150">
-[...2 lines deleted...]
-      <c r="B150" t="s">
+      <c r="A150" t="s">
         <v>39</v>
       </c>
+      <c r="B150">
+        <v>869</v>
+      </c>
       <c r="C150">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D150" t="b">
+        <v>0</v>
       </c>
       <c r="E150">
         <v>2840</v>
       </c>
-      <c r="F150">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F150" t="b">
+        <v>1</v>
+      </c>
+      <c r="G150" t="s">
+        <v>41</v>
+      </c>
+      <c r="H150">
+        <v>100</v>
+      </c>
+      <c r="I150">
+        <v>100</v>
+      </c>
+      <c r="J150" t="b">
+        <v>0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>43</v>
       </c>
       <c r="L150">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="M150">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N150" t="s">
+        <v>46</v>
       </c>
       <c r="O150" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>196</v>
+      </c>
+      <c r="P150">
+        <v>1050</v>
       </c>
       <c r="Q150">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R150">
+        <v>2861</v>
       </c>
       <c r="S150">
         <v>750</v>
       </c>
       <c r="T150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:20">
-      <c r="A151">
-[...2 lines deleted...]
-      <c r="B151" t="s">
+      <c r="A151" t="s">
         <v>20</v>
       </c>
+      <c r="B151">
+        <v>616</v>
+      </c>
       <c r="C151">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="D151" t="b">
         <v>0</v>
       </c>
       <c r="E151">
         <v>1340</v>
       </c>
-      <c r="F151">
-[...5 lines deleted...]
-      <c r="H151" t="s">
+      <c r="F151" t="b">
+        <v>0</v>
+      </c>
+      <c r="G151" t="s">
         <v>42</v>
       </c>
-      <c r="I151" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="H151">
+        <v>0</v>
+      </c>
+      <c r="I151">
+        <v>0</v>
+      </c>
+      <c r="J151" t="b">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>43</v>
       </c>
       <c r="L151">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M151">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N151" t="s">
+        <v>45</v>
       </c>
       <c r="O151" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>197</v>
+      </c>
+      <c r="P151">
+        <v>1573</v>
       </c>
       <c r="Q151">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R151">
+        <v>2862</v>
       </c>
       <c r="S151">
         <v>545</v>
       </c>
       <c r="T151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:20">
-      <c r="A152">
-[...2 lines deleted...]
-      <c r="B152" t="s">
+      <c r="A152" t="s">
         <v>26</v>
       </c>
+      <c r="B152">
+        <v>880</v>
+      </c>
       <c r="C152">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D152" t="b">
+        <v>1</v>
       </c>
       <c r="E152">
         <v>3429</v>
       </c>
-      <c r="F152">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F152" t="b">
+        <v>1</v>
+      </c>
+      <c r="G152" t="s">
+        <v>41</v>
+      </c>
+      <c r="H152">
+        <v>100</v>
+      </c>
+      <c r="I152">
+        <v>100</v>
+      </c>
+      <c r="J152" t="b">
+        <v>0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>43</v>
       </c>
       <c r="L152">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M152">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N152">
         <v>200</v>
       </c>
+      <c r="N152" t="s">
+        <v>46</v>
+      </c>
       <c r="O152" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>198</v>
+      </c>
+      <c r="P152">
+        <v>1583</v>
       </c>
       <c r="Q152">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R152">
+        <v>2865</v>
       </c>
       <c r="S152">
         <v>1050</v>
       </c>
       <c r="T152">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:20">
-      <c r="A153">
-[...2 lines deleted...]
-      <c r="B153" t="s">
+      <c r="A153" t="s">
         <v>33</v>
       </c>
+      <c r="B153">
+        <v>608</v>
+      </c>
       <c r="C153">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D153" t="b">
+        <v>1</v>
       </c>
       <c r="E153">
         <v>992</v>
       </c>
-      <c r="F153">
-[...11 lines deleted...]
-      <c r="J153">
+      <c r="F153" t="b">
+        <v>0</v>
+      </c>
+      <c r="G153" t="s">
+        <v>41</v>
+      </c>
+      <c r="H153">
         <v>50</v>
       </c>
-      <c r="K153" t="b">
-        <v>0</v>
+      <c r="I153">
+        <v>50</v>
+      </c>
+      <c r="J153" t="b">
+        <v>0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>43</v>
       </c>
       <c r="L153">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M153">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N153">
         <v>200</v>
       </c>
+      <c r="N153" t="s">
+        <v>47</v>
+      </c>
       <c r="O153" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>199</v>
+      </c>
+      <c r="P153">
+        <v>950</v>
       </c>
       <c r="Q153">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R153">
+        <v>2877</v>
       </c>
       <c r="S153">
         <v>712</v>
       </c>
       <c r="T153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:20">
-      <c r="A154">
-[...2 lines deleted...]
-      <c r="B154" t="s">
+      <c r="A154" t="s">
         <v>20</v>
       </c>
+      <c r="B154">
+        <v>625</v>
+      </c>
       <c r="C154">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="D154" t="b">
         <v>0</v>
       </c>
       <c r="E154">
         <v>2050</v>
       </c>
-      <c r="F154">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F154" t="b">
+        <v>0</v>
+      </c>
+      <c r="G154" t="s">
+        <v>41</v>
+      </c>
+      <c r="H154">
+        <v>0</v>
+      </c>
+      <c r="I154">
+        <v>0</v>
+      </c>
+      <c r="J154" t="b">
+        <v>1</v>
+      </c>
+      <c r="K154" t="s">
+        <v>43</v>
       </c>
       <c r="L154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M154">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N154" t="s">
+        <v>45</v>
       </c>
       <c r="O154" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>200</v>
+      </c>
+      <c r="P154">
+        <v>1400</v>
       </c>
       <c r="Q154">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R154">
+        <v>4001</v>
       </c>
       <c r="S154">
         <v>925</v>
       </c>
       <c r="T154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:20">
-      <c r="A155">
-[...2 lines deleted...]
-      <c r="B155" t="s">
+      <c r="A155" t="s">
         <v>33</v>
       </c>
+      <c r="B155">
+        <v>625</v>
+      </c>
       <c r="C155">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D155" t="b">
+        <v>1</v>
       </c>
       <c r="E155">
         <v>1000</v>
       </c>
-      <c r="F155">
-[...11 lines deleted...]
-      <c r="J155">
+      <c r="F155" t="b">
+        <v>0</v>
+      </c>
+      <c r="G155" t="s">
+        <v>41</v>
+      </c>
+      <c r="H155">
         <v>50</v>
       </c>
-      <c r="K155" t="b">
-        <v>1</v>
+      <c r="I155">
+        <v>50</v>
+      </c>
+      <c r="J155" t="b">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>43</v>
       </c>
       <c r="L155">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M155">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N155">
         <v>200</v>
       </c>
+      <c r="N155" t="s">
+        <v>47</v>
+      </c>
       <c r="O155" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>201</v>
+      </c>
+      <c r="P155">
+        <v>925</v>
       </c>
       <c r="Q155">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R155">
+        <v>4002</v>
       </c>
       <c r="S155">
         <v>700</v>
       </c>
       <c r="T155">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:20">
-      <c r="A156">
-[...2 lines deleted...]
-      <c r="B156" t="s">
+      <c r="A156" t="s">
         <v>20</v>
       </c>
+      <c r="B156">
+        <v>625</v>
+      </c>
       <c r="C156">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D156">
+        <v>0</v>
+      </c>
+      <c r="D156" t="b">
         <v>0</v>
       </c>
       <c r="E156">
         <v>2050</v>
       </c>
-      <c r="F156">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F156" t="b">
+        <v>0</v>
+      </c>
+      <c r="G156" t="s">
+        <v>41</v>
+      </c>
+      <c r="H156">
+        <v>0</v>
+      </c>
+      <c r="I156">
+        <v>0</v>
+      </c>
+      <c r="J156" t="b">
+        <v>1</v>
+      </c>
+      <c r="K156" t="s">
+        <v>43</v>
       </c>
       <c r="L156">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M156">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N156" t="s">
+        <v>45</v>
       </c>
       <c r="O156" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>202</v>
+      </c>
+      <c r="P156">
+        <v>1400</v>
       </c>
       <c r="Q156">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R156">
+        <v>4003</v>
       </c>
       <c r="S156">
         <v>925</v>
       </c>
       <c r="T156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:20">
-      <c r="A157">
-[...2 lines deleted...]
-      <c r="B157" t="s">
+      <c r="A157" t="s">
         <v>33</v>
       </c>
+      <c r="B157">
+        <v>650</v>
+      </c>
       <c r="C157">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D157" t="b">
+        <v>1</v>
       </c>
       <c r="E157">
         <v>1380</v>
       </c>
-      <c r="F157">
-[...11 lines deleted...]
-      <c r="J157">
+      <c r="F157" t="b">
+        <v>0</v>
+      </c>
+      <c r="G157" t="s">
+        <v>41</v>
+      </c>
+      <c r="H157">
         <v>50</v>
       </c>
-      <c r="K157" t="b">
-        <v>0</v>
+      <c r="I157">
+        <v>50</v>
+      </c>
+      <c r="J157" t="b">
+        <v>0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>43</v>
       </c>
       <c r="L157">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M157">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N157">
         <v>200</v>
       </c>
+      <c r="N157" t="s">
+        <v>47</v>
+      </c>
       <c r="O157" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>203</v>
+      </c>
+      <c r="P157">
+        <v>1050</v>
       </c>
       <c r="Q157">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R157">
+        <v>4004</v>
       </c>
       <c r="S157">
         <v>800</v>
       </c>
       <c r="T157">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:20">
-      <c r="A158">
-[...2 lines deleted...]
-      <c r="B158" t="s">
+      <c r="A158" t="s">
         <v>33</v>
       </c>
+      <c r="B158">
+        <v>625</v>
+      </c>
       <c r="C158">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D158" t="b">
+        <v>1</v>
       </c>
       <c r="E158">
         <v>1000</v>
       </c>
-      <c r="F158">
-[...11 lines deleted...]
-      <c r="J158">
+      <c r="F158" t="b">
+        <v>0</v>
+      </c>
+      <c r="G158" t="s">
+        <v>41</v>
+      </c>
+      <c r="H158">
         <v>50</v>
       </c>
-      <c r="K158" t="b">
-        <v>0</v>
+      <c r="I158">
+        <v>50</v>
+      </c>
+      <c r="J158" t="b">
+        <v>0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>43</v>
       </c>
       <c r="L158">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M158">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N158">
         <v>200</v>
       </c>
+      <c r="N158" t="s">
+        <v>47</v>
+      </c>
       <c r="O158" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>204</v>
+      </c>
+      <c r="P158">
+        <v>925</v>
       </c>
       <c r="Q158">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R158">
+        <v>4005</v>
       </c>
       <c r="S158">
         <v>700</v>
       </c>
       <c r="T158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:20">
-      <c r="A159">
-[...2 lines deleted...]
-      <c r="B159" t="s">
+      <c r="A159" t="s">
         <v>20</v>
       </c>
+      <c r="B159">
+        <v>1056</v>
+      </c>
       <c r="C159">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="D159">
+        <v>0</v>
+      </c>
+      <c r="D159" t="b">
         <v>0</v>
       </c>
       <c r="E159">
         <v>4695</v>
       </c>
-      <c r="F159">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F159" t="b">
+        <v>0</v>
+      </c>
+      <c r="G159" t="s">
+        <v>41</v>
+      </c>
+      <c r="H159">
+        <v>0</v>
+      </c>
+      <c r="I159">
+        <v>0</v>
+      </c>
+      <c r="J159" t="b">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>43</v>
       </c>
       <c r="L159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M159">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N159" t="s">
+        <v>45</v>
       </c>
       <c r="O159" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
+      </c>
+      <c r="P159">
+        <v>1668</v>
       </c>
       <c r="Q159">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R159">
+        <v>4010</v>
       </c>
       <c r="S159">
         <v>1118</v>
       </c>
       <c r="T159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:20">
-      <c r="A160">
-[...2 lines deleted...]
-      <c r="B160" t="s">
+      <c r="A160" t="s">
         <v>20</v>
       </c>
+      <c r="B160">
+        <v>943</v>
+      </c>
       <c r="C160">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="D160">
+        <v>0</v>
+      </c>
+      <c r="D160" t="b">
         <v>0</v>
       </c>
       <c r="E160">
         <v>3500</v>
       </c>
-      <c r="F160">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F160" t="b">
+        <v>0</v>
+      </c>
+      <c r="G160" t="s">
+        <v>41</v>
+      </c>
+      <c r="H160">
+        <v>0</v>
+      </c>
+      <c r="I160">
+        <v>0</v>
+      </c>
+      <c r="J160" t="b">
+        <v>0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>43</v>
       </c>
       <c r="L160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M160">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N160" t="s">
+        <v>45</v>
       </c>
       <c r="O160" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>206</v>
+      </c>
+      <c r="P160">
+        <v>1518</v>
       </c>
       <c r="Q160">
-        <v>1518</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R160">
+        <v>4013</v>
       </c>
       <c r="S160">
         <v>1018</v>
       </c>
       <c r="T160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:20">
-      <c r="A161">
-[...2 lines deleted...]
-      <c r="B161" t="s">
+      <c r="A161" t="s">
         <v>20</v>
       </c>
+      <c r="B161">
+        <v>451</v>
+      </c>
       <c r="C161">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="D161">
+        <v>0</v>
+      </c>
+      <c r="D161" t="b">
         <v>0</v>
       </c>
       <c r="E161">
         <v>1185</v>
       </c>
-      <c r="F161">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="F161" t="b">
+        <v>0</v>
+      </c>
+      <c r="G161" t="s">
+        <v>41</v>
+      </c>
+      <c r="H161">
+        <v>0</v>
+      </c>
+      <c r="I161">
+        <v>0</v>
+      </c>
+      <c r="J161" t="b">
+        <v>1</v>
+      </c>
+      <c r="K161" t="s">
+        <v>43</v>
       </c>
       <c r="L161">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M161">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N161" t="s">
+        <v>45</v>
       </c>
       <c r="O161" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>207</v>
+      </c>
+      <c r="P161">
+        <v>1325</v>
       </c>
       <c r="Q161">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R161">
+        <v>4016</v>
       </c>
       <c r="S161">
         <v>881</v>
       </c>
       <c r="T161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:20">
-      <c r="A162">
-[...2 lines deleted...]
-      <c r="B162" t="s">
+      <c r="A162" t="s">
         <v>20</v>
       </c>
+      <c r="B162">
+        <v>1050</v>
+      </c>
       <c r="C162">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="D162">
+        <v>0</v>
+      </c>
+      <c r="D162" t="b">
         <v>0</v>
       </c>
       <c r="E162">
         <v>3389</v>
       </c>
-      <c r="F162">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F162" t="b">
+        <v>0</v>
+      </c>
+      <c r="G162" t="s">
+        <v>41</v>
+      </c>
+      <c r="H162">
+        <v>0</v>
+      </c>
+      <c r="I162">
+        <v>0</v>
+      </c>
+      <c r="J162" t="b">
+        <v>0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>43</v>
       </c>
       <c r="L162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M162">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N162" t="s">
+        <v>45</v>
       </c>
       <c r="O162" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="P162">
+        <v>1500</v>
       </c>
       <c r="Q162">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R162">
+        <v>4017</v>
       </c>
       <c r="S162">
         <v>1025</v>
       </c>
       <c r="T162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:20">
-      <c r="A163">
-[...2 lines deleted...]
-      <c r="B163" t="s">
+      <c r="A163" t="s">
         <v>39</v>
       </c>
+      <c r="B163">
+        <v>767</v>
+      </c>
       <c r="C163">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D163" t="b">
+        <v>0</v>
       </c>
       <c r="E163">
         <v>1487</v>
       </c>
-      <c r="F163">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F163" t="b">
+        <v>1</v>
+      </c>
+      <c r="G163" t="s">
+        <v>41</v>
+      </c>
+      <c r="H163">
+        <v>100</v>
+      </c>
+      <c r="I163">
+        <v>100</v>
+      </c>
+      <c r="J163" t="b">
+        <v>0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>43</v>
       </c>
       <c r="L163">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M163">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N163" t="s">
+        <v>46</v>
       </c>
       <c r="O163" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>209</v>
+      </c>
+      <c r="P163">
+        <v>1087</v>
       </c>
       <c r="Q163">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R163">
+        <v>4043</v>
       </c>
       <c r="S163">
         <v>837</v>
       </c>
       <c r="T163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:20">
-      <c r="A164">
-[...2 lines deleted...]
-      <c r="B164" t="s">
+      <c r="A164" t="s">
         <v>20</v>
       </c>
+      <c r="B164">
+        <v>430</v>
+      </c>
       <c r="C164">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="D164" t="b">
         <v>0</v>
       </c>
       <c r="E164">
         <v>1256</v>
       </c>
-      <c r="F164">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F164" t="b">
+        <v>0</v>
+      </c>
+      <c r="G164" t="s">
+        <v>41</v>
+      </c>
+      <c r="H164">
+        <v>0</v>
+      </c>
+      <c r="I164">
+        <v>0</v>
+      </c>
+      <c r="J164" t="b">
+        <v>0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>43</v>
       </c>
       <c r="L164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M164">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N164" t="s">
+        <v>45</v>
       </c>
       <c r="O164" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>210</v>
+      </c>
+      <c r="P164">
+        <v>1410</v>
       </c>
       <c r="Q164">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R164">
+        <v>4045</v>
       </c>
       <c r="S164">
         <v>910</v>
       </c>
       <c r="T164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:20">
-      <c r="A165">
-[...2 lines deleted...]
-      <c r="B165" t="s">
+      <c r="A165" t="s">
         <v>20</v>
       </c>
+      <c r="B165">
+        <v>100</v>
+      </c>
       <c r="C165">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D165">
+        <v>0</v>
+      </c>
+      <c r="D165" t="b">
         <v>0</v>
       </c>
       <c r="E165">
         <v>155146</v>
       </c>
-      <c r="F165">
-[...5 lines deleted...]
-      <c r="H165" t="s">
+      <c r="F165" t="b">
+        <v>0</v>
+      </c>
+      <c r="G165" t="s">
         <v>42</v>
       </c>
-      <c r="I165" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H165">
+        <v>0</v>
+      </c>
+      <c r="I165">
+        <v>0</v>
+      </c>
+      <c r="J165" t="b">
+        <v>0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>43</v>
       </c>
       <c r="L165">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M165">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N165" t="s">
+        <v>45</v>
       </c>
       <c r="O165" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>211</v>
+      </c>
+      <c r="P165">
+        <v>100</v>
       </c>
       <c r="Q165">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R165">
+        <v>4047</v>
       </c>
       <c r="S165">
         <v>100</v>
       </c>
       <c r="T165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:20">
-      <c r="A166">
-[...2 lines deleted...]
-      <c r="B166" t="s">
+      <c r="A166" t="s">
         <v>26</v>
       </c>
+      <c r="B166">
+        <v>737</v>
+      </c>
       <c r="C166">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D166" t="b">
+        <v>1</v>
       </c>
       <c r="E166">
         <v>3520</v>
       </c>
-      <c r="F166">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F166" t="b">
+        <v>1</v>
+      </c>
+      <c r="G166" t="s">
+        <v>41</v>
+      </c>
+      <c r="H166">
+        <v>100</v>
+      </c>
+      <c r="I166">
+        <v>100</v>
+      </c>
+      <c r="J166" t="b">
+        <v>0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>43</v>
       </c>
       <c r="L166">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M166">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N166">
         <v>200</v>
       </c>
+      <c r="N166" t="s">
+        <v>46</v>
+      </c>
       <c r="O166" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>212</v>
+      </c>
+      <c r="P166">
+        <v>1775</v>
       </c>
       <c r="Q166">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R166">
+        <v>4052</v>
       </c>
       <c r="S166">
         <v>1187</v>
       </c>
       <c r="T166">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:20">
-      <c r="A167">
-[...2 lines deleted...]
-      <c r="B167" t="s">
+      <c r="A167" t="s">
         <v>22</v>
       </c>
+      <c r="B167">
+        <v>931</v>
+      </c>
       <c r="C167">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D167" t="b">
+        <v>1</v>
       </c>
       <c r="E167">
         <v>1400</v>
       </c>
-      <c r="F167">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F167" t="b">
+        <v>1</v>
+      </c>
+      <c r="G167" t="s">
+        <v>41</v>
+      </c>
+      <c r="H167">
+        <v>100</v>
+      </c>
+      <c r="I167">
+        <v>100</v>
+      </c>
+      <c r="J167" t="b">
+        <v>0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>43</v>
       </c>
       <c r="L167">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M167">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N167">
         <v>200</v>
       </c>
+      <c r="N167" t="s">
+        <v>46</v>
+      </c>
       <c r="O167" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>213</v>
+      </c>
+      <c r="P167">
+        <v>988</v>
       </c>
       <c r="Q167">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R167">
+        <v>4057</v>
       </c>
       <c r="S167">
         <v>736</v>
       </c>
       <c r="T167">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:20">
-      <c r="A168">
-[...2 lines deleted...]
-      <c r="B168" t="s">
+      <c r="A168" t="s">
         <v>20</v>
       </c>
+      <c r="B168">
+        <v>100</v>
+      </c>
       <c r="C168">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D168">
+        <v>0</v>
+      </c>
+      <c r="D168" t="b">
         <v>0</v>
       </c>
       <c r="E168">
         <v>164529</v>
       </c>
-      <c r="F168">
-[...5 lines deleted...]
-      <c r="H168" t="s">
+      <c r="F168" t="b">
+        <v>0</v>
+      </c>
+      <c r="G168" t="s">
         <v>42</v>
       </c>
-      <c r="I168" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H168">
+        <v>0</v>
+      </c>
+      <c r="I168">
+        <v>0</v>
+      </c>
+      <c r="J168" t="b">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>43</v>
       </c>
       <c r="L168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M168">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N168" t="s">
+        <v>45</v>
       </c>
       <c r="O168" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>214</v>
+      </c>
+      <c r="P168">
+        <v>100</v>
       </c>
       <c r="Q168">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R168">
+        <v>4058</v>
       </c>
       <c r="S168">
         <v>100</v>
       </c>
       <c r="T168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:20">
-      <c r="A169">
-[...2 lines deleted...]
-      <c r="B169" t="s">
+      <c r="A169" t="s">
         <v>22</v>
       </c>
+      <c r="B169">
+        <v>760</v>
+      </c>
       <c r="C169">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D169" t="b">
+        <v>1</v>
       </c>
       <c r="E169">
         <v>1278</v>
       </c>
-      <c r="F169">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F169" t="b">
+        <v>1</v>
+      </c>
+      <c r="G169" t="s">
+        <v>41</v>
+      </c>
+      <c r="H169">
+        <v>100</v>
+      </c>
+      <c r="I169">
+        <v>100</v>
+      </c>
+      <c r="J169" t="b">
+        <v>0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>43</v>
       </c>
       <c r="L169">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N169">
         <v>200</v>
       </c>
+      <c r="N169" t="s">
+        <v>46</v>
+      </c>
       <c r="O169" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>215</v>
+      </c>
+      <c r="P169">
+        <v>1080</v>
       </c>
       <c r="Q169">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R169">
+        <v>4059</v>
       </c>
       <c r="S169">
         <v>800</v>
       </c>
       <c r="T169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:20">
-      <c r="A170">
-[...2 lines deleted...]
-      <c r="B170" t="s">
+      <c r="A170" t="s">
         <v>20</v>
       </c>
+      <c r="B170">
+        <v>625</v>
+      </c>
       <c r="C170">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D170">
+        <v>0</v>
+      </c>
+      <c r="D170" t="b">
         <v>0</v>
       </c>
       <c r="E170">
         <v>2800</v>
       </c>
-      <c r="F170">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F170" t="b">
+        <v>0</v>
+      </c>
+      <c r="G170" t="s">
+        <v>41</v>
+      </c>
+      <c r="H170">
+        <v>0</v>
+      </c>
+      <c r="I170">
+        <v>0</v>
+      </c>
+      <c r="J170" t="b">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>43</v>
       </c>
       <c r="L170">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M170">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N170" t="s">
+        <v>45</v>
       </c>
       <c r="O170" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>216</v>
+      </c>
+      <c r="P170">
+        <v>1575</v>
       </c>
       <c r="Q170">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R170">
+        <v>4063</v>
       </c>
       <c r="S170">
         <v>1050</v>
       </c>
       <c r="T170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:20">
-      <c r="A171">
-[...2 lines deleted...]
-      <c r="B171" t="s">
+      <c r="A171" t="s">
         <v>22</v>
       </c>
+      <c r="B171">
+        <v>780</v>
+      </c>
       <c r="C171">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D171" t="b">
+        <v>1</v>
       </c>
       <c r="E171">
         <v>1049</v>
       </c>
-      <c r="F171">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F171" t="b">
+        <v>1</v>
+      </c>
+      <c r="G171" t="s">
+        <v>41</v>
+      </c>
+      <c r="H171">
+        <v>100</v>
+      </c>
+      <c r="I171">
+        <v>100</v>
+      </c>
+      <c r="J171" t="b">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>43</v>
       </c>
       <c r="L171">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M171">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N171">
         <v>200</v>
       </c>
+      <c r="N171" t="s">
+        <v>46</v>
+      </c>
       <c r="O171" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>217</v>
+      </c>
+      <c r="P171">
+        <v>1019</v>
       </c>
       <c r="Q171">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R171">
+        <v>4064</v>
       </c>
       <c r="S171">
         <v>810</v>
       </c>
       <c r="T171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:20">
-      <c r="A172">
-[...2 lines deleted...]
-      <c r="B172" t="s">
+      <c r="A172" t="s">
         <v>26</v>
       </c>
+      <c r="B172">
+        <v>730</v>
+      </c>
       <c r="C172">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D172" t="b">
+        <v>1</v>
       </c>
       <c r="E172">
         <v>1989</v>
       </c>
-      <c r="F172">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F172" t="b">
+        <v>1</v>
+      </c>
+      <c r="G172" t="s">
+        <v>41</v>
+      </c>
+      <c r="H172">
+        <v>100</v>
+      </c>
+      <c r="I172">
+        <v>100</v>
+      </c>
+      <c r="J172" t="b">
+        <v>0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>43</v>
       </c>
       <c r="L172">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M172">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N172">
         <v>200</v>
       </c>
+      <c r="N172" t="s">
+        <v>46</v>
+      </c>
       <c r="O172" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>218</v>
+      </c>
+      <c r="P172">
+        <v>1174</v>
       </c>
       <c r="Q172">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R172">
+        <v>4100</v>
       </c>
       <c r="S172">
         <v>843</v>
       </c>
       <c r="T172">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="173" spans="1:20">
-      <c r="A173">
-[...2 lines deleted...]
-      <c r="B173" t="s">
+      <c r="A173" t="s">
         <v>37</v>
       </c>
+      <c r="B173">
+        <v>500</v>
+      </c>
       <c r="C173">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D173" t="b">
+        <v>1</v>
       </c>
       <c r="E173">
         <v>1960</v>
       </c>
-      <c r="F173">
-[...11 lines deleted...]
-      <c r="J173">
+      <c r="F173" t="b">
+        <v>0</v>
+      </c>
+      <c r="G173" t="s">
+        <v>41</v>
+      </c>
+      <c r="H173">
         <v>50</v>
       </c>
-      <c r="K173" t="b">
-        <v>0</v>
+      <c r="I173">
+        <v>50</v>
+      </c>
+      <c r="J173" t="b">
+        <v>0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>43</v>
       </c>
       <c r="L173">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M173">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N173">
         <v>200</v>
       </c>
+      <c r="N173" t="s">
+        <v>47</v>
+      </c>
       <c r="O173" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>219</v>
+      </c>
+      <c r="P173">
+        <v>1620</v>
       </c>
       <c r="Q173">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>6</v>
+      </c>
+      <c r="R173">
+        <v>4108</v>
       </c>
       <c r="S173">
         <v>1060</v>
       </c>
       <c r="T173">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:20">
-      <c r="A174">
-[...2 lines deleted...]
-      <c r="B174" t="s">
+      <c r="A174" t="s">
         <v>22</v>
       </c>
+      <c r="B174">
+        <v>931</v>
+      </c>
       <c r="C174">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D174" t="b">
+        <v>1</v>
       </c>
       <c r="E174">
         <v>1290</v>
       </c>
-      <c r="F174">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F174" t="b">
+        <v>1</v>
+      </c>
+      <c r="G174" t="s">
+        <v>41</v>
+      </c>
+      <c r="H174">
+        <v>100</v>
+      </c>
+      <c r="I174">
+        <v>100</v>
+      </c>
+      <c r="J174" t="b">
+        <v>0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>43</v>
       </c>
       <c r="L174">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M174">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N174">
         <v>200</v>
       </c>
+      <c r="N174" t="s">
+        <v>46</v>
+      </c>
       <c r="O174" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>220</v>
+      </c>
+      <c r="P174">
+        <v>988</v>
       </c>
       <c r="Q174">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R174">
+        <v>4116</v>
       </c>
       <c r="S174">
         <v>731</v>
       </c>
       <c r="T174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:20">
-      <c r="A175">
-[...2 lines deleted...]
-      <c r="B175" t="s">
+      <c r="A175" t="s">
         <v>22</v>
       </c>
+      <c r="B175">
+        <v>720</v>
+      </c>
       <c r="C175">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D175" t="b">
+        <v>1</v>
       </c>
       <c r="E175">
         <v>971</v>
       </c>
-      <c r="F175">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F175" t="b">
+        <v>1</v>
+      </c>
+      <c r="G175" t="s">
+        <v>41</v>
+      </c>
+      <c r="H175">
+        <v>100</v>
+      </c>
+      <c r="I175">
+        <v>100</v>
+      </c>
+      <c r="J175" t="b">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>43</v>
       </c>
       <c r="L175">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M175">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N175">
         <v>200</v>
       </c>
+      <c r="N175" t="s">
+        <v>46</v>
+      </c>
       <c r="O175" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>221</v>
+      </c>
+      <c r="P175">
+        <v>819</v>
       </c>
       <c r="Q175">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>4</v>
+      </c>
+      <c r="R175">
+        <v>4122</v>
       </c>
       <c r="S175">
         <v>719</v>
       </c>
       <c r="T175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:20">
-      <c r="A176">
-[...2 lines deleted...]
-      <c r="B176" t="s">
+      <c r="A176" t="s">
         <v>26</v>
       </c>
+      <c r="B176">
+        <v>687</v>
+      </c>
       <c r="C176">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>25</v>
+      </c>
+      <c r="D176" t="b">
+        <v>1</v>
       </c>
       <c r="E176">
         <v>2120</v>
       </c>
-      <c r="F176">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F176" t="b">
+        <v>1</v>
+      </c>
+      <c r="G176" t="s">
+        <v>41</v>
+      </c>
+      <c r="H176">
+        <v>100</v>
+      </c>
+      <c r="I176">
+        <v>100</v>
+      </c>
+      <c r="J176" t="b">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>43</v>
       </c>
       <c r="L176">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="M176">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N176">
         <v>200</v>
       </c>
+      <c r="N176" t="s">
+        <v>46</v>
+      </c>
       <c r="O176" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>222</v>
+      </c>
+      <c r="P176">
+        <v>1550</v>
       </c>
       <c r="Q176">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>6</v>
+      </c>
+      <c r="R176">
+        <v>4130</v>
       </c>
       <c r="S176">
         <v>1050</v>
       </c>
       <c r="T176">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="177" spans="1:20">
-      <c r="A177">
-[...2 lines deleted...]
-      <c r="B177" t="s">
+      <c r="A177" t="s">
         <v>20</v>
       </c>
+      <c r="B177">
+        <v>775</v>
+      </c>
       <c r="C177">
-        <v>775</v>
-[...1 lines deleted...]
-      <c r="D177">
+        <v>0</v>
+      </c>
+      <c r="D177" t="b">
         <v>0</v>
       </c>
       <c r="E177">
         <v>2988</v>
       </c>
-      <c r="F177">
-[...5 lines deleted...]
-      <c r="H177" t="s">
+      <c r="F177" t="b">
+        <v>0</v>
+      </c>
+      <c r="G177" t="s">
         <v>42</v>
       </c>
-      <c r="I177" t="b">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H177">
+        <v>0</v>
+      </c>
+      <c r="I177">
+        <v>0</v>
+      </c>
+      <c r="J177" t="b">
+        <v>0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>43</v>
       </c>
       <c r="L177">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M177">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N177" t="s">
+        <v>45</v>
       </c>
       <c r="O177" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>223</v>
+      </c>
+      <c r="P177">
+        <v>1556</v>
       </c>
       <c r="Q177">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R177">
+        <v>4142</v>
       </c>
       <c r="S177">
         <v>484</v>
       </c>
       <c r="T177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:20">
-      <c r="A178">
-[...2 lines deleted...]
-      <c r="B178" t="s">
+      <c r="A178" t="s">
         <v>20</v>
       </c>
+      <c r="B178">
+        <v>490</v>
+      </c>
       <c r="C178">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D178">
+        <v>0</v>
+      </c>
+      <c r="D178" t="b">
         <v>0</v>
       </c>
       <c r="E178">
         <v>982</v>
       </c>
-      <c r="F178">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F178" t="b">
+        <v>0</v>
+      </c>
+      <c r="G178" t="s">
+        <v>41</v>
+      </c>
+      <c r="H178">
+        <v>0</v>
+      </c>
+      <c r="I178">
+        <v>0</v>
+      </c>
+      <c r="J178" t="b">
+        <v>0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>43</v>
       </c>
       <c r="L178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M178">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N178" t="s">
+        <v>45</v>
       </c>
       <c r="O178" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>224</v>
+      </c>
+      <c r="P178">
+        <v>1075</v>
       </c>
       <c r="Q178">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R178">
+        <v>4145</v>
       </c>
       <c r="S178">
         <v>800</v>
       </c>
       <c r="T178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:20">
-      <c r="A179">
-[...2 lines deleted...]
-      <c r="B179" t="s">
+      <c r="A179" t="s">
         <v>20</v>
       </c>
+      <c r="B179">
+        <v>490</v>
+      </c>
       <c r="C179">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D179">
+        <v>0</v>
+      </c>
+      <c r="D179" t="b">
         <v>0</v>
       </c>
       <c r="E179">
         <v>2260</v>
       </c>
-      <c r="F179">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F179" t="b">
+        <v>0</v>
+      </c>
+      <c r="G179" t="s">
+        <v>41</v>
+      </c>
+      <c r="H179">
+        <v>0</v>
+      </c>
+      <c r="I179">
+        <v>0</v>
+      </c>
+      <c r="J179" t="b">
+        <v>0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>43</v>
       </c>
       <c r="L179">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M179">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N179" t="s">
+        <v>45</v>
       </c>
       <c r="O179" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>225</v>
+      </c>
+      <c r="P179">
+        <v>1612</v>
       </c>
       <c r="Q179">
-        <v>1612</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R179">
+        <v>4146</v>
       </c>
       <c r="S179">
         <v>1075</v>
       </c>
       <c r="T179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:20">
-      <c r="A180">
-[...2 lines deleted...]
-      <c r="B180" t="s">
+      <c r="A180" t="s">
         <v>20</v>
       </c>
+      <c r="B180">
+        <v>430</v>
+      </c>
       <c r="C180">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="D180">
+        <v>0</v>
+      </c>
+      <c r="D180" t="b">
         <v>0</v>
       </c>
       <c r="E180">
         <v>1263</v>
       </c>
-      <c r="F180">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F180" t="b">
+        <v>0</v>
+      </c>
+      <c r="G180" t="s">
+        <v>41</v>
+      </c>
+      <c r="H180">
+        <v>0</v>
+      </c>
+      <c r="I180">
+        <v>0</v>
+      </c>
+      <c r="J180" t="b">
+        <v>0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>43</v>
       </c>
       <c r="L180">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M180">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N180" t="s">
+        <v>45</v>
       </c>
       <c r="O180" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>226</v>
+      </c>
+      <c r="P180">
+        <v>1450</v>
       </c>
       <c r="Q180">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R180">
+        <v>4147</v>
       </c>
       <c r="S180">
         <v>950</v>
       </c>
       <c r="T180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:20">
-      <c r="A181">
-[...2 lines deleted...]
-      <c r="B181" t="s">
+      <c r="A181" t="s">
         <v>33</v>
       </c>
+      <c r="B181">
+        <v>490</v>
+      </c>
       <c r="C181">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>25</v>
+      </c>
+      <c r="D181" t="b">
+        <v>1</v>
       </c>
       <c r="E181">
         <v>982</v>
       </c>
-      <c r="F181">
-[...11 lines deleted...]
-      <c r="J181">
+      <c r="F181" t="b">
+        <v>0</v>
+      </c>
+      <c r="G181" t="s">
+        <v>41</v>
+      </c>
+      <c r="H181">
         <v>50</v>
       </c>
-      <c r="K181" t="b">
-        <v>0</v>
+      <c r="I181">
+        <v>50</v>
+      </c>
+      <c r="J181" t="b">
+        <v>0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>43</v>
       </c>
       <c r="L181">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="M181">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N181">
         <v>200</v>
       </c>
+      <c r="N181" t="s">
+        <v>47</v>
+      </c>
       <c r="O181" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>227</v>
+      </c>
+      <c r="P181">
+        <v>1075</v>
       </c>
       <c r="Q181">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>4</v>
+      </c>
+      <c r="R181">
+        <v>4148</v>
       </c>
       <c r="S181">
         <v>800</v>
       </c>
       <c r="T181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:20">
-      <c r="A182">
-[...2 lines deleted...]
-      <c r="B182" t="s">
+      <c r="A182" t="s">
         <v>20</v>
       </c>
+      <c r="B182">
+        <v>490</v>
+      </c>
       <c r="C182">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D182">
+        <v>0</v>
+      </c>
+      <c r="D182" t="b">
         <v>0</v>
       </c>
       <c r="E182">
         <v>2030</v>
       </c>
-      <c r="F182">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F182" t="b">
+        <v>0</v>
+      </c>
+      <c r="G182" t="s">
+        <v>41</v>
+      </c>
+      <c r="H182">
+        <v>0</v>
+      </c>
+      <c r="I182">
+        <v>0</v>
+      </c>
+      <c r="J182" t="b">
+        <v>0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>43</v>
       </c>
       <c r="L182">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M182">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N182" t="s">
+        <v>45</v>
       </c>
       <c r="O182" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>228</v>
+      </c>
+      <c r="P182">
+        <v>1588</v>
       </c>
       <c r="Q182">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R182">
+        <v>4150</v>
       </c>
       <c r="S182">
         <v>1075</v>
       </c>
       <c r="T182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:20">
-      <c r="A183">
-[...2 lines deleted...]
-      <c r="B183" t="s">
+      <c r="A183" t="s">
         <v>20</v>
       </c>
+      <c r="B183">
+        <v>625</v>
+      </c>
       <c r="C183">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D183">
+        <v>0</v>
+      </c>
+      <c r="D183" t="b">
         <v>0</v>
       </c>
       <c r="E183">
         <v>2100</v>
       </c>
-      <c r="F183">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F183" t="b">
+        <v>0</v>
+      </c>
+      <c r="G183" t="s">
+        <v>41</v>
+      </c>
+      <c r="H183">
+        <v>0</v>
+      </c>
+      <c r="I183">
+        <v>0</v>
+      </c>
+      <c r="J183" t="b">
+        <v>0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>43</v>
       </c>
       <c r="L183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M183">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N183" t="s">
+        <v>45</v>
       </c>
       <c r="O183" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>229</v>
+      </c>
+      <c r="P183">
+        <v>1400</v>
       </c>
       <c r="Q183">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R183">
+        <v>4181</v>
       </c>
       <c r="S183">
         <v>931</v>
       </c>
       <c r="T183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:20">
-      <c r="A184">
-[...2 lines deleted...]
-      <c r="B184" t="s">
+      <c r="A184" t="s">
         <v>20</v>
       </c>
+      <c r="B184">
+        <v>460</v>
+      </c>
       <c r="C184">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D184">
+        <v>0</v>
+      </c>
+      <c r="D184" t="b">
         <v>0</v>
       </c>
       <c r="E184">
         <v>1488</v>
       </c>
-      <c r="F184">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="F184" t="b">
+        <v>0</v>
+      </c>
+      <c r="G184" t="s">
+        <v>41</v>
+      </c>
+      <c r="H184">
+        <v>0</v>
+      </c>
+      <c r="I184">
+        <v>0</v>
+      </c>
+      <c r="J184" t="b">
+        <v>0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>43</v>
       </c>
       <c r="L184">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M184">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="N184" t="s">
+        <v>45</v>
       </c>
       <c r="O184" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>230</v>
+      </c>
+      <c r="P184">
+        <v>1425</v>
       </c>
       <c r="Q184">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0</v>
+      </c>
+      <c r="R184">
+        <v>4191</v>
       </c>
       <c r="S184">
         <v>950</v>
       </c>
       <c r="T184">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>