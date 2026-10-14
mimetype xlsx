--- v1 (2026-08-14)
+++ v2 (2026-10-14)
@@ -10,112 +10,112 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Package Type Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="935" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1465" uniqueCount="318">
+  <si>
+    <t>package_id</t>
+  </si>
   <si>
     <t>packaging_type</t>
   </si>
   <si>
     <t>unit_height</t>
   </si>
   <si>
+    <t>number_items_along_width</t>
+  </si>
+  <si>
+    <t>unit_weight</t>
+  </si>
+  <si>
     <t>packaging_shell_or_tray_thickness</t>
   </si>
   <si>
     <t>tray</t>
   </si>
   <si>
-    <t>unit_weight</t>
+    <t>width_group</t>
   </si>
   <si>
     <t>shrink</t>
   </si>
   <si>
-    <t>width_group</t>
-[...1 lines deleted...]
-  <si>
     <t>packaging_wedge_vertical</t>
   </si>
   <si>
+    <t>preferred_at_bottom</t>
+  </si>
+  <si>
     <t>packaging_wedge_horizontal</t>
   </si>
   <si>
-    <t>preferred_at_bottom</t>
+    <t>units_per_case</t>
+  </si>
+  <si>
+    <t>packaging_shell_or_tray_height</t>
   </si>
   <si>
     <t>packaging_shell_or_tray_color</t>
   </si>
   <si>
-    <t>units_per_case</t>
-[...2 lines deleted...]
-    <t>packaging_shell_or_tray_height</t>
+    <t>package_name</t>
+  </si>
+  <si>
+    <t>unit_length</t>
   </si>
   <si>
     <t>container_type</t>
   </si>
   <si>
-    <t>package_name</t>
-[...2 lines deleted...]
-    <t>unit_length</t>
+    <t>unit_width</t>
   </si>
   <si>
     <t>number_items_along_length</t>
   </si>
   <si>
-    <t>package_id</t>
-[...7 lines deleted...]
-  <si>
     <t>Standard</t>
   </si>
   <si>
     <t>BottleTray-4x3</t>
   </si>
   <si>
     <t>BottleShrinkTray-4x3</t>
   </si>
   <si>
     <t>BottleShrinkTray-5x3</t>
   </si>
   <si>
     <t>BottleTray-4x2</t>
   </si>
   <si>
     <t>BottleTray-6x4</t>
   </si>
   <si>
     <t>BottleShrinkTray-6x4</t>
   </si>
   <si>
     <t>BottleShrink-6x4</t>
   </si>
   <si>
     <t>BottleTray-5x3</t>
@@ -147,606 +147,867 @@
   <si>
     <t>CanTray-6x4</t>
   </si>
   <si>
     <t>BottleShrink-6x3</t>
   </si>
   <si>
     <t>BottleShrink-4x3</t>
   </si>
   <si>
     <t>BottleShrink-4x2</t>
   </si>
   <si>
     <t>w</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>12OZ CUP 2000 DP</t>
+  </si>
+  <si>
+    <t>24OZ CUP 1000 DPM</t>
+  </si>
+  <si>
+    <t>44OZ CUP 480 DPM</t>
+  </si>
+  <si>
+    <t>32OZ CUP 480 DPM</t>
+  </si>
+  <si>
+    <t>16OZ FM 1000C</t>
+  </si>
+  <si>
+    <t>20OZ FM 500C</t>
+  </si>
+  <si>
+    <t>44OZ LID 960 SL</t>
+  </si>
+  <si>
+    <t>32OZ FM 500C</t>
+  </si>
+  <si>
+    <t>44OZ FM 300C</t>
+  </si>
+  <si>
+    <t>32OZ LID 960 SL</t>
+  </si>
+  <si>
+    <t>10.25 PLA GIANT</t>
+  </si>
+  <si>
+    <t>C22OZ DP 1200C</t>
+  </si>
+  <si>
+    <t>C 16OZ 1200C</t>
+  </si>
+  <si>
+    <t>L 12/16/21/24OZ</t>
+  </si>
+  <si>
+    <t>CUP 24OZ SC 600</t>
+  </si>
+  <si>
+    <t>CUP 16OZ SC 1000</t>
+  </si>
+  <si>
+    <t>L16/24 SBCH 1000</t>
+  </si>
+  <si>
+    <t>20LB FULL TANK</t>
+  </si>
+  <si>
+    <t>50LB FULL TANK</t>
+  </si>
+  <si>
+    <t>32/44 FM 1000C32S</t>
+  </si>
+  <si>
+    <t>10OZ NR 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>32OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 1/8 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>5 GAL BIB</t>
+  </si>
+  <si>
+    <t>12OZ CN 15/2 BONUS (15PACK)</t>
+  </si>
+  <si>
+    <t>2 GAL BIB</t>
+  </si>
+  <si>
+    <t>16OZ CN 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>1.5 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>3 GAL BIB</t>
+  </si>
+  <si>
+    <t>1 GAL BIB</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>10OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 CUBE (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 36/1 CUBE (36PACK)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>24OZ PL PK 6/4 SHELL (6PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>11OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 W/SPTCAP (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 15/1 (15PACK)</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>1.25 LITER PL 1/12 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S (6PK SHELL)</t>
+  </si>
+  <si>
+    <t>13.7OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>6.5OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM (12PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>500ML PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>6.5OZ CN PK 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>1 GAL BIB (3PACK)</t>
+  </si>
+  <si>
+    <t>15.2OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 32/1 (32 PACK)</t>
+  </si>
+  <si>
+    <t>14OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>11OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 (8PACK) FM</t>
+  </si>
+  <si>
+    <t>20OZ PL PK 1/24 SW</t>
+  </si>
+  <si>
+    <t>1 LITER PL 1/15 SHRINK WRAP (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 24/1 CLUB (24PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL PK 8/3 (8PACK)</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 1/12 (LOOSE) BX</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM (18PACK)</t>
+  </si>
+  <si>
+    <t>17OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 8/3 SHELL (8PACK)</t>
+  </si>
+  <si>
+    <t>15OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ AL BTL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>PRP 20OZ PL 1/24 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>PRP 20OZ WM PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>10OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>16OZ CN 10/2 (PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ CARTON 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>15.2OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>89OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>8OZ CRTN 6/4 (PACK)</t>
+  </si>
+  <si>
+    <t>9.6OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>10.1OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>4.56OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 6/2 (6 PACK)</t>
+  </si>
+  <si>
+    <t>18.5OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 18/1 (18PACK)</t>
+  </si>
+  <si>
+    <t>10OZ PL 4/2 (PACK)</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>8.4OZ CN 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>46OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2.8OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 4/2 (4PACK) RSW</t>
+  </si>
+  <si>
+    <t>1.25 LITER PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>375ML NR 4/6 (PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 4/6 (4PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 8/3 (8PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>700ML PL 1/12 (12 LOOSE)</t>
+  </si>
+  <si>
+    <t>3OZ POD 32/1 (32PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 10/3 (10 PACK)</t>
+  </si>
+  <si>
+    <t>12PK 40 CASE PALLET</t>
+  </si>
+  <si>
+    <t>52OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>15.2OZ NR 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>2.7 OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 6/2 (6PACK)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 18/1 (18PACK)</t>
+  </si>
+  <si>
+    <t>200ML CN 4/6 (PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK PPBD 30/1 (30 PACK)</t>
+  </si>
+  <si>
+    <t>750ML AL BTL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLEEK (LOOSE)</t>
+  </si>
+  <si>
+    <t>11OZ CN 12/1 SLEEK (PACK)</t>
+  </si>
+  <si>
+    <t>11OZ CN 4/6 SLEEK (4PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLEEK (12PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/3 SLEEK (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLEEK (6PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 SLEEK (8PACK)</t>
+  </si>
+  <si>
+    <t>32OZ PL 1/12 TROPICANA</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 LIPTON</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 GAT</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/12 FAST TWITCH</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 TWST</t>
+  </si>
+  <si>
+    <t>13.65OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>13.65OZ CN 4/6 (4 PACK)</t>
+  </si>
+  <si>
+    <t>16OZ AL BTL 1/24 AQUA WTR</t>
+  </si>
+  <si>
+    <t>16OZ CN 4/6 ROCKSTAR</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/2 SC PEP CORE</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 SC PEP CORE</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 LIFEWTR</t>
+  </si>
+  <si>
+    <t>11OZ CN 1/12 SLEEK (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 4/6 SLEEK (4PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLEEK (LOOSE) CELSIUS</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 SLEEK (12PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 (LOOSE) CELSIUS</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLEEK (PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>16.9OZ NR 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ NR 1/24 (LOOSE) SC PEP CORE</t>
+  </si>
+  <si>
+    <t>6.5OZ CN 8/3 (8PACK) FM</t>
+  </si>
+  <si>
+    <t>3 GAL BIB PURE CRAFT</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 (12PACK) LPPL</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6 PACK) PPBD</t>
+  </si>
+  <si>
+    <t>28OZ PL 50 CASE PALLET</t>
+  </si>
+  <si>
+    <t>20OZ PL 4/6 (4PACK) GAT</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/12 (LOOSE) BUBLY</t>
+  </si>
+  <si>
+    <t>12OZ 12PK 70 CASE PALLET</t>
+  </si>
+  <si>
+    <t>14OZ PL 1/12 (LOOSE) MM</t>
+  </si>
+  <si>
+    <t>16OZ CN 12/2 (12PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>11.16OZ PL 1/12 (LOOSE) EVLV</t>
+  </si>
+  <si>
+    <t>11OZ PL 24/1 (24 PACK)</t>
+  </si>
+  <si>
+    <t>11.6OZ CN 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 12/1 RSW (12PACK)</t>
+  </si>
+  <si>
+    <t>11OZ PL 1/12 (LOOSE) TBG</t>
+  </si>
+  <si>
+    <t>12OZ PL PK 8/3 (8PACK) PROPEL</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM (18PACK) VARIETY</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 (12PACK) PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 4/6 (4PACK) PPBD PREM</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 (6 PACK) PPBD PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 (LOOSE) PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 8/3 (8PACK) FM PREM</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 SLEEK (12PACK)</t>
+  </si>
+  <si>
+    <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
+  </si>
+  <si>
+    <t>Dummy Package Type</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 (6PACK)</t>
+  </si>
+  <si>
+    <t>16OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/1 WRAP (18PACK)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>6.5OZ CN 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>1.2 GAL BIB</t>
+  </si>
+  <si>
+    <t>24OZ PL PK 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>11.6OZ CN PK 24/1(24PACK)</t>
+  </si>
+  <si>
+    <t>13.7OZ NR 12/1 (12 PACK)</t>
+  </si>
+  <si>
+    <t>24OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 24/1 CLUB (24PACK)</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ CN 12/1 (12 PACK)</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 4/6 (4PACK) BX</t>
+  </si>
+  <si>
+    <t>6PK 40 CASE PALLET</t>
+  </si>
+  <si>
+    <t>20OZ PL PK 20/1 (20PACK)</t>
+  </si>
+  <si>
+    <t>8.4OZ CN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL PK 12/2 (12PACK)HC</t>
+  </si>
+  <si>
+    <t>12OZ LONGNECK NR 24/1 (24PACK)</t>
+  </si>
+  <si>
+    <t>33.8OZ CARTON 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 CUBE CLUB (24PACK)</t>
+  </si>
+  <si>
+    <t>10OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 24/1 (24 PACK)</t>
+  </si>
+  <si>
+    <t>59OZ CRTN 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>14OZ CRTN 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>15OZ CN 12/1 (PACK)</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>28OZ PL 15/1 (PACK)</t>
+  </si>
+  <si>
+    <t>12OZ PL 6/2 (6PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 54 CSE PLT</t>
+  </si>
+  <si>
+    <t>12OZ CN 28/1 (28PACK)</t>
+  </si>
+  <si>
+    <t>11OZ NR 12/1 (PACK)</t>
+  </si>
+  <si>
+    <t>11.16OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>40OZ PL 8/1 (PACK)</t>
+  </si>
+  <si>
+    <t>9.5OZ NR 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>3OZ POUCH 32/1 (32PACK)</t>
+  </si>
+  <si>
+    <t>700ML PL 1/2 SHELL (LOOSE)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 15/2 (15 PACK)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 12/1 CLUB (12PACK)</t>
+  </si>
+  <si>
+    <t>15.2OZ NR 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>48OZ PL 1/8 (LOOSE)</t>
+  </si>
+  <si>
+    <t>42OZ PL 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 30/1 (30 PACK)</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK 30/1 (30 PK) RSW</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 15/1 (15PACK)</t>
+  </si>
+  <si>
+    <t>1 LITER PL 6/2 (6PACK)</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 (LOOSE)RESEAL CAN</t>
+  </si>
+  <si>
+    <t>40OZ NR 1/6 (LOOSE)</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/24 SLEEK (LOOSE)</t>
+  </si>
+  <si>
+    <t>2OZ PL 1/18 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16OZ WM AL BTL 1/24 (LOOSE)</t>
+  </si>
+  <si>
+    <t>15OZ CN 12/1 (12 PACK) RSW</t>
+  </si>
+  <si>
+    <t>8.45OZ NR 1/24</t>
+  </si>
+  <si>
+    <t>1 GAL JUG 1/4 GAT</t>
+  </si>
+  <si>
+    <t>11OZ NR 1/12 STRBK CB</t>
+  </si>
+  <si>
+    <t>59OZ CRTN 1/8 TROP</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24 PRPL</t>
+  </si>
+  <si>
+    <t>3 GAL FRESH</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 (24 PACK) PPBD</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/2 SLEEK (6PACK)</t>
+  </si>
+  <si>
+    <t>16OZ CN 12/1 (PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>7.5OZ CN PK PPBD 30/1 (30PACK) CLUB</t>
+  </si>
+  <si>
+    <t>20OZ 8PK 54 CASE  PALLET</t>
+  </si>
+  <si>
+    <t>23.7OZ PL 1/12 (LOOSE)</t>
+  </si>
+  <si>
+    <t>8OZ PL 12/1 (12PACK)</t>
+  </si>
+  <si>
+    <t>12OZ PL 6PK 70 CASE PALLET</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/1 (18 PACK SLAB)</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 SLEEK (24PACK) CELSIUS</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 12PK 88 CASE PALLET</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 FM PREM</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 1/24 (LOOSE) PREM</t>
+  </si>
+  <si>
+    <t>16.9OZ PL 6PK 60 CASE PALLET</t>
+  </si>
+  <si>
+    <t>12OZ CN 12PK/156CS PALLET</t>
+  </si>
+  <si>
+    <t>11OZ TETPR 15/1 (15PACK)</t>
+  </si>
+  <si>
+    <t>20OZ PL 6 PK 54 CSE PLT</t>
+  </si>
+  <si>
+    <t>20OZ PL HP 1PK 540CS</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 388</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 4200</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 4204</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 4229</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 4249</t>
+  </si>
+  <si>
+    <t>Dummy Package Type 4273</t>
+  </si>
+  <si>
     <t>Box</t>
   </si>
   <si>
     <t>Bottle</t>
   </si>
   <si>
     <t>Can</t>
-  </si>
-[...547 lines deleted...]
-    <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1038,51 +1299,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T184"/>
+  <dimension ref="A1:T290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1107,11392 +1368,17964 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" t="s">
+      <c r="A2">
+        <v>-1500000434</v>
+      </c>
+      <c r="B2" t="s">
         <v>20</v>
       </c>
-      <c r="B2">
+      <c r="C2">
+        <v>2570</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+      <c r="E2">
+        <v>3360</v>
+      </c>
+      <c r="F2">
+        <v>0</v>
+      </c>
+      <c r="G2" t="b">
+        <v>0</v>
+      </c>
+      <c r="H2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I2" t="b">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="b">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>1</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>43</v>
+      </c>
+      <c r="P2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2">
+        <v>1790</v>
+      </c>
+      <c r="R2" t="s">
+        <v>315</v>
+      </c>
+      <c r="S2">
+        <v>1460</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3">
+        <v>-1500000429</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3">
+        <v>2340</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>3790</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3" t="b">
+        <v>0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" t="b">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="b">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>1</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3">
+        <v>1800</v>
+      </c>
+      <c r="R3" t="s">
+        <v>315</v>
+      </c>
+      <c r="S3">
+        <v>1770</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4">
+        <v>-1500000423</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4">
+        <v>2320</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>3020</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="G4" t="b">
+        <v>0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" t="b">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4" t="b">
+        <v>0</v>
+      </c>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4">
+        <v>1</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4">
+        <v>2340</v>
+      </c>
+      <c r="R4" t="s">
+        <v>315</v>
+      </c>
+      <c r="S4">
+        <v>1420</v>
+      </c>
+      <c r="T4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5">
+        <v>-1500000411</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5">
+        <v>2340</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>2460</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5" t="b">
+        <v>0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="b">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5" t="b">
+        <v>0</v>
+      </c>
+      <c r="L5">
+        <v>0</v>
+      </c>
+      <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="N5">
+        <v>0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q5">
+        <v>1700</v>
+      </c>
+      <c r="R5" t="s">
+        <v>315</v>
+      </c>
+      <c r="S5">
+        <v>1270</v>
+      </c>
+      <c r="T5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6">
+        <v>-1500000399</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6">
+        <v>100</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>1000</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6" t="b">
+        <v>0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="b">
+        <v>0</v>
+      </c>
+      <c r="J6">
+        <v>0</v>
+      </c>
+      <c r="K6" t="b">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>0</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6">
+        <v>0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q6">
+        <v>100</v>
+      </c>
+      <c r="R6" t="s">
+        <v>315</v>
+      </c>
+      <c r="S6">
+        <v>100</v>
+      </c>
+      <c r="T6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7">
+        <v>-1500000394</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7">
+        <v>100</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>1000</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7" t="b">
+        <v>0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" t="b">
+        <v>0</v>
+      </c>
+      <c r="J7">
+        <v>0</v>
+      </c>
+      <c r="K7" t="b">
+        <v>0</v>
+      </c>
+      <c r="L7">
+        <v>0</v>
+      </c>
+      <c r="M7">
+        <v>1</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+      <c r="O7" t="s">
+        <v>43</v>
+      </c>
+      <c r="P7" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q7">
+        <v>100</v>
+      </c>
+      <c r="R7" t="s">
+        <v>315</v>
+      </c>
+      <c r="S7">
+        <v>100</v>
+      </c>
+      <c r="T7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8">
+        <v>-1500000392</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8">
+        <v>1600</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>810</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8" t="b">
+        <v>0</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" t="b">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0</v>
+      </c>
+      <c r="K8" t="b">
+        <v>0</v>
+      </c>
+      <c r="L8">
+        <v>0</v>
+      </c>
+      <c r="M8">
+        <v>1</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+      <c r="O8" t="s">
+        <v>43</v>
+      </c>
+      <c r="P8" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q8">
+        <v>1860</v>
+      </c>
+      <c r="R8" t="s">
+        <v>315</v>
+      </c>
+      <c r="S8">
         <v>1400</v>
       </c>
-      <c r="C2">
-[...38 lines deleted...]
-      <c r="P2">
+      <c r="T8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9">
+        <v>-1500000389</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>3050</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>1300</v>
+      </c>
+      <c r="F9">
+        <v>0</v>
+      </c>
+      <c r="G9" t="b">
+        <v>0</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="b">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0</v>
+      </c>
+      <c r="K9" t="b">
+        <v>0</v>
+      </c>
+      <c r="L9">
+        <v>0</v>
+      </c>
+      <c r="M9">
+        <v>1</v>
+      </c>
+      <c r="N9">
+        <v>0</v>
+      </c>
+      <c r="O9" t="s">
+        <v>43</v>
+      </c>
+      <c r="P9" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q9">
+        <v>2545</v>
+      </c>
+      <c r="R9" t="s">
+        <v>315</v>
+      </c>
+      <c r="S9">
+        <v>1690</v>
+      </c>
+      <c r="T9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10">
+        <v>-1500000378</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10">
+        <v>3080</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>1060</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10" t="b">
+        <v>0</v>
+      </c>
+      <c r="H10" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" t="b">
+        <v>0</v>
+      </c>
+      <c r="J10">
+        <v>0</v>
+      </c>
+      <c r="K10" t="b">
+        <v>0</v>
+      </c>
+      <c r="L10">
+        <v>0</v>
+      </c>
+      <c r="M10">
+        <v>1</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q10">
+        <v>2530</v>
+      </c>
+      <c r="R10" t="s">
+        <v>315</v>
+      </c>
+      <c r="S10">
+        <v>1710</v>
+      </c>
+      <c r="T10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11">
+        <v>-1500000362</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>1630</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>2000</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11" t="b">
+        <v>0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="b">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0</v>
+      </c>
+      <c r="K11" t="b">
+        <v>0</v>
+      </c>
+      <c r="L11">
+        <v>0</v>
+      </c>
+      <c r="M11">
+        <v>1</v>
+      </c>
+      <c r="N11">
+        <v>0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q11">
+        <v>1730</v>
+      </c>
+      <c r="R11" t="s">
+        <v>315</v>
+      </c>
+      <c r="S11">
+        <v>1300</v>
+      </c>
+      <c r="T11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12">
+        <v>-1500000299</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12">
+        <v>2250</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>1255</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12" t="b">
+        <v>0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" t="b">
+        <v>0</v>
+      </c>
+      <c r="J12">
+        <v>0</v>
+      </c>
+      <c r="K12" t="b">
+        <v>0</v>
+      </c>
+      <c r="L12">
+        <v>0</v>
+      </c>
+      <c r="M12">
+        <v>1</v>
+      </c>
+      <c r="N12">
+        <v>0</v>
+      </c>
+      <c r="O12" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q12">
+        <v>1750</v>
+      </c>
+      <c r="R12" t="s">
+        <v>315</v>
+      </c>
+      <c r="S12">
+        <v>1250</v>
+      </c>
+      <c r="T12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13">
+        <v>-1500000188</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13">
+        <v>2450</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>3410</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13" t="b">
+        <v>0</v>
+      </c>
+      <c r="H13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" t="b">
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>0</v>
+      </c>
+      <c r="K13" t="b">
+        <v>0</v>
+      </c>
+      <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13">
+        <v>1</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+      <c r="O13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q13">
+        <v>2120</v>
+      </c>
+      <c r="R13" t="s">
+        <v>315</v>
+      </c>
+      <c r="S13">
+        <v>1430</v>
+      </c>
+      <c r="T13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14">
+        <v>-1500000187</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14">
+        <v>1780</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>3030</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14" t="b">
+        <v>0</v>
+      </c>
+      <c r="H14" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" t="b">
+        <v>0</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14" t="b">
+        <v>0</v>
+      </c>
+      <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14">
+        <v>1</v>
+      </c>
+      <c r="N14">
+        <v>0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q14">
+        <v>2120</v>
+      </c>
+      <c r="R14" t="s">
+        <v>315</v>
+      </c>
+      <c r="S14">
+        <v>1450</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15">
+        <v>-1500000186</v>
+      </c>
+      <c r="B15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15">
+        <v>1840</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>1200</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15" t="b">
+        <v>0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" t="b">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15" t="b">
+        <v>0</v>
+      </c>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15">
+        <v>1</v>
+      </c>
+      <c r="N15">
+        <v>0</v>
+      </c>
+      <c r="O15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P15" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q15">
         <v>2200</v>
       </c>
-      <c r="Q2">
-[...13 lines deleted...]
-      <c r="A3" t="s">
+      <c r="R15" t="s">
+        <v>315</v>
+      </c>
+      <c r="S15">
+        <v>1500</v>
+      </c>
+      <c r="T15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16">
+        <v>-1500000108</v>
+      </c>
+      <c r="B16" t="s">
         <v>20</v>
       </c>
-      <c r="B3">
-[...58 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C16">
+        <v>2300</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>3360</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16" t="b">
+        <v>0</v>
+      </c>
+      <c r="H16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" t="b">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16" t="b">
+        <v>0</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16">
+        <v>1</v>
+      </c>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q16">
+        <v>2000</v>
+      </c>
+      <c r="R16" t="s">
+        <v>315</v>
+      </c>
+      <c r="S16">
+        <v>1600</v>
+      </c>
+      <c r="T16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17">
+        <v>-1500000107</v>
+      </c>
+      <c r="B17" t="s">
         <v>20</v>
       </c>
-      <c r="B4">
-[...58 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C17">
+        <v>2270</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>2700</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17" t="b">
+        <v>0</v>
+      </c>
+      <c r="H17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" t="b">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17" t="b">
+        <v>0</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17">
+        <v>1</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q17">
+        <v>1960</v>
+      </c>
+      <c r="R17" t="s">
+        <v>315</v>
+      </c>
+      <c r="S17">
+        <v>1610</v>
+      </c>
+      <c r="T17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18">
+        <v>-1500000106</v>
+      </c>
+      <c r="B18" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
-[...58 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C18">
+        <v>775</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>1018</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18" t="b">
+        <v>0</v>
+      </c>
+      <c r="H18" t="s">
+        <v>41</v>
+      </c>
+      <c r="I18" t="b">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18" t="b">
+        <v>0</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18">
+        <v>1</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q18">
+        <v>2100</v>
+      </c>
+      <c r="R18" t="s">
+        <v>315</v>
+      </c>
+      <c r="S18">
+        <v>1175</v>
+      </c>
+      <c r="T18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19">
+        <v>-300011237</v>
+      </c>
+      <c r="B19" t="s">
         <v>20</v>
       </c>
-      <c r="B6">
-[...58 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C19">
+        <v>2750</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>4700</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19" t="b">
+        <v>0</v>
+      </c>
+      <c r="H19" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" t="b">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19" t="b">
+        <v>0</v>
+      </c>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19">
+        <v>1</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19" t="s">
+        <v>43</v>
+      </c>
+      <c r="P19" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q19">
+        <v>850</v>
+      </c>
+      <c r="R19" t="s">
+        <v>315</v>
+      </c>
+      <c r="S19">
+        <v>850</v>
+      </c>
+      <c r="T19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20">
+        <v>-300011236</v>
+      </c>
+      <c r="B20" t="s">
         <v>20</v>
       </c>
-      <c r="B7">
-[...720 lines deleted...]
-      <c r="O18" t="s">
+      <c r="C20">
+        <v>5050</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>10000</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20" t="b">
+        <v>0</v>
+      </c>
+      <c r="H20" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" t="b">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20" t="b">
+        <v>0</v>
+      </c>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <v>1</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20" t="s">
+        <v>43</v>
+      </c>
+      <c r="P20" t="s">
         <v>64</v>
       </c>
-      <c r="P18">
-[...123 lines deleted...]
-      <c r="P20">
+      <c r="Q20">
         <v>850</v>
       </c>
-      <c r="Q20">
-[...3 lines deleted...]
-        <v>-4504</v>
+      <c r="R20" t="s">
+        <v>315</v>
       </c>
       <c r="S20">
         <v>850</v>
       </c>
       <c r="T20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" t="s">
+      <c r="A21">
+        <v>-322332</v>
+      </c>
+      <c r="B21" t="s">
         <v>20</v>
       </c>
-      <c r="B21">
+      <c r="C21">
+        <v>1400</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>6500</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21" t="b">
+        <v>0</v>
+      </c>
+      <c r="H21" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" t="b">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21" t="b">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <v>1</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21" t="s">
+        <v>43</v>
+      </c>
+      <c r="P21" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q21">
+        <v>2200</v>
+      </c>
+      <c r="R21" t="s">
+        <v>315</v>
+      </c>
+      <c r="S21">
+        <v>900</v>
+      </c>
+      <c r="T21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22">
+        <v>-196267</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22">
+        <v>2250</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>1255</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22" t="b">
+        <v>0</v>
+      </c>
+      <c r="H22" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" t="b">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22" t="b">
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22">
+        <v>1</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22" t="s">
+        <v>43</v>
+      </c>
+      <c r="P22" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q22">
+        <v>1750</v>
+      </c>
+      <c r="R22" t="s">
+        <v>315</v>
+      </c>
+      <c r="S22">
+        <v>1250</v>
+      </c>
+      <c r="T22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23">
+        <v>-148783</v>
+      </c>
+      <c r="B23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23">
+        <v>2450</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>3410</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23" t="b">
+        <v>0</v>
+      </c>
+      <c r="H23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I23" t="b">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23" t="b">
+        <v>0</v>
+      </c>
+      <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23">
+        <v>1</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+      <c r="O23" t="s">
+        <v>43</v>
+      </c>
+      <c r="P23" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q23">
+        <v>2120</v>
+      </c>
+      <c r="R23" t="s">
+        <v>315</v>
+      </c>
+      <c r="S23">
+        <v>1430</v>
+      </c>
+      <c r="T23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24">
+        <v>-148782</v>
+      </c>
+      <c r="B24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24">
+        <v>1780</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>3030</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24" t="b">
+        <v>0</v>
+      </c>
+      <c r="H24" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" t="b">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24" t="b">
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <v>1</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24" t="s">
+        <v>43</v>
+      </c>
+      <c r="P24" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q24">
+        <v>2120</v>
+      </c>
+      <c r="R24" t="s">
+        <v>315</v>
+      </c>
+      <c r="S24">
+        <v>1450</v>
+      </c>
+      <c r="T24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25">
+        <v>-148781</v>
+      </c>
+      <c r="B25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25">
+        <v>1840</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>1200</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25" t="b">
+        <v>0</v>
+      </c>
+      <c r="H25" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" t="b">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25" t="b">
+        <v>0</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25">
+        <v>1</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+      <c r="O25" t="s">
+        <v>43</v>
+      </c>
+      <c r="P25" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q25">
+        <v>2200</v>
+      </c>
+      <c r="R25" t="s">
+        <v>315</v>
+      </c>
+      <c r="S25">
+        <v>1500</v>
+      </c>
+      <c r="T25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26">
+        <v>-134384</v>
+      </c>
+      <c r="B26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26">
+        <v>2300</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>3360</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26" t="b">
+        <v>0</v>
+      </c>
+      <c r="H26" t="s">
+        <v>41</v>
+      </c>
+      <c r="I26" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26" t="b">
+        <v>0</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26">
+        <v>1</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26" t="s">
+        <v>43</v>
+      </c>
+      <c r="P26" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q26">
+        <v>2000</v>
+      </c>
+      <c r="R26" t="s">
+        <v>315</v>
+      </c>
+      <c r="S26">
+        <v>1600</v>
+      </c>
+      <c r="T26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27">
+        <v>-134361</v>
+      </c>
+      <c r="B27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27">
+        <v>2270</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>2700</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27" t="b">
+        <v>0</v>
+      </c>
+      <c r="H27" t="s">
+        <v>41</v>
+      </c>
+      <c r="I27" t="b">
+        <v>0</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27" t="b">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <v>1</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+      <c r="O27" t="s">
+        <v>43</v>
+      </c>
+      <c r="P27" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q27">
+        <v>1960</v>
+      </c>
+      <c r="R27" t="s">
+        <v>315</v>
+      </c>
+      <c r="S27">
+        <v>1610</v>
+      </c>
+      <c r="T27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28">
+        <v>-80142</v>
+      </c>
+      <c r="B28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28">
+        <v>2570</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>3360</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28" t="b">
+        <v>0</v>
+      </c>
+      <c r="H28" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" t="b">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28" t="b">
+        <v>0</v>
+      </c>
+      <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28">
+        <v>1</v>
+      </c>
+      <c r="N28">
+        <v>0</v>
+      </c>
+      <c r="O28" t="s">
+        <v>43</v>
+      </c>
+      <c r="P28" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q28">
+        <v>1790</v>
+      </c>
+      <c r="R28" t="s">
+        <v>315</v>
+      </c>
+      <c r="S28">
+        <v>1460</v>
+      </c>
+      <c r="T28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29">
+        <v>-68754</v>
+      </c>
+      <c r="B29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29">
+        <v>2340</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>3790</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29" t="b">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>41</v>
+      </c>
+      <c r="I29" t="b">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>0</v>
+      </c>
+      <c r="K29" t="b">
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <v>1</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+      <c r="O29" t="s">
+        <v>43</v>
+      </c>
+      <c r="P29" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q29">
+        <v>1800</v>
+      </c>
+      <c r="R29" t="s">
+        <v>315</v>
+      </c>
+      <c r="S29">
+        <v>1770</v>
+      </c>
+      <c r="T29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30">
+        <v>-67858</v>
+      </c>
+      <c r="B30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30">
+        <v>2320</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>3020</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30" t="b">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>41</v>
+      </c>
+      <c r="I30" t="b">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30" t="b">
+        <v>0</v>
+      </c>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <v>1</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+      <c r="O30" t="s">
+        <v>43</v>
+      </c>
+      <c r="P30" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q30">
+        <v>2340</v>
+      </c>
+      <c r="R30" t="s">
+        <v>315</v>
+      </c>
+      <c r="S30">
+        <v>1420</v>
+      </c>
+      <c r="T30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31">
+        <v>-63072</v>
+      </c>
+      <c r="B31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31">
+        <v>2340</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>2460</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31" t="b">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>41</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31">
+        <v>0</v>
+      </c>
+      <c r="K31" t="b">
+        <v>0</v>
+      </c>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <v>1</v>
+      </c>
+      <c r="N31">
+        <v>0</v>
+      </c>
+      <c r="O31" t="s">
+        <v>43</v>
+      </c>
+      <c r="P31" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q31">
+        <v>1700</v>
+      </c>
+      <c r="R31" t="s">
+        <v>315</v>
+      </c>
+      <c r="S31">
+        <v>1270</v>
+      </c>
+      <c r="T31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32">
+        <v>-39600</v>
+      </c>
+      <c r="B32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32">
+        <v>100</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>1000</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32" t="b">
+        <v>0</v>
+      </c>
+      <c r="H32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32" t="b">
+        <v>0</v>
+      </c>
+      <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <v>1</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+      <c r="O32" t="s">
+        <v>43</v>
+      </c>
+      <c r="P32" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q32">
+        <v>100</v>
+      </c>
+      <c r="R32" t="s">
+        <v>315</v>
+      </c>
+      <c r="S32">
+        <v>100</v>
+      </c>
+      <c r="T32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33">
+        <v>-39576</v>
+      </c>
+      <c r="B33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33">
+        <v>1600</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33">
+        <v>810</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33" t="b">
+        <v>0</v>
+      </c>
+      <c r="H33" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" t="b">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33" t="b">
+        <v>0</v>
+      </c>
+      <c r="L33">
+        <v>0</v>
+      </c>
+      <c r="M33">
+        <v>1</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+      <c r="O33" t="s">
+        <v>43</v>
+      </c>
+      <c r="P33" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33">
+        <v>1860</v>
+      </c>
+      <c r="R33" t="s">
+        <v>315</v>
+      </c>
+      <c r="S33">
+        <v>1400</v>
+      </c>
+      <c r="T33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34">
+        <v>-37662</v>
+      </c>
+      <c r="B34" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34">
+        <v>3050</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>1300</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34" t="b">
+        <v>0</v>
+      </c>
+      <c r="H34" t="s">
+        <v>41</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34" t="b">
+        <v>0</v>
+      </c>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>1</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+      <c r="O34" t="s">
+        <v>43</v>
+      </c>
+      <c r="P34" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q34">
+        <v>2545</v>
+      </c>
+      <c r="R34" t="s">
+        <v>315</v>
+      </c>
+      <c r="S34">
+        <v>1690</v>
+      </c>
+      <c r="T34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35">
+        <v>-33422</v>
+      </c>
+      <c r="B35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35">
+        <v>3080</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>1060</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35" t="b">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35" t="b">
+        <v>0</v>
+      </c>
+      <c r="L35">
+        <v>0</v>
+      </c>
+      <c r="M35">
+        <v>1</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35" t="s">
+        <v>43</v>
+      </c>
+      <c r="P35" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q35">
+        <v>2530</v>
+      </c>
+      <c r="R35" t="s">
+        <v>315</v>
+      </c>
+      <c r="S35">
+        <v>1710</v>
+      </c>
+      <c r="T35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36">
+        <v>-32407</v>
+      </c>
+      <c r="B36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36">
+        <v>1630</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>2000</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36" t="b">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>41</v>
+      </c>
+      <c r="I36" t="b">
+        <v>0</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36" t="b">
+        <v>0</v>
+      </c>
+      <c r="L36">
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <v>1</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+      <c r="O36" t="s">
+        <v>43</v>
+      </c>
+      <c r="P36" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q36">
+        <v>1730</v>
+      </c>
+      <c r="R36" t="s">
+        <v>315</v>
+      </c>
+      <c r="S36">
+        <v>1300</v>
+      </c>
+      <c r="T36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37">
+        <v>-4598</v>
+      </c>
+      <c r="B37" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37">
+        <v>100</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>1000</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37" t="b">
+        <v>0</v>
+      </c>
+      <c r="H37" t="s">
+        <v>42</v>
+      </c>
+      <c r="I37" t="b">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37" t="b">
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>1</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37" t="s">
+        <v>43</v>
+      </c>
+      <c r="P37" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q37">
+        <v>100</v>
+      </c>
+      <c r="R37" t="s">
+        <v>315</v>
+      </c>
+      <c r="S37">
+        <v>100</v>
+      </c>
+      <c r="T37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38">
+        <v>-4504</v>
+      </c>
+      <c r="B38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38">
+        <v>2750</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>4700</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38" t="b">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
+        <v>41</v>
+      </c>
+      <c r="I38" t="b">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+      <c r="K38" t="b">
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>1</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38" t="s">
+        <v>43</v>
+      </c>
+      <c r="P38" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q38">
+        <v>850</v>
+      </c>
+      <c r="R38" t="s">
+        <v>315</v>
+      </c>
+      <c r="S38">
+        <v>850</v>
+      </c>
+      <c r="T38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39">
+        <v>-4502</v>
+      </c>
+      <c r="B39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39">
         <v>5050</v>
       </c>
-      <c r="C21">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
         <v>10000</v>
       </c>
-      <c r="F21" t="b">
-[...26 lines deleted...]
-      <c r="O21" t="s">
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39" t="b">
+        <v>0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39" t="b">
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39">
+        <v>1</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39" t="s">
+        <v>43</v>
+      </c>
+      <c r="P39" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q39">
+        <v>850</v>
+      </c>
+      <c r="R39" t="s">
+        <v>315</v>
+      </c>
+      <c r="S39">
+        <v>850</v>
+      </c>
+      <c r="T39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40">
+        <v>381</v>
+      </c>
+      <c r="B40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40">
+        <v>590</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>2520</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40" t="b">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>41</v>
+      </c>
+      <c r="I40" t="b">
+        <v>0</v>
+      </c>
+      <c r="J40">
+        <v>0</v>
+      </c>
+      <c r="K40" t="b">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40">
+        <v>1</v>
+      </c>
+      <c r="N40">
+        <v>0</v>
+      </c>
+      <c r="O40" t="s">
+        <v>43</v>
+      </c>
+      <c r="P40" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q40">
+        <v>1620</v>
+      </c>
+      <c r="R40" t="s">
+        <v>315</v>
+      </c>
+      <c r="S40">
+        <v>1080</v>
+      </c>
+      <c r="T40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41">
+        <v>424</v>
+      </c>
+      <c r="B41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41">
+        <v>475</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>2060</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41" t="b">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>41</v>
+      </c>
+      <c r="I41" t="b">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41" t="b">
+        <v>1</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41">
+        <v>1</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41" t="s">
+        <v>43</v>
+      </c>
+      <c r="P41" t="s">
         <v>67</v>
       </c>
-      <c r="P21">
+      <c r="Q41">
+        <v>1550</v>
+      </c>
+      <c r="R41" t="s">
+        <v>315</v>
+      </c>
+      <c r="S41">
+        <v>1038</v>
+      </c>
+      <c r="T41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42">
+        <v>444</v>
+      </c>
+      <c r="B42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C42">
+        <v>810</v>
+      </c>
+      <c r="D42">
+        <v>3</v>
+      </c>
+      <c r="E42">
+        <v>2769</v>
+      </c>
+      <c r="F42">
+        <v>25</v>
+      </c>
+      <c r="G42" t="b">
+        <v>1</v>
+      </c>
+      <c r="H42" t="s">
+        <v>41</v>
+      </c>
+      <c r="I42" t="b">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>100</v>
+      </c>
+      <c r="K42" t="b">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>100</v>
+      </c>
+      <c r="M42">
+        <v>1</v>
+      </c>
+      <c r="N42">
+        <v>200</v>
+      </c>
+      <c r="O42" t="s">
+        <v>43</v>
+      </c>
+      <c r="P42" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q42">
+        <v>1510</v>
+      </c>
+      <c r="R42" t="s">
+        <v>316</v>
+      </c>
+      <c r="S42">
+        <v>1120</v>
+      </c>
+      <c r="T42">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43">
+        <v>447</v>
+      </c>
+      <c r="B43" t="s">
+        <v>22</v>
+      </c>
+      <c r="C43">
+        <v>1140</v>
+      </c>
+      <c r="D43">
+        <v>3</v>
+      </c>
+      <c r="E43">
+        <v>2800</v>
+      </c>
+      <c r="F43">
+        <v>25</v>
+      </c>
+      <c r="G43" t="b">
+        <v>1</v>
+      </c>
+      <c r="H43" t="s">
+        <v>41</v>
+      </c>
+      <c r="I43" t="b">
+        <v>1</v>
+      </c>
+      <c r="J43">
+        <v>100</v>
+      </c>
+      <c r="K43" t="b">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>100</v>
+      </c>
+      <c r="M43">
+        <v>1</v>
+      </c>
+      <c r="N43">
+        <v>200</v>
+      </c>
+      <c r="O43" t="s">
+        <v>43</v>
+      </c>
+      <c r="P43" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q43">
+        <v>1180</v>
+      </c>
+      <c r="R43" t="s">
+        <v>316</v>
+      </c>
+      <c r="S43">
+        <v>890</v>
+      </c>
+      <c r="T43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44">
+        <v>449</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44">
+        <v>1000</v>
+      </c>
+      <c r="D44">
+        <v>3</v>
+      </c>
+      <c r="E44">
+        <v>3532</v>
+      </c>
+      <c r="F44">
+        <v>25</v>
+      </c>
+      <c r="G44" t="b">
+        <v>1</v>
+      </c>
+      <c r="H44" t="s">
+        <v>41</v>
+      </c>
+      <c r="I44" t="b">
+        <v>1</v>
+      </c>
+      <c r="J44">
+        <v>100</v>
+      </c>
+      <c r="K44" t="b">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>100</v>
+      </c>
+      <c r="M44">
+        <v>1</v>
+      </c>
+      <c r="N44">
+        <v>25</v>
+      </c>
+      <c r="O44" t="s">
+        <v>43</v>
+      </c>
+      <c r="P44" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q44">
+        <v>1680</v>
+      </c>
+      <c r="R44" t="s">
+        <v>316</v>
+      </c>
+      <c r="S44">
+        <v>1000</v>
+      </c>
+      <c r="T44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45">
+        <v>455</v>
+      </c>
+      <c r="B45" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45">
+        <v>1300</v>
+      </c>
+      <c r="D45">
+        <v>2</v>
+      </c>
+      <c r="E45">
+        <v>3890</v>
+      </c>
+      <c r="F45">
+        <v>50</v>
+      </c>
+      <c r="G45" t="b">
+        <v>1</v>
+      </c>
+      <c r="H45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" t="b">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>100</v>
+      </c>
+      <c r="K45" t="b">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>100</v>
+      </c>
+      <c r="M45">
+        <v>1</v>
+      </c>
+      <c r="N45">
+        <v>200</v>
+      </c>
+      <c r="O45" t="s">
+        <v>44</v>
+      </c>
+      <c r="P45" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45">
+        <v>1900</v>
+      </c>
+      <c r="R45" t="s">
+        <v>316</v>
+      </c>
+      <c r="S45">
+        <v>950</v>
+      </c>
+      <c r="T45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46">
+        <v>486</v>
+      </c>
+      <c r="B46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46">
+        <v>810</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>4340</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46" t="b">
+        <v>0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46" t="b">
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>1</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46" t="s">
+        <v>43</v>
+      </c>
+      <c r="P46" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q46">
+        <v>1610</v>
+      </c>
+      <c r="R46" t="s">
+        <v>315</v>
+      </c>
+      <c r="S46">
+        <v>1150</v>
+      </c>
+      <c r="T46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47">
+        <v>679</v>
+      </c>
+      <c r="B47" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47">
+        <v>490</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>2700</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47" t="b">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>41</v>
+      </c>
+      <c r="I47" t="b">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47" t="b">
+        <v>1</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>2</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>43</v>
+      </c>
+      <c r="P47" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q47">
+        <v>1320</v>
+      </c>
+      <c r="R47" t="s">
+        <v>315</v>
+      </c>
+      <c r="S47">
+        <v>795</v>
+      </c>
+      <c r="T47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48">
+        <v>689</v>
+      </c>
+      <c r="B48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48">
+        <v>540</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>2300</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48" t="b">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" t="b">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48" t="b">
+        <v>0</v>
+      </c>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <v>1</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>43</v>
+      </c>
+      <c r="P48" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q48">
+        <v>1450</v>
+      </c>
+      <c r="R48" t="s">
+        <v>315</v>
+      </c>
+      <c r="S48">
+        <v>1019</v>
+      </c>
+      <c r="T48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49">
+        <v>709</v>
+      </c>
+      <c r="B49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49">
+        <v>640</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>2775</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49" t="b">
+        <v>0</v>
+      </c>
+      <c r="H49" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" t="b">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49" t="b">
+        <v>1</v>
+      </c>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49">
+        <v>1</v>
+      </c>
+      <c r="N49">
+        <v>0</v>
+      </c>
+      <c r="O49" t="s">
+        <v>43</v>
+      </c>
+      <c r="P49" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q49">
+        <v>1660</v>
+      </c>
+      <c r="R49" t="s">
+        <v>315</v>
+      </c>
+      <c r="S49">
+        <v>1080</v>
+      </c>
+      <c r="T49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50">
+        <v>735</v>
+      </c>
+      <c r="B50" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50">
+        <v>869</v>
+      </c>
+      <c r="D50">
+        <v>4</v>
+      </c>
+      <c r="E50">
+        <v>3529</v>
+      </c>
+      <c r="F50">
+        <v>50</v>
+      </c>
+      <c r="G50" t="b">
+        <v>1</v>
+      </c>
+      <c r="H50" t="s">
+        <v>41</v>
+      </c>
+      <c r="I50" t="b">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>100</v>
+      </c>
+      <c r="K50" t="b">
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <v>100</v>
+      </c>
+      <c r="M50">
+        <v>1</v>
+      </c>
+      <c r="N50">
+        <v>200</v>
+      </c>
+      <c r="O50" t="s">
+        <v>43</v>
+      </c>
+      <c r="P50" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q50">
+        <v>1880</v>
+      </c>
+      <c r="R50" t="s">
+        <v>316</v>
+      </c>
+      <c r="S50">
+        <v>1250</v>
+      </c>
+      <c r="T50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51">
+        <v>744</v>
+      </c>
+      <c r="B51" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51">
+        <v>1200</v>
+      </c>
+      <c r="D51">
+        <v>3</v>
+      </c>
+      <c r="E51">
+        <v>4500</v>
+      </c>
+      <c r="F51">
+        <v>25</v>
+      </c>
+      <c r="G51" t="b">
+        <v>1</v>
+      </c>
+      <c r="H51" t="s">
+        <v>41</v>
+      </c>
+      <c r="I51" t="b">
+        <v>1</v>
+      </c>
+      <c r="J51">
+        <v>100</v>
+      </c>
+      <c r="K51" t="b">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>100</v>
+      </c>
+      <c r="M51">
+        <v>1</v>
+      </c>
+      <c r="N51">
+        <v>200</v>
+      </c>
+      <c r="O51" t="s">
+        <v>43</v>
+      </c>
+      <c r="P51" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q51">
+        <v>1440</v>
+      </c>
+      <c r="R51" t="s">
+        <v>316</v>
+      </c>
+      <c r="S51">
+        <v>1080</v>
+      </c>
+      <c r="T51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52">
+        <v>752</v>
+      </c>
+      <c r="B52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52">
+        <v>960</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>1950</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52" t="b">
+        <v>0</v>
+      </c>
+      <c r="H52" t="s">
+        <v>41</v>
+      </c>
+      <c r="I52" t="b">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52" t="b">
+        <v>1</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>1</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52" t="s">
+        <v>43</v>
+      </c>
+      <c r="P52" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q52">
+        <v>1590</v>
+      </c>
+      <c r="R52" t="s">
+        <v>315</v>
+      </c>
+      <c r="S52">
+        <v>1070</v>
+      </c>
+      <c r="T52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53">
+        <v>762</v>
+      </c>
+      <c r="B53" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53">
+        <v>1090</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>3652</v>
+      </c>
+      <c r="F53">
+        <v>25</v>
+      </c>
+      <c r="G53" t="b">
+        <v>0</v>
+      </c>
+      <c r="H53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I53" t="b">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>100</v>
+      </c>
+      <c r="K53" t="b">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>100</v>
+      </c>
+      <c r="M53">
+        <v>1</v>
+      </c>
+      <c r="N53">
+        <v>200</v>
+      </c>
+      <c r="O53" t="s">
+        <v>43</v>
+      </c>
+      <c r="P53" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q53">
+        <v>1770</v>
+      </c>
+      <c r="R53" t="s">
+        <v>315</v>
+      </c>
+      <c r="S53">
+        <v>969</v>
+      </c>
+      <c r="T53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54">
+        <v>763</v>
+      </c>
+      <c r="B54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54">
+        <v>620</v>
+      </c>
+      <c r="D54">
+        <v>4</v>
+      </c>
+      <c r="E54">
+        <v>2120</v>
+      </c>
+      <c r="F54">
+        <v>25</v>
+      </c>
+      <c r="G54" t="b">
+        <v>1</v>
+      </c>
+      <c r="H54" t="s">
+        <v>41</v>
+      </c>
+      <c r="I54" t="b">
+        <v>1</v>
+      </c>
+      <c r="J54">
+        <v>100</v>
+      </c>
+      <c r="K54" t="b">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>100</v>
+      </c>
+      <c r="M54">
+        <v>1</v>
+      </c>
+      <c r="N54">
+        <v>200</v>
+      </c>
+      <c r="O54" t="s">
+        <v>43</v>
+      </c>
+      <c r="P54" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q54">
+        <v>1600</v>
+      </c>
+      <c r="R54" t="s">
+        <v>316</v>
+      </c>
+      <c r="S54">
+        <v>1060</v>
+      </c>
+      <c r="T54">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55">
+        <v>768</v>
+      </c>
+      <c r="B55" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55">
+        <v>650</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>3284</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55" t="b">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>41</v>
+      </c>
+      <c r="I55" t="b">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55" t="b">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <v>1</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55" t="s">
+        <v>43</v>
+      </c>
+      <c r="P55" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q55">
+        <v>1550</v>
+      </c>
+      <c r="R55" t="s">
+        <v>315</v>
+      </c>
+      <c r="S55">
+        <v>1000</v>
+      </c>
+      <c r="T55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20">
+      <c r="A56">
+        <v>779</v>
+      </c>
+      <c r="B56" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56">
+        <v>350</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>985</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56" t="b">
+        <v>0</v>
+      </c>
+      <c r="H56" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" t="b">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56" t="b">
+        <v>0</v>
+      </c>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56">
+        <v>1</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56" t="s">
+        <v>43</v>
+      </c>
+      <c r="P56" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q56">
+        <v>1050</v>
+      </c>
+      <c r="R56" t="s">
+        <v>315</v>
+      </c>
+      <c r="S56">
+        <v>1010</v>
+      </c>
+      <c r="T56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20">
+      <c r="A57">
+        <v>821</v>
+      </c>
+      <c r="B57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57">
         <v>850</v>
       </c>
-      <c r="Q21">
-[...13 lines deleted...]
-      <c r="A22" t="s">
+      <c r="D57">
+        <v>4</v>
+      </c>
+      <c r="E57">
+        <v>3300</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57" t="b">
+        <v>0</v>
+      </c>
+      <c r="H57" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" t="b">
+        <v>1</v>
+      </c>
+      <c r="J57">
+        <v>100</v>
+      </c>
+      <c r="K57" t="b">
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <v>100</v>
+      </c>
+      <c r="M57">
+        <v>1</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57" t="s">
+        <v>43</v>
+      </c>
+      <c r="P57" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q57">
+        <v>1500</v>
+      </c>
+      <c r="R57" t="s">
+        <v>316</v>
+      </c>
+      <c r="S57">
+        <v>1200</v>
+      </c>
+      <c r="T57">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20">
+      <c r="A58">
+        <v>824</v>
+      </c>
+      <c r="B58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58">
+        <v>1030</v>
+      </c>
+      <c r="D58">
+        <v>3</v>
+      </c>
+      <c r="E58">
+        <v>3421</v>
+      </c>
+      <c r="F58">
+        <v>25</v>
+      </c>
+      <c r="G58" t="b">
+        <v>1</v>
+      </c>
+      <c r="H58" t="s">
+        <v>41</v>
+      </c>
+      <c r="I58" t="b">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>100</v>
+      </c>
+      <c r="K58" t="b">
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <v>100</v>
+      </c>
+      <c r="M58">
+        <v>1</v>
+      </c>
+      <c r="N58">
+        <v>200</v>
+      </c>
+      <c r="O58" t="s">
+        <v>43</v>
+      </c>
+      <c r="P58" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q58">
+        <v>1850</v>
+      </c>
+      <c r="R58" t="s">
+        <v>316</v>
+      </c>
+      <c r="S58">
+        <v>1110</v>
+      </c>
+      <c r="T58">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59">
+        <v>828</v>
+      </c>
+      <c r="B59" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59">
+        <v>690</v>
+      </c>
+      <c r="D59">
+        <v>4</v>
+      </c>
+      <c r="E59">
+        <v>1839</v>
+      </c>
+      <c r="F59">
+        <v>25</v>
+      </c>
+      <c r="G59" t="b">
+        <v>1</v>
+      </c>
+      <c r="H59" t="s">
+        <v>41</v>
+      </c>
+      <c r="I59" t="b">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>100</v>
+      </c>
+      <c r="K59" t="b">
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <v>100</v>
+      </c>
+      <c r="M59">
+        <v>1</v>
+      </c>
+      <c r="N59">
+        <v>200</v>
+      </c>
+      <c r="O59" t="s">
+        <v>43</v>
+      </c>
+      <c r="P59" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q59">
+        <v>1400</v>
+      </c>
+      <c r="R59" t="s">
+        <v>316</v>
+      </c>
+      <c r="S59">
+        <v>930</v>
+      </c>
+      <c r="T59">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60">
+        <v>835</v>
+      </c>
+      <c r="B60" t="s">
+        <v>29</v>
+      </c>
+      <c r="C60">
+        <v>1000</v>
+      </c>
+      <c r="D60">
+        <v>2</v>
+      </c>
+      <c r="E60">
+        <v>2789</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60" t="b">
+        <v>0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>41</v>
+      </c>
+      <c r="I60" t="b">
+        <v>1</v>
+      </c>
+      <c r="J60">
+        <v>100</v>
+      </c>
+      <c r="K60" t="b">
+        <v>0</v>
+      </c>
+      <c r="L60">
+        <v>100</v>
+      </c>
+      <c r="M60">
+        <v>1</v>
+      </c>
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60" t="s">
+        <v>43</v>
+      </c>
+      <c r="P60" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q60">
+        <v>1280</v>
+      </c>
+      <c r="R60" t="s">
+        <v>316</v>
+      </c>
+      <c r="S60">
+        <v>840</v>
+      </c>
+      <c r="T60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61">
+        <v>843</v>
+      </c>
+      <c r="B61" t="s">
         <v>20</v>
       </c>
-      <c r="B22">
-[...58 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C61">
+        <v>990</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>2020</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61" t="b">
+        <v>0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>41</v>
+      </c>
+      <c r="I61" t="b">
+        <v>0</v>
+      </c>
+      <c r="J61">
+        <v>0</v>
+      </c>
+      <c r="K61" t="b">
+        <v>1</v>
+      </c>
+      <c r="L61">
+        <v>0</v>
+      </c>
+      <c r="M61">
+        <v>1</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+      <c r="O61" t="s">
+        <v>43</v>
+      </c>
+      <c r="P61" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q61">
+        <v>1060</v>
+      </c>
+      <c r="R61" t="s">
+        <v>315</v>
+      </c>
+      <c r="S61">
+        <v>810</v>
+      </c>
+      <c r="T61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62">
+        <v>848</v>
+      </c>
+      <c r="B62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62">
+        <v>830</v>
+      </c>
+      <c r="D62">
+        <v>4</v>
+      </c>
+      <c r="E62">
+        <v>2820</v>
+      </c>
+      <c r="F62">
+        <v>25</v>
+      </c>
+      <c r="G62" t="b">
+        <v>1</v>
+      </c>
+      <c r="H62" t="s">
+        <v>41</v>
+      </c>
+      <c r="I62" t="b">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>100</v>
+      </c>
+      <c r="K62" t="b">
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <v>100</v>
+      </c>
+      <c r="M62">
+        <v>1</v>
+      </c>
+      <c r="N62">
+        <v>200</v>
+      </c>
+      <c r="O62" t="s">
+        <v>43</v>
+      </c>
+      <c r="P62" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q62">
+        <v>1550</v>
+      </c>
+      <c r="R62" t="s">
+        <v>316</v>
+      </c>
+      <c r="S62">
+        <v>1010</v>
+      </c>
+      <c r="T62">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63">
+        <v>869</v>
+      </c>
+      <c r="B63" t="s">
         <v>20</v>
       </c>
-      <c r="B23">
-[...64 lines deleted...]
-      <c r="C24">
+      <c r="C63">
+        <v>980</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>3140</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63" t="b">
+        <v>0</v>
+      </c>
+      <c r="H63" t="s">
+        <v>41</v>
+      </c>
+      <c r="I63" t="b">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63" t="b">
+        <v>1</v>
+      </c>
+      <c r="L63">
+        <v>0</v>
+      </c>
+      <c r="M63">
+        <v>1</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63" t="s">
+        <v>43</v>
+      </c>
+      <c r="P63" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q63">
+        <v>1580</v>
+      </c>
+      <c r="R63" t="s">
+        <v>315</v>
+      </c>
+      <c r="S63">
+        <v>790</v>
+      </c>
+      <c r="T63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64">
+        <v>875</v>
+      </c>
+      <c r="B64" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64">
+        <v>610</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>1384</v>
+      </c>
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64" t="b">
+        <v>0</v>
+      </c>
+      <c r="H64" t="s">
+        <v>41</v>
+      </c>
+      <c r="I64" t="b">
+        <v>0</v>
+      </c>
+      <c r="J64">
+        <v>0</v>
+      </c>
+      <c r="K64" t="b">
+        <v>0</v>
+      </c>
+      <c r="L64">
+        <v>0</v>
+      </c>
+      <c r="M64">
+        <v>1</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+      <c r="O64" t="s">
+        <v>43</v>
+      </c>
+      <c r="P64" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q64">
+        <v>1030</v>
+      </c>
+      <c r="R64" t="s">
+        <v>315</v>
+      </c>
+      <c r="S64">
+        <v>780</v>
+      </c>
+      <c r="T64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65">
+        <v>892</v>
+      </c>
+      <c r="B65" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65">
+        <v>610</v>
+      </c>
+      <c r="D65">
+        <v>4</v>
+      </c>
+      <c r="E65">
+        <v>2740</v>
+      </c>
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65" t="b">
+        <v>1</v>
+      </c>
+      <c r="H65" t="s">
+        <v>41</v>
+      </c>
+      <c r="I65" t="b">
+        <v>1</v>
+      </c>
+      <c r="J65">
+        <v>0</v>
+      </c>
+      <c r="K65" t="b">
+        <v>0</v>
+      </c>
+      <c r="L65">
+        <v>0</v>
+      </c>
+      <c r="M65">
+        <v>1</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65" t="s">
+        <v>43</v>
+      </c>
+      <c r="P65" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q65">
+        <v>1560</v>
+      </c>
+      <c r="R65" t="s">
+        <v>316</v>
+      </c>
+      <c r="S65">
+        <v>1040</v>
+      </c>
+      <c r="T65">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66">
+        <v>895</v>
+      </c>
+      <c r="B66" t="s">
         <v>25</v>
       </c>
-      <c r="D24" t="b">
-[...26 lines deleted...]
-      <c r="M24">
+      <c r="C66">
+        <v>990</v>
+      </c>
+      <c r="D66">
+        <v>4</v>
+      </c>
+      <c r="E66">
+        <v>4130</v>
+      </c>
+      <c r="F66">
+        <v>25</v>
+      </c>
+      <c r="G66" t="b">
+        <v>1</v>
+      </c>
+      <c r="H66" t="s">
+        <v>41</v>
+      </c>
+      <c r="I66" t="b">
+        <v>0</v>
+      </c>
+      <c r="J66">
+        <v>100</v>
+      </c>
+      <c r="K66" t="b">
+        <v>0</v>
+      </c>
+      <c r="L66">
+        <v>100</v>
+      </c>
+      <c r="M66">
+        <v>1</v>
+      </c>
+      <c r="N66">
         <v>200</v>
       </c>
-      <c r="N24" t="s">
-[...17 lines deleted...]
-      <c r="T24">
+      <c r="O66" t="s">
+        <v>43</v>
+      </c>
+      <c r="P66" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q66">
+        <v>1880</v>
+      </c>
+      <c r="R66" t="s">
+        <v>316</v>
+      </c>
+      <c r="S66">
+        <v>1260</v>
+      </c>
+      <c r="T66">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67">
+        <v>916</v>
+      </c>
+      <c r="B67" t="s">
+        <v>22</v>
+      </c>
+      <c r="C67">
+        <v>800</v>
+      </c>
+      <c r="D67">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C25">
+      <c r="E67">
+        <v>1739</v>
+      </c>
+      <c r="F67">
         <v>25</v>
       </c>
-      <c r="D25" t="b">
-[...26 lines deleted...]
-      <c r="M25">
+      <c r="G67" t="b">
+        <v>1</v>
+      </c>
+      <c r="H67" t="s">
+        <v>41</v>
+      </c>
+      <c r="I67" t="b">
+        <v>1</v>
+      </c>
+      <c r="J67">
+        <v>100</v>
+      </c>
+      <c r="K67" t="b">
+        <v>0</v>
+      </c>
+      <c r="L67">
+        <v>100</v>
+      </c>
+      <c r="M67">
+        <v>1</v>
+      </c>
+      <c r="N67">
         <v>200</v>
       </c>
-      <c r="N25" t="s">
-[...397 lines deleted...]
-      <c r="B32">
+      <c r="O67" t="s">
+        <v>43</v>
+      </c>
+      <c r="P67" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q67">
+        <v>1170</v>
+      </c>
+      <c r="R67" t="s">
+        <v>316</v>
+      </c>
+      <c r="S67">
         <v>869</v>
-      </c>
-[...2219 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="T67">
         <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:20">
-      <c r="A68" t="s">
-[...3 lines deleted...]
-        <v>630</v>
+      <c r="A68">
+        <v>936</v>
+      </c>
+      <c r="B68" t="s">
+        <v>20</v>
       </c>
       <c r="C68">
+        <v>676</v>
+      </c>
+      <c r="D68">
+        <v>0</v>
+      </c>
+      <c r="E68">
+        <v>1510</v>
+      </c>
+      <c r="F68">
+        <v>0</v>
+      </c>
+      <c r="G68" t="b">
+        <v>0</v>
+      </c>
+      <c r="H68" t="s">
+        <v>41</v>
+      </c>
+      <c r="I68" t="b">
+        <v>0</v>
+      </c>
+      <c r="J68">
+        <v>0</v>
+      </c>
+      <c r="K68" t="b">
+        <v>0</v>
+      </c>
+      <c r="L68">
+        <v>0</v>
+      </c>
+      <c r="M68">
+        <v>1</v>
+      </c>
+      <c r="N68">
+        <v>0</v>
+      </c>
+      <c r="O68" t="s">
+        <v>43</v>
+      </c>
+      <c r="P68" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q68">
+        <v>1056</v>
+      </c>
+      <c r="R68" t="s">
+        <v>315</v>
+      </c>
+      <c r="S68">
+        <v>796</v>
+      </c>
+      <c r="T68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69">
+        <v>940</v>
+      </c>
+      <c r="B69" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69">
+        <v>610</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>1360</v>
+      </c>
+      <c r="F69">
+        <v>0</v>
+      </c>
+      <c r="G69" t="b">
+        <v>0</v>
+      </c>
+      <c r="H69" t="s">
+        <v>41</v>
+      </c>
+      <c r="I69" t="b">
+        <v>0</v>
+      </c>
+      <c r="J69">
+        <v>0</v>
+      </c>
+      <c r="K69" t="b">
+        <v>0</v>
+      </c>
+      <c r="L69">
+        <v>0</v>
+      </c>
+      <c r="M69">
+        <v>1</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+      <c r="O69" t="s">
+        <v>43</v>
+      </c>
+      <c r="P69" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q69">
+        <v>1030</v>
+      </c>
+      <c r="R69" t="s">
+        <v>315</v>
+      </c>
+      <c r="S69">
+        <v>780</v>
+      </c>
+      <c r="T69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70">
+        <v>955</v>
+      </c>
+      <c r="B70" t="s">
         <v>25</v>
       </c>
-      <c r="D68" t="b">
-[...11 lines deleted...]
-      <c r="H68">
+      <c r="C70">
+        <v>1200</v>
+      </c>
+      <c r="D70">
+        <v>4</v>
+      </c>
+      <c r="E70">
+        <v>4160</v>
+      </c>
+      <c r="F70">
+        <v>25</v>
+      </c>
+      <c r="G70" t="b">
+        <v>1</v>
+      </c>
+      <c r="H70" t="s">
+        <v>41</v>
+      </c>
+      <c r="I70" t="b">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>100</v>
+      </c>
+      <c r="K70" t="b">
+        <v>0</v>
+      </c>
+      <c r="L70">
+        <v>100</v>
+      </c>
+      <c r="M70">
+        <v>1</v>
+      </c>
+      <c r="N70">
+        <v>200</v>
+      </c>
+      <c r="O70" t="s">
+        <v>43</v>
+      </c>
+      <c r="P70" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q70">
+        <v>1900</v>
+      </c>
+      <c r="R70" t="s">
+        <v>316</v>
+      </c>
+      <c r="S70">
+        <v>1200</v>
+      </c>
+      <c r="T70">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71">
+        <v>960</v>
+      </c>
+      <c r="B71" t="s">
+        <v>26</v>
+      </c>
+      <c r="C71">
+        <v>620</v>
+      </c>
+      <c r="D71">
+        <v>4</v>
+      </c>
+      <c r="E71">
+        <v>2120</v>
+      </c>
+      <c r="F71">
+        <v>25</v>
+      </c>
+      <c r="G71" t="b">
+        <v>1</v>
+      </c>
+      <c r="H71" t="s">
+        <v>41</v>
+      </c>
+      <c r="I71" t="b">
+        <v>1</v>
+      </c>
+      <c r="J71">
+        <v>100</v>
+      </c>
+      <c r="K71" t="b">
+        <v>0</v>
+      </c>
+      <c r="L71">
+        <v>100</v>
+      </c>
+      <c r="M71">
+        <v>1</v>
+      </c>
+      <c r="N71">
+        <v>200</v>
+      </c>
+      <c r="O71" t="s">
+        <v>43</v>
+      </c>
+      <c r="P71" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q71">
+        <v>1610</v>
+      </c>
+      <c r="R71" t="s">
+        <v>316</v>
+      </c>
+      <c r="S71">
+        <v>1060</v>
+      </c>
+      <c r="T71">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72">
+        <v>974</v>
+      </c>
+      <c r="B72" t="s">
+        <v>26</v>
+      </c>
+      <c r="C72">
+        <v>1200</v>
+      </c>
+      <c r="D72">
+        <v>4</v>
+      </c>
+      <c r="E72">
+        <v>3322</v>
+      </c>
+      <c r="F72">
+        <v>25</v>
+      </c>
+      <c r="G72" t="b">
+        <v>1</v>
+      </c>
+      <c r="H72" t="s">
+        <v>41</v>
+      </c>
+      <c r="I72" t="b">
+        <v>1</v>
+      </c>
+      <c r="J72">
+        <v>100</v>
+      </c>
+      <c r="K72" t="b">
+        <v>0</v>
+      </c>
+      <c r="L72">
+        <v>100</v>
+      </c>
+      <c r="M72">
+        <v>1</v>
+      </c>
+      <c r="N72">
+        <v>200</v>
+      </c>
+      <c r="O72" t="s">
+        <v>43</v>
+      </c>
+      <c r="P72" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q72">
+        <v>1900</v>
+      </c>
+      <c r="R72" t="s">
+        <v>316</v>
+      </c>
+      <c r="S72">
+        <v>1200</v>
+      </c>
+      <c r="T72">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73">
+        <v>975</v>
+      </c>
+      <c r="B73" t="s">
+        <v>22</v>
+      </c>
+      <c r="C73">
+        <v>800</v>
+      </c>
+      <c r="D73">
+        <v>3</v>
+      </c>
+      <c r="E73">
+        <v>1730</v>
+      </c>
+      <c r="F73">
+        <v>25</v>
+      </c>
+      <c r="G73" t="b">
+        <v>1</v>
+      </c>
+      <c r="H73" t="s">
+        <v>41</v>
+      </c>
+      <c r="I73" t="b">
+        <v>1</v>
+      </c>
+      <c r="J73">
+        <v>100</v>
+      </c>
+      <c r="K73" t="b">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>100</v>
+      </c>
+      <c r="M73">
+        <v>1</v>
+      </c>
+      <c r="N73">
+        <v>200</v>
+      </c>
+      <c r="O73" t="s">
+        <v>43</v>
+      </c>
+      <c r="P73" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q73">
+        <v>1170</v>
+      </c>
+      <c r="R73" t="s">
+        <v>316</v>
+      </c>
+      <c r="S73">
+        <v>869</v>
+      </c>
+      <c r="T73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20">
+      <c r="A74">
+        <v>979</v>
+      </c>
+      <c r="B74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74">
+        <v>610</v>
+      </c>
+      <c r="D74">
+        <v>3</v>
+      </c>
+      <c r="E74">
+        <v>1689</v>
+      </c>
+      <c r="F74">
+        <v>25</v>
+      </c>
+      <c r="G74" t="b">
+        <v>1</v>
+      </c>
+      <c r="H74" t="s">
+        <v>41</v>
+      </c>
+      <c r="I74" t="b">
+        <v>1</v>
+      </c>
+      <c r="J74">
+        <v>100</v>
+      </c>
+      <c r="K74" t="b">
+        <v>0</v>
+      </c>
+      <c r="L74">
+        <v>100</v>
+      </c>
+      <c r="M74">
+        <v>1</v>
+      </c>
+      <c r="N74">
+        <v>200</v>
+      </c>
+      <c r="O74" t="s">
+        <v>43</v>
+      </c>
+      <c r="P74" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q74">
+        <v>1270</v>
+      </c>
+      <c r="R74" t="s">
+        <v>316</v>
+      </c>
+      <c r="S74">
+        <v>790</v>
+      </c>
+      <c r="T74">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75">
+        <v>1025</v>
+      </c>
+      <c r="B75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75">
+        <v>620</v>
+      </c>
+      <c r="D75">
+        <v>4</v>
+      </c>
+      <c r="E75">
+        <v>2120</v>
+      </c>
+      <c r="F75">
+        <v>25</v>
+      </c>
+      <c r="G75" t="b">
+        <v>1</v>
+      </c>
+      <c r="H75" t="s">
+        <v>41</v>
+      </c>
+      <c r="I75" t="b">
+        <v>1</v>
+      </c>
+      <c r="J75">
+        <v>100</v>
+      </c>
+      <c r="K75" t="b">
+        <v>0</v>
+      </c>
+      <c r="L75">
+        <v>100</v>
+      </c>
+      <c r="M75">
+        <v>1</v>
+      </c>
+      <c r="N75">
+        <v>200</v>
+      </c>
+      <c r="O75" t="s">
+        <v>43</v>
+      </c>
+      <c r="P75" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q75">
+        <v>1600</v>
+      </c>
+      <c r="R75" t="s">
+        <v>316</v>
+      </c>
+      <c r="S75">
+        <v>1060</v>
+      </c>
+      <c r="T75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76">
+        <v>1029</v>
+      </c>
+      <c r="B76" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76">
+        <v>1250</v>
+      </c>
+      <c r="D76">
+        <v>3</v>
+      </c>
+      <c r="E76">
+        <v>3660</v>
+      </c>
+      <c r="F76">
+        <v>25</v>
+      </c>
+      <c r="G76" t="b">
+        <v>1</v>
+      </c>
+      <c r="H76" t="s">
+        <v>41</v>
+      </c>
+      <c r="I76" t="b">
+        <v>1</v>
+      </c>
+      <c r="J76">
+        <v>100</v>
+      </c>
+      <c r="K76" t="b">
+        <v>0</v>
+      </c>
+      <c r="L76">
+        <v>100</v>
+      </c>
+      <c r="M76">
+        <v>1</v>
+      </c>
+      <c r="N76">
+        <v>200</v>
+      </c>
+      <c r="O76" t="s">
+        <v>43</v>
+      </c>
+      <c r="P76" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q76">
+        <v>1500</v>
+      </c>
+      <c r="R76" t="s">
+        <v>316</v>
+      </c>
+      <c r="S76">
+        <v>1200</v>
+      </c>
+      <c r="T76">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20">
+      <c r="A77">
+        <v>1052</v>
+      </c>
+      <c r="B77" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77">
+        <v>790</v>
+      </c>
+      <c r="D77">
+        <v>4</v>
+      </c>
+      <c r="E77">
+        <v>2775</v>
+      </c>
+      <c r="F77">
+        <v>25</v>
+      </c>
+      <c r="G77" t="b">
+        <v>1</v>
+      </c>
+      <c r="H77" t="s">
+        <v>41</v>
+      </c>
+      <c r="I77" t="b">
+        <v>1</v>
+      </c>
+      <c r="J77">
+        <v>100</v>
+      </c>
+      <c r="K77" t="b">
+        <v>0</v>
+      </c>
+      <c r="L77">
+        <v>100</v>
+      </c>
+      <c r="M77">
+        <v>1</v>
+      </c>
+      <c r="N77">
+        <v>200</v>
+      </c>
+      <c r="O77" t="s">
+        <v>43</v>
+      </c>
+      <c r="P77" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q77">
+        <v>1570</v>
+      </c>
+      <c r="R77" t="s">
+        <v>316</v>
+      </c>
+      <c r="S77">
+        <v>980</v>
+      </c>
+      <c r="T77">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78">
+        <v>1063</v>
+      </c>
+      <c r="B78" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78">
+        <v>919</v>
+      </c>
+      <c r="D78">
+        <v>4</v>
+      </c>
+      <c r="E78">
+        <v>2900</v>
+      </c>
+      <c r="F78">
         <v>50</v>
       </c>
-      <c r="I68">
-[...11 lines deleted...]
-      <c r="M68">
+      <c r="G78" t="b">
+        <v>1</v>
+      </c>
+      <c r="H78" t="s">
+        <v>41</v>
+      </c>
+      <c r="I78" t="b">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>100</v>
+      </c>
+      <c r="K78" t="b">
+        <v>0</v>
+      </c>
+      <c r="L78">
+        <v>100</v>
+      </c>
+      <c r="M78">
+        <v>1</v>
+      </c>
+      <c r="N78">
         <v>200</v>
       </c>
-      <c r="N68" t="s">
-[...5 lines deleted...]
-      <c r="P68">
+      <c r="O78" t="s">
+        <v>43</v>
+      </c>
+      <c r="P78" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q78">
+        <v>1689</v>
+      </c>
+      <c r="R78" t="s">
+        <v>316</v>
+      </c>
+      <c r="S78">
+        <v>1130</v>
+      </c>
+      <c r="T78">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79">
+        <v>1096</v>
+      </c>
+      <c r="B79" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79">
+        <v>760</v>
+      </c>
+      <c r="D79">
+        <v>3</v>
+      </c>
+      <c r="E79">
+        <v>1820</v>
+      </c>
+      <c r="F79">
+        <v>25</v>
+      </c>
+      <c r="G79" t="b">
+        <v>1</v>
+      </c>
+      <c r="H79" t="s">
+        <v>41</v>
+      </c>
+      <c r="I79" t="b">
+        <v>1</v>
+      </c>
+      <c r="J79">
+        <v>100</v>
+      </c>
+      <c r="K79" t="b">
+        <v>0</v>
+      </c>
+      <c r="L79">
+        <v>100</v>
+      </c>
+      <c r="M79">
+        <v>1</v>
+      </c>
+      <c r="N79">
+        <v>200</v>
+      </c>
+      <c r="O79" t="s">
+        <v>43</v>
+      </c>
+      <c r="P79" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q79">
         <v>1100</v>
       </c>
-      <c r="Q68">
+      <c r="R79" t="s">
+        <v>316</v>
+      </c>
+      <c r="S79">
+        <v>819</v>
+      </c>
+      <c r="T79">
         <v>4</v>
       </c>
-      <c r="R68">
-[...2 lines deleted...]
-      <c r="S68">
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80">
+        <v>1098</v>
+      </c>
+      <c r="B80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C80">
+        <v>800</v>
+      </c>
+      <c r="D80">
+        <v>4</v>
+      </c>
+      <c r="E80">
+        <v>2830</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80" t="b">
+        <v>0</v>
+      </c>
+      <c r="H80" t="s">
+        <v>41</v>
+      </c>
+      <c r="I80" t="b">
+        <v>1</v>
+      </c>
+      <c r="J80">
+        <v>100</v>
+      </c>
+      <c r="K80" t="b">
+        <v>0</v>
+      </c>
+      <c r="L80">
+        <v>100</v>
+      </c>
+      <c r="M80">
+        <v>1</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+      <c r="O80" t="s">
+        <v>43</v>
+      </c>
+      <c r="P80" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q80">
+        <v>1520</v>
+      </c>
+      <c r="R80" t="s">
+        <v>316</v>
+      </c>
+      <c r="S80">
+        <v>990</v>
+      </c>
+      <c r="T80">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81">
+        <v>1106</v>
+      </c>
+      <c r="B81" t="s">
+        <v>22</v>
+      </c>
+      <c r="C81">
         <v>810</v>
       </c>
-      <c r="T68">
+      <c r="D81">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C69">
+      <c r="E81">
+        <v>1420</v>
+      </c>
+      <c r="F81">
         <v>25</v>
       </c>
-      <c r="D69" t="b">
-[...26 lines deleted...]
-      <c r="M69">
+      <c r="G81" t="b">
+        <v>1</v>
+      </c>
+      <c r="H81" t="s">
+        <v>41</v>
+      </c>
+      <c r="I81" t="b">
+        <v>1</v>
+      </c>
+      <c r="J81">
+        <v>100</v>
+      </c>
+      <c r="K81" t="b">
+        <v>0</v>
+      </c>
+      <c r="L81">
+        <v>100</v>
+      </c>
+      <c r="M81">
+        <v>1</v>
+      </c>
+      <c r="N81">
         <v>200</v>
       </c>
-      <c r="N69" t="s">
-[...17 lines deleted...]
-      <c r="T69">
+      <c r="O81" t="s">
+        <v>43</v>
+      </c>
+      <c r="P81" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q81">
+        <v>1090</v>
+      </c>
+      <c r="R81" t="s">
+        <v>316</v>
+      </c>
+      <c r="S81">
+        <v>819</v>
+      </c>
+      <c r="T81">
         <v>4</v>
       </c>
     </row>
-    <row r="70" spans="1:20">
-[...48 lines deleted...]
-      <c r="Q70">
+    <row r="82" spans="1:20">
+      <c r="A82">
+        <v>1107</v>
+      </c>
+      <c r="B82" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82">
+        <v>780</v>
+      </c>
+      <c r="D82">
         <v>3</v>
       </c>
-      <c r="R70">
-[...5 lines deleted...]
-      <c r="T70">
+      <c r="E82">
+        <v>2775</v>
+      </c>
+      <c r="F82">
+        <v>25</v>
+      </c>
+      <c r="G82" t="b">
+        <v>1</v>
+      </c>
+      <c r="H82" t="s">
+        <v>41</v>
+      </c>
+      <c r="I82" t="b">
+        <v>1</v>
+      </c>
+      <c r="J82">
+        <v>100</v>
+      </c>
+      <c r="K82" t="b">
+        <v>0</v>
+      </c>
+      <c r="L82">
+        <v>100</v>
+      </c>
+      <c r="M82">
         <v>2</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="S71">
+      <c r="N82">
+        <v>200</v>
+      </c>
+      <c r="O82" t="s">
+        <v>43</v>
+      </c>
+      <c r="P82" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q82">
+        <v>1019</v>
+      </c>
+      <c r="R82" t="s">
+        <v>316</v>
+      </c>
+      <c r="S82">
+        <v>750</v>
+      </c>
+      <c r="T82">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83">
+        <v>1120</v>
+      </c>
+      <c r="B83" t="s">
+        <v>22</v>
+      </c>
+      <c r="C83">
+        <v>440</v>
+      </c>
+      <c r="D83">
+        <v>3</v>
+      </c>
+      <c r="E83">
+        <v>587</v>
+      </c>
+      <c r="F83">
+        <v>25</v>
+      </c>
+      <c r="G83" t="b">
+        <v>1</v>
+      </c>
+      <c r="H83" t="s">
+        <v>41</v>
+      </c>
+      <c r="I83" t="b">
+        <v>1</v>
+      </c>
+      <c r="J83">
+        <v>100</v>
+      </c>
+      <c r="K83" t="b">
+        <v>1</v>
+      </c>
+      <c r="L83">
+        <v>100</v>
+      </c>
+      <c r="M83">
+        <v>1</v>
+      </c>
+      <c r="N83">
+        <v>200</v>
+      </c>
+      <c r="O83" t="s">
+        <v>43</v>
+      </c>
+      <c r="P83" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q83">
         <v>880</v>
       </c>
-      <c r="T71">
-[...738 lines deleted...]
-        <v>1440</v>
+      <c r="R83" t="s">
+        <v>316</v>
       </c>
       <c r="S83">
-        <v>1060</v>
+        <v>670</v>
       </c>
       <c r="T83">
         <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:20">
-      <c r="A84" t="s">
+      <c r="A84">
+        <v>1128</v>
+      </c>
+      <c r="B84" t="s">
         <v>20</v>
       </c>
-      <c r="B84">
-[...1 lines deleted...]
-      </c>
       <c r="C84">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D84" t="b">
+        <v>490</v>
+      </c>
+      <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
-        <v>1596</v>
-[...17 lines deleted...]
-        <v>43</v>
+        <v>2090</v>
+      </c>
+      <c r="F84">
+        <v>0</v>
+      </c>
+      <c r="G84" t="b">
+        <v>0</v>
+      </c>
+      <c r="H84" t="s">
+        <v>42</v>
+      </c>
+      <c r="I84" t="b">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84" t="b">
+        <v>1</v>
       </c>
       <c r="L84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M84">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="N84">
+        <v>0</v>
       </c>
       <c r="O84" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>43</v>
+      </c>
+      <c r="P84" t="s">
+        <v>110</v>
       </c>
       <c r="Q84">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1442</v>
+        <v>1580</v>
+      </c>
+      <c r="R84" t="s">
+        <v>315</v>
       </c>
       <c r="S84">
-        <v>740</v>
+        <v>520</v>
       </c>
       <c r="T84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:20">
-      <c r="A85" t="s">
-[...3 lines deleted...]
-        <v>980</v>
+      <c r="A85">
+        <v>1130</v>
+      </c>
+      <c r="B85" t="s">
+        <v>26</v>
       </c>
       <c r="C85">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>780</v>
+      </c>
+      <c r="D85">
+        <v>4</v>
       </c>
       <c r="E85">
-        <v>3100</v>
-[...17 lines deleted...]
-        <v>43</v>
+        <v>3460</v>
+      </c>
+      <c r="F85">
+        <v>25</v>
+      </c>
+      <c r="G85" t="b">
+        <v>1</v>
+      </c>
+      <c r="H85" t="s">
+        <v>41</v>
+      </c>
+      <c r="I85" t="b">
+        <v>1</v>
+      </c>
+      <c r="J85">
+        <v>100</v>
+      </c>
+      <c r="K85" t="b">
+        <v>0</v>
       </c>
       <c r="L85">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="M85">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1</v>
+      </c>
+      <c r="N85">
+        <v>200</v>
       </c>
       <c r="O85" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1570</v>
+        <v>43</v>
+      </c>
+      <c r="P85" t="s">
+        <v>111</v>
       </c>
       <c r="Q85">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1480</v>
+        <v>1770</v>
+      </c>
+      <c r="R85" t="s">
+        <v>316</v>
       </c>
       <c r="S85">
-        <v>790</v>
+        <v>1180</v>
       </c>
       <c r="T85">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:20">
-      <c r="A86" t="s">
-[...3 lines deleted...]
-        <v>900</v>
+      <c r="A86">
+        <v>1131</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
       </c>
       <c r="C86">
+        <v>630</v>
+      </c>
+      <c r="D86">
+        <v>3</v>
+      </c>
+      <c r="E86">
+        <v>1410</v>
+      </c>
+      <c r="F86">
         <v>25</v>
       </c>
-      <c r="D86" t="b">
-[...21 lines deleted...]
-        <v>43</v>
+      <c r="G86" t="b">
+        <v>1</v>
+      </c>
+      <c r="H86" t="s">
+        <v>41</v>
+      </c>
+      <c r="I86" t="b">
+        <v>1</v>
+      </c>
+      <c r="J86">
+        <v>50</v>
+      </c>
+      <c r="K86" t="b">
+        <v>1</v>
       </c>
       <c r="L86">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="M86">
+        <v>1</v>
+      </c>
+      <c r="N86">
         <v>200</v>
       </c>
-      <c r="N86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O86" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>43</v>
+      </c>
+      <c r="P86" t="s">
+        <v>112</v>
       </c>
       <c r="Q86">
+        <v>1100</v>
+      </c>
+      <c r="R86" t="s">
+        <v>317</v>
+      </c>
+      <c r="S86">
+        <v>810</v>
+      </c>
+      <c r="T86">
         <v>4</v>
       </c>
-      <c r="R86">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:20">
-      <c r="A87" t="s">
+      <c r="A87">
+        <v>1133</v>
+      </c>
+      <c r="B87" t="s">
         <v>26</v>
       </c>
-      <c r="B87">
-[...1 lines deleted...]
-      </c>
       <c r="C87">
+        <v>1200</v>
+      </c>
+      <c r="D87">
+        <v>4</v>
+      </c>
+      <c r="E87">
+        <v>3540</v>
+      </c>
+      <c r="F87">
         <v>25</v>
       </c>
-      <c r="D87" t="b">
-[...21 lines deleted...]
-        <v>43</v>
+      <c r="G87" t="b">
+        <v>1</v>
+      </c>
+      <c r="H87" t="s">
+        <v>41</v>
+      </c>
+      <c r="I87" t="b">
+        <v>1</v>
+      </c>
+      <c r="J87">
+        <v>100</v>
+      </c>
+      <c r="K87" t="b">
+        <v>0</v>
       </c>
       <c r="L87">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="M87">
+        <v>1</v>
+      </c>
+      <c r="N87">
         <v>200</v>
       </c>
-      <c r="N87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O87" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>43</v>
+      </c>
+      <c r="P87" t="s">
+        <v>113</v>
       </c>
       <c r="Q87">
+        <v>1900</v>
+      </c>
+      <c r="R87" t="s">
+        <v>316</v>
+      </c>
+      <c r="S87">
+        <v>1200</v>
+      </c>
+      <c r="T87">
         <v>6</v>
       </c>
-      <c r="R87">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:20">
-      <c r="A88" t="s">
-[...3 lines deleted...]
-        <v>630</v>
+      <c r="A88">
+        <v>1142</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
       </c>
       <c r="C88">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>860</v>
+      </c>
+      <c r="D88">
+        <v>2</v>
       </c>
       <c r="E88">
-        <v>1300</v>
-[...17 lines deleted...]
-        <v>43</v>
+        <v>2985</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88" t="b">
+        <v>0</v>
+      </c>
+      <c r="H88" t="s">
+        <v>41</v>
+      </c>
+      <c r="I88" t="b">
+        <v>1</v>
+      </c>
+      <c r="J88">
+        <v>100</v>
+      </c>
+      <c r="K88" t="b">
+        <v>0</v>
       </c>
       <c r="L88">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="M88">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
       </c>
       <c r="O88" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>43</v>
+      </c>
+      <c r="P88" t="s">
+        <v>114</v>
       </c>
       <c r="Q88">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>1470</v>
+      </c>
+      <c r="R88" t="s">
+        <v>316</v>
       </c>
       <c r="S88">
-        <v>810</v>
+        <v>960</v>
       </c>
       <c r="T88">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:20">
-      <c r="A89" t="s">
+      <c r="A89">
+        <v>1163</v>
+      </c>
+      <c r="B89" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89">
+        <v>450</v>
+      </c>
+      <c r="D89">
+        <v>0</v>
+      </c>
+      <c r="E89">
+        <v>1150</v>
+      </c>
+      <c r="F89">
+        <v>0</v>
+      </c>
+      <c r="G89" t="b">
+        <v>0</v>
+      </c>
+      <c r="H89" t="s">
+        <v>41</v>
+      </c>
+      <c r="I89" t="b">
+        <v>0</v>
+      </c>
+      <c r="J89">
+        <v>0</v>
+      </c>
+      <c r="K89" t="b">
+        <v>1</v>
+      </c>
+      <c r="L89">
+        <v>0</v>
+      </c>
+      <c r="M89">
+        <v>1</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89" t="s">
+        <v>43</v>
+      </c>
+      <c r="P89" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q89">
+        <v>1320</v>
+      </c>
+      <c r="R89" t="s">
+        <v>315</v>
+      </c>
+      <c r="S89">
+        <v>880</v>
+      </c>
+      <c r="T89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20">
+      <c r="A90">
+        <v>1185</v>
+      </c>
+      <c r="B90" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90">
+        <v>1110</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>2600</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+      <c r="G90" t="b">
+        <v>0</v>
+      </c>
+      <c r="H90" t="s">
+        <v>41</v>
+      </c>
+      <c r="I90" t="b">
+        <v>0</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90" t="b">
+        <v>0</v>
+      </c>
+      <c r="L90">
+        <v>0</v>
+      </c>
+      <c r="M90">
+        <v>1</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90" t="s">
+        <v>43</v>
+      </c>
+      <c r="P90" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q90">
+        <v>1170</v>
+      </c>
+      <c r="R90" t="s">
+        <v>315</v>
+      </c>
+      <c r="S90">
+        <v>1040</v>
+      </c>
+      <c r="T90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20">
+      <c r="A91">
+        <v>1186</v>
+      </c>
+      <c r="B91" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91">
+        <v>750</v>
+      </c>
+      <c r="D91">
+        <v>3</v>
+      </c>
+      <c r="E91">
+        <v>1380</v>
+      </c>
+      <c r="F91">
         <v>25</v>
       </c>
-      <c r="B89">
-[...32 lines deleted...]
-      <c r="M89">
+      <c r="G91" t="b">
+        <v>1</v>
+      </c>
+      <c r="H91" t="s">
+        <v>41</v>
+      </c>
+      <c r="I91" t="b">
+        <v>0</v>
+      </c>
+      <c r="J91">
+        <v>100</v>
+      </c>
+      <c r="K91" t="b">
+        <v>0</v>
+      </c>
+      <c r="L91">
+        <v>100</v>
+      </c>
+      <c r="M91">
+        <v>1</v>
+      </c>
+      <c r="N91">
         <v>200</v>
       </c>
-      <c r="N89" t="s">
-[...125 lines deleted...]
-      </c>
       <c r="O91" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>43</v>
+      </c>
+      <c r="P91" t="s">
+        <v>117</v>
       </c>
       <c r="Q91">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1728</v>
+        <v>1100</v>
+      </c>
+      <c r="R91" t="s">
+        <v>316</v>
       </c>
       <c r="S91">
-        <v>500</v>
+        <v>810</v>
       </c>
       <c r="T91">
         <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:20">
-      <c r="A92" t="s">
-[...3 lines deleted...]
-        <v>550</v>
+      <c r="A92">
+        <v>1190</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
       </c>
       <c r="C92">
+        <v>810</v>
+      </c>
+      <c r="D92">
+        <v>4</v>
+      </c>
+      <c r="E92">
+        <v>3797</v>
+      </c>
+      <c r="F92">
+        <v>0</v>
+      </c>
+      <c r="G92" t="b">
+        <v>0</v>
+      </c>
+      <c r="H92" t="s">
+        <v>41</v>
+      </c>
+      <c r="I92" t="b">
+        <v>1</v>
+      </c>
+      <c r="J92">
+        <v>100</v>
+      </c>
+      <c r="K92" t="b">
+        <v>0</v>
+      </c>
+      <c r="L92">
+        <v>100</v>
+      </c>
+      <c r="M92">
+        <v>1</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>43</v>
+      </c>
+      <c r="P92" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q92">
+        <v>2050</v>
+      </c>
+      <c r="R92" t="s">
+        <v>316</v>
+      </c>
+      <c r="S92">
+        <v>980</v>
+      </c>
+      <c r="T92">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20">
+      <c r="A93">
+        <v>1205</v>
+      </c>
+      <c r="B93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93">
+        <v>760</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>1278</v>
+      </c>
+      <c r="F93">
         <v>25</v>
       </c>
-      <c r="D92" t="b">
-[...8 lines deleted...]
-      <c r="G92" t="s">
+      <c r="G93" t="b">
+        <v>0</v>
+      </c>
+      <c r="H93" t="s">
+        <v>41</v>
+      </c>
+      <c r="I93" t="b">
+        <v>0</v>
+      </c>
+      <c r="J93">
+        <v>100</v>
+      </c>
+      <c r="K93" t="b">
+        <v>0</v>
+      </c>
+      <c r="L93">
+        <v>100</v>
+      </c>
+      <c r="M93">
+        <v>1</v>
+      </c>
+      <c r="N93">
+        <v>200</v>
+      </c>
+      <c r="O93" t="s">
+        <v>43</v>
+      </c>
+      <c r="P93" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q93">
+        <v>1080</v>
+      </c>
+      <c r="R93" t="s">
+        <v>315</v>
+      </c>
+      <c r="S93">
+        <v>800</v>
+      </c>
+      <c r="T93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:20">
+      <c r="A94">
+        <v>1208</v>
+      </c>
+      <c r="B94" t="s">
+        <v>22</v>
+      </c>
+      <c r="C94">
+        <v>720</v>
+      </c>
+      <c r="D94">
+        <v>3</v>
+      </c>
+      <c r="E94">
+        <v>1008</v>
+      </c>
+      <c r="F94">
+        <v>25</v>
+      </c>
+      <c r="G94" t="b">
+        <v>1</v>
+      </c>
+      <c r="H94" t="s">
         <v>42</v>
       </c>
-      <c r="H92">
-[...14 lines deleted...]
-      <c r="M92">
+      <c r="I94" t="b">
+        <v>1</v>
+      </c>
+      <c r="J94">
+        <v>100</v>
+      </c>
+      <c r="K94" t="b">
+        <v>0</v>
+      </c>
+      <c r="L94">
+        <v>100</v>
+      </c>
+      <c r="M94">
+        <v>1</v>
+      </c>
+      <c r="N94">
         <v>200</v>
       </c>
-      <c r="N92" t="s">
-[...5 lines deleted...]
-      <c r="P92">
+      <c r="O94" t="s">
+        <v>43</v>
+      </c>
+      <c r="P94" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q94">
+        <v>1228</v>
+      </c>
+      <c r="R94" t="s">
+        <v>316</v>
+      </c>
+      <c r="S94">
+        <v>479</v>
+      </c>
+      <c r="T94">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20">
+      <c r="A95">
+        <v>1261</v>
+      </c>
+      <c r="B95" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95">
+        <v>480</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>2100</v>
+      </c>
+      <c r="F95">
+        <v>0</v>
+      </c>
+      <c r="G95" t="b">
+        <v>0</v>
+      </c>
+      <c r="H95" t="s">
+        <v>42</v>
+      </c>
+      <c r="I95" t="b">
+        <v>0</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95" t="b">
+        <v>1</v>
+      </c>
+      <c r="L95">
+        <v>0</v>
+      </c>
+      <c r="M95">
+        <v>3</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95" t="s">
+        <v>43</v>
+      </c>
+      <c r="P95" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q95">
+        <v>1060</v>
+      </c>
+      <c r="R95" t="s">
+        <v>315</v>
+      </c>
+      <c r="S95">
+        <v>520</v>
+      </c>
+      <c r="T95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20">
+      <c r="A96">
+        <v>1333</v>
+      </c>
+      <c r="B96" t="s">
+        <v>27</v>
+      </c>
+      <c r="C96">
+        <v>850</v>
+      </c>
+      <c r="D96">
+        <v>4</v>
+      </c>
+      <c r="E96">
+        <v>3400</v>
+      </c>
+      <c r="F96">
+        <v>0</v>
+      </c>
+      <c r="G96" t="b">
+        <v>0</v>
+      </c>
+      <c r="H96" t="s">
+        <v>41</v>
+      </c>
+      <c r="I96" t="b">
+        <v>1</v>
+      </c>
+      <c r="J96">
+        <v>100</v>
+      </c>
+      <c r="K96" t="b">
+        <v>0</v>
+      </c>
+      <c r="L96">
+        <v>100</v>
+      </c>
+      <c r="M96">
+        <v>1</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96" t="s">
+        <v>43</v>
+      </c>
+      <c r="P96" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q96">
+        <v>1500</v>
+      </c>
+      <c r="R96" t="s">
+        <v>316</v>
+      </c>
+      <c r="S96">
+        <v>1200</v>
+      </c>
+      <c r="T96">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20">
+      <c r="A97">
+        <v>1342</v>
+      </c>
+      <c r="B97" t="s">
+        <v>32</v>
+      </c>
+      <c r="C97">
         <v>1000</v>
       </c>
-      <c r="Q92">
+      <c r="D97">
+        <v>3</v>
+      </c>
+      <c r="E97">
+        <v>3390</v>
+      </c>
+      <c r="F97">
+        <v>0</v>
+      </c>
+      <c r="G97" t="b">
+        <v>0</v>
+      </c>
+      <c r="H97" t="s">
+        <v>41</v>
+      </c>
+      <c r="I97" t="b">
+        <v>1</v>
+      </c>
+      <c r="J97">
+        <v>100</v>
+      </c>
+      <c r="K97" t="b">
+        <v>0</v>
+      </c>
+      <c r="L97">
+        <v>100</v>
+      </c>
+      <c r="M97">
+        <v>1</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+      <c r="O97" t="s">
+        <v>43</v>
+      </c>
+      <c r="P97" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q97">
+        <v>1680</v>
+      </c>
+      <c r="R97" t="s">
+        <v>316</v>
+      </c>
+      <c r="S97">
+        <v>1010</v>
+      </c>
+      <c r="T97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20">
+      <c r="A98">
+        <v>1374</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98">
+        <v>620</v>
+      </c>
+      <c r="D98">
+        <v>0</v>
+      </c>
+      <c r="E98">
+        <v>2775</v>
+      </c>
+      <c r="F98">
+        <v>0</v>
+      </c>
+      <c r="G98" t="b">
+        <v>0</v>
+      </c>
+      <c r="H98" t="s">
+        <v>41</v>
+      </c>
+      <c r="I98" t="b">
+        <v>0</v>
+      </c>
+      <c r="J98">
+        <v>0</v>
+      </c>
+      <c r="K98" t="b">
+        <v>0</v>
+      </c>
+      <c r="L98">
+        <v>0</v>
+      </c>
+      <c r="M98">
+        <v>1</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+      <c r="O98" t="s">
+        <v>43</v>
+      </c>
+      <c r="P98" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q98">
+        <v>1620</v>
+      </c>
+      <c r="R98" t="s">
+        <v>315</v>
+      </c>
+      <c r="S98">
+        <v>1060</v>
+      </c>
+      <c r="T98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20">
+      <c r="A99">
+        <v>1389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99">
+        <v>760</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99">
+        <v>1494</v>
+      </c>
+      <c r="F99">
+        <v>25</v>
+      </c>
+      <c r="G99" t="b">
+        <v>1</v>
+      </c>
+      <c r="H99" t="s">
+        <v>41</v>
+      </c>
+      <c r="I99" t="b">
+        <v>0</v>
+      </c>
+      <c r="J99">
+        <v>100</v>
+      </c>
+      <c r="K99" t="b">
+        <v>0</v>
+      </c>
+      <c r="L99">
+        <v>100</v>
+      </c>
+      <c r="M99">
+        <v>1</v>
+      </c>
+      <c r="N99">
+        <v>200</v>
+      </c>
+      <c r="O99" t="s">
+        <v>43</v>
+      </c>
+      <c r="P99" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q99">
+        <v>1150</v>
+      </c>
+      <c r="R99" t="s">
+        <v>316</v>
+      </c>
+      <c r="S99">
+        <v>850</v>
+      </c>
+      <c r="T99">
         <v>4</v>
       </c>
-      <c r="R92">
-[...10 lines deleted...]
-      <c r="A93" t="s">
+    </row>
+    <row r="100" spans="1:20">
+      <c r="A100">
+        <v>1393</v>
+      </c>
+      <c r="B100" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100">
+        <v>630</v>
+      </c>
+      <c r="D100">
+        <v>3</v>
+      </c>
+      <c r="E100">
+        <v>1100</v>
+      </c>
+      <c r="F100">
+        <v>25</v>
+      </c>
+      <c r="G100" t="b">
+        <v>1</v>
+      </c>
+      <c r="H100" t="s">
+        <v>41</v>
+      </c>
+      <c r="I100" t="b">
+        <v>0</v>
+      </c>
+      <c r="J100">
+        <v>100</v>
+      </c>
+      <c r="K100" t="b">
+        <v>0</v>
+      </c>
+      <c r="L100">
+        <v>100</v>
+      </c>
+      <c r="M100">
+        <v>1</v>
+      </c>
+      <c r="N100">
+        <v>200</v>
+      </c>
+      <c r="O100" t="s">
+        <v>43</v>
+      </c>
+      <c r="P100" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q100">
+        <v>819</v>
+      </c>
+      <c r="R100" t="s">
+        <v>316</v>
+      </c>
+      <c r="S100">
+        <v>640</v>
+      </c>
+      <c r="T100">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20">
+      <c r="A101">
+        <v>1440</v>
+      </c>
+      <c r="B101" t="s">
+        <v>26</v>
+      </c>
+      <c r="C101">
+        <v>640</v>
+      </c>
+      <c r="D101">
+        <v>4</v>
+      </c>
+      <c r="E101">
+        <v>2200</v>
+      </c>
+      <c r="F101">
+        <v>25</v>
+      </c>
+      <c r="G101" t="b">
+        <v>1</v>
+      </c>
+      <c r="H101" t="s">
+        <v>41</v>
+      </c>
+      <c r="I101" t="b">
+        <v>1</v>
+      </c>
+      <c r="J101">
+        <v>100</v>
+      </c>
+      <c r="K101" t="b">
+        <v>0</v>
+      </c>
+      <c r="L101">
+        <v>100</v>
+      </c>
+      <c r="M101">
+        <v>1</v>
+      </c>
+      <c r="N101">
+        <v>200</v>
+      </c>
+      <c r="O101" t="s">
+        <v>43</v>
+      </c>
+      <c r="P101" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q101">
+        <v>1580</v>
+      </c>
+      <c r="R101" t="s">
+        <v>316</v>
+      </c>
+      <c r="S101">
+        <v>1060</v>
+      </c>
+      <c r="T101">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20">
+      <c r="A102">
+        <v>1442</v>
+      </c>
+      <c r="B102" t="s">
         <v>20</v>
       </c>
-      <c r="B93">
+      <c r="C102">
+        <v>920</v>
+      </c>
+      <c r="D102">
+        <v>0</v>
+      </c>
+      <c r="E102">
+        <v>1596</v>
+      </c>
+      <c r="F102">
+        <v>0</v>
+      </c>
+      <c r="G102" t="b">
+        <v>0</v>
+      </c>
+      <c r="H102" t="s">
+        <v>41</v>
+      </c>
+      <c r="I102" t="b">
+        <v>0</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102" t="b">
+        <v>0</v>
+      </c>
+      <c r="L102">
+        <v>0</v>
+      </c>
+      <c r="M102">
+        <v>1</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+      <c r="O102" t="s">
+        <v>43</v>
+      </c>
+      <c r="P102" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q102">
+        <v>1010</v>
+      </c>
+      <c r="R102" t="s">
+        <v>315</v>
+      </c>
+      <c r="S102">
+        <v>740</v>
+      </c>
+      <c r="T102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20">
+      <c r="A103">
+        <v>1480</v>
+      </c>
+      <c r="B103" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103">
+        <v>980</v>
+      </c>
+      <c r="D103">
+        <v>0</v>
+      </c>
+      <c r="E103">
+        <v>3100</v>
+      </c>
+      <c r="F103">
+        <v>0</v>
+      </c>
+      <c r="G103" t="b">
+        <v>0</v>
+      </c>
+      <c r="H103" t="s">
+        <v>41</v>
+      </c>
+      <c r="I103" t="b">
+        <v>0</v>
+      </c>
+      <c r="J103">
+        <v>0</v>
+      </c>
+      <c r="K103" t="b">
+        <v>1</v>
+      </c>
+      <c r="L103">
+        <v>0</v>
+      </c>
+      <c r="M103">
+        <v>1</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+      <c r="O103" t="s">
+        <v>43</v>
+      </c>
+      <c r="P103" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q103">
+        <v>1570</v>
+      </c>
+      <c r="R103" t="s">
+        <v>315</v>
+      </c>
+      <c r="S103">
+        <v>790</v>
+      </c>
+      <c r="T103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20">
+      <c r="A104">
+        <v>1514</v>
+      </c>
+      <c r="B104" t="s">
+        <v>22</v>
+      </c>
+      <c r="C104">
+        <v>900</v>
+      </c>
+      <c r="D104">
+        <v>3</v>
+      </c>
+      <c r="E104">
+        <v>1500</v>
+      </c>
+      <c r="F104">
+        <v>25</v>
+      </c>
+      <c r="G104" t="b">
+        <v>1</v>
+      </c>
+      <c r="H104" t="s">
+        <v>41</v>
+      </c>
+      <c r="I104" t="b">
+        <v>1</v>
+      </c>
+      <c r="J104">
+        <v>100</v>
+      </c>
+      <c r="K104" t="b">
+        <v>0</v>
+      </c>
+      <c r="L104">
+        <v>100</v>
+      </c>
+      <c r="M104">
+        <v>1</v>
+      </c>
+      <c r="N104">
+        <v>200</v>
+      </c>
+      <c r="O104" t="s">
+        <v>43</v>
+      </c>
+      <c r="P104" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q104">
+        <v>1000</v>
+      </c>
+      <c r="R104" t="s">
+        <v>316</v>
+      </c>
+      <c r="S104">
+        <v>750</v>
+      </c>
+      <c r="T104">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20">
+      <c r="A105">
+        <v>1538</v>
+      </c>
+      <c r="B105" t="s">
+        <v>26</v>
+      </c>
+      <c r="C105">
+        <v>710</v>
+      </c>
+      <c r="D105">
+        <v>4</v>
+      </c>
+      <c r="E105">
+        <v>2300</v>
+      </c>
+      <c r="F105">
+        <v>25</v>
+      </c>
+      <c r="G105" t="b">
+        <v>1</v>
+      </c>
+      <c r="H105" t="s">
+        <v>41</v>
+      </c>
+      <c r="I105" t="b">
+        <v>1</v>
+      </c>
+      <c r="J105">
+        <v>100</v>
+      </c>
+      <c r="K105" t="b">
+        <v>0</v>
+      </c>
+      <c r="L105">
+        <v>100</v>
+      </c>
+      <c r="M105">
+        <v>1</v>
+      </c>
+      <c r="N105">
+        <v>200</v>
+      </c>
+      <c r="O105" t="s">
+        <v>43</v>
+      </c>
+      <c r="P105" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q105">
+        <v>1689</v>
+      </c>
+      <c r="R105" t="s">
+        <v>316</v>
+      </c>
+      <c r="S105">
+        <v>1120</v>
+      </c>
+      <c r="T105">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20">
+      <c r="A106">
+        <v>1544</v>
+      </c>
+      <c r="B106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106">
         <v>630</v>
       </c>
-      <c r="C93">
-[...109 lines deleted...]
-      <c r="S94">
+      <c r="D106">
+        <v>3</v>
+      </c>
+      <c r="E106">
+        <v>1300</v>
+      </c>
+      <c r="F106">
+        <v>25</v>
+      </c>
+      <c r="G106" t="b">
+        <v>1</v>
+      </c>
+      <c r="H106" t="s">
+        <v>41</v>
+      </c>
+      <c r="I106" t="b">
+        <v>1</v>
+      </c>
+      <c r="J106">
+        <v>50</v>
+      </c>
+      <c r="K106" t="b">
+        <v>1</v>
+      </c>
+      <c r="L106">
+        <v>50</v>
+      </c>
+      <c r="M106">
+        <v>1</v>
+      </c>
+      <c r="N106">
+        <v>200</v>
+      </c>
+      <c r="O106" t="s">
+        <v>43</v>
+      </c>
+      <c r="P106" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q106">
         <v>1090</v>
       </c>
-      <c r="T94">
-[...738 lines deleted...]
-        <v>2087</v>
+      <c r="R106" t="s">
+        <v>317</v>
       </c>
       <c r="S106">
         <v>810</v>
       </c>
       <c r="T106">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107">
+        <v>1658</v>
+      </c>
+      <c r="B107" t="s">
+        <v>25</v>
+      </c>
+      <c r="C107">
+        <v>800</v>
+      </c>
+      <c r="D107">
+        <v>4</v>
+      </c>
+      <c r="E107">
+        <v>2775</v>
+      </c>
+      <c r="F107">
+        <v>25</v>
+      </c>
+      <c r="G107" t="b">
+        <v>1</v>
+      </c>
+      <c r="H107" t="s">
+        <v>41</v>
+      </c>
+      <c r="I107" t="b">
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>100</v>
+      </c>
+      <c r="K107" t="b">
+        <v>0</v>
+      </c>
+      <c r="L107">
+        <v>100</v>
+      </c>
+      <c r="M107">
+        <v>1</v>
+      </c>
+      <c r="N107">
+        <v>200</v>
+      </c>
+      <c r="O107" t="s">
+        <v>43</v>
+      </c>
+      <c r="P107" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q107">
+        <v>1500</v>
+      </c>
+      <c r="R107" t="s">
+        <v>316</v>
+      </c>
+      <c r="S107">
+        <v>1000</v>
+      </c>
+      <c r="T107">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20">
+      <c r="A108">
+        <v>1727</v>
+      </c>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108">
+        <v>860</v>
+      </c>
+      <c r="D108">
+        <v>4</v>
+      </c>
+      <c r="E108">
+        <v>3300</v>
+      </c>
+      <c r="F108">
+        <v>25</v>
+      </c>
+      <c r="G108" t="b">
+        <v>1</v>
+      </c>
+      <c r="H108" t="s">
+        <v>41</v>
+      </c>
+      <c r="I108" t="b">
+        <v>0</v>
+      </c>
+      <c r="J108">
+        <v>100</v>
+      </c>
+      <c r="K108" t="b">
+        <v>0</v>
+      </c>
+      <c r="L108">
+        <v>100</v>
+      </c>
+      <c r="M108">
+        <v>1</v>
+      </c>
+      <c r="N108">
+        <v>200</v>
+      </c>
+      <c r="O108" t="s">
+        <v>43</v>
+      </c>
+      <c r="P108" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q108">
+        <v>1870</v>
+      </c>
+      <c r="R108" t="s">
+        <v>316</v>
+      </c>
+      <c r="S108">
+        <v>1250</v>
+      </c>
+      <c r="T108">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20">
+      <c r="A109">
+        <v>1728</v>
+      </c>
+      <c r="B109" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109">
+        <v>600</v>
+      </c>
+      <c r="D109">
+        <v>4</v>
+      </c>
+      <c r="E109">
+        <v>3460</v>
+      </c>
+      <c r="F109">
+        <v>25</v>
+      </c>
+      <c r="G109" t="b">
+        <v>1</v>
+      </c>
+      <c r="H109" t="s">
+        <v>42</v>
+      </c>
+      <c r="I109" t="b">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>100</v>
+      </c>
+      <c r="K109" t="b">
+        <v>0</v>
+      </c>
+      <c r="L109">
+        <v>100</v>
+      </c>
+      <c r="M109">
+        <v>1</v>
+      </c>
+      <c r="N109">
+        <v>200</v>
+      </c>
+      <c r="O109" t="s">
+        <v>43</v>
+      </c>
+      <c r="P109" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q109">
+        <v>1200</v>
+      </c>
+      <c r="R109" t="s">
+        <v>316</v>
+      </c>
+      <c r="S109">
+        <v>500</v>
+      </c>
+      <c r="T109">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20">
+      <c r="A110">
+        <v>1801</v>
+      </c>
+      <c r="B110" t="s">
+        <v>24</v>
+      </c>
+      <c r="C110">
+        <v>550</v>
+      </c>
+      <c r="D110">
+        <v>2</v>
+      </c>
+      <c r="E110">
+        <v>600</v>
+      </c>
+      <c r="F110">
+        <v>25</v>
+      </c>
+      <c r="G110" t="b">
+        <v>1</v>
+      </c>
+      <c r="H110" t="s">
+        <v>42</v>
+      </c>
+      <c r="I110" t="b">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>100</v>
+      </c>
+      <c r="K110" t="b">
+        <v>0</v>
+      </c>
+      <c r="L110">
+        <v>100</v>
+      </c>
+      <c r="M110">
+        <v>1</v>
+      </c>
+      <c r="N110">
+        <v>200</v>
+      </c>
+      <c r="O110" t="s">
+        <v>43</v>
+      </c>
+      <c r="P110" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q110">
+        <v>1000</v>
+      </c>
+      <c r="R110" t="s">
+        <v>316</v>
+      </c>
+      <c r="S110">
+        <v>500</v>
+      </c>
+      <c r="T110">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20">
+      <c r="A111">
+        <v>1814</v>
+      </c>
+      <c r="B111" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111">
+        <v>630</v>
+      </c>
+      <c r="D111">
+        <v>0</v>
+      </c>
+      <c r="E111">
+        <v>2800</v>
+      </c>
+      <c r="F111">
+        <v>0</v>
+      </c>
+      <c r="G111" t="b">
+        <v>0</v>
+      </c>
+      <c r="H111" t="s">
+        <v>41</v>
+      </c>
+      <c r="I111" t="b">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>0</v>
+      </c>
+      <c r="K111" t="b">
+        <v>0</v>
+      </c>
+      <c r="L111">
+        <v>0</v>
+      </c>
+      <c r="M111">
+        <v>1</v>
+      </c>
+      <c r="N111">
+        <v>0</v>
+      </c>
+      <c r="O111" t="s">
+        <v>43</v>
+      </c>
+      <c r="P111" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q111">
+        <v>1620</v>
+      </c>
+      <c r="R111" t="s">
+        <v>315</v>
+      </c>
+      <c r="S111">
+        <v>1060</v>
+      </c>
+      <c r="T111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20">
+      <c r="A112">
+        <v>1848</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112">
+        <v>640</v>
+      </c>
+      <c r="D112">
+        <v>0</v>
+      </c>
+      <c r="E112">
+        <v>2405</v>
+      </c>
+      <c r="F112">
+        <v>0</v>
+      </c>
+      <c r="G112" t="b">
+        <v>0</v>
+      </c>
+      <c r="H112" t="s">
+        <v>41</v>
+      </c>
+      <c r="I112" t="b">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>0</v>
+      </c>
+      <c r="K112" t="b">
+        <v>0</v>
+      </c>
+      <c r="L112">
+        <v>0</v>
+      </c>
+      <c r="M112">
+        <v>1</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+      <c r="O112" t="s">
+        <v>43</v>
+      </c>
+      <c r="P112" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q112">
+        <v>1340</v>
+      </c>
+      <c r="R112" t="s">
+        <v>315</v>
+      </c>
+      <c r="S112">
+        <v>1090</v>
+      </c>
+      <c r="T112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20">
+      <c r="A113">
+        <v>1920</v>
+      </c>
+      <c r="B113" t="s">
+        <v>33</v>
+      </c>
+      <c r="C113">
+        <v>600</v>
+      </c>
+      <c r="D113">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C107">
+      <c r="E113">
+        <v>1070</v>
+      </c>
+      <c r="F113">
         <v>25</v>
       </c>
-      <c r="D107" t="b">
-[...2 lines deleted...]
-      <c r="E107">
+      <c r="G113" t="b">
+        <v>1</v>
+      </c>
+      <c r="H113" t="s">
+        <v>41</v>
+      </c>
+      <c r="I113" t="b">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>50</v>
+      </c>
+      <c r="K113" t="b">
+        <v>1</v>
+      </c>
+      <c r="L113">
+        <v>50</v>
+      </c>
+      <c r="M113">
+        <v>1</v>
+      </c>
+      <c r="N113">
+        <v>200</v>
+      </c>
+      <c r="O113" t="s">
+        <v>43</v>
+      </c>
+      <c r="P113" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q113">
+        <v>950</v>
+      </c>
+      <c r="R113" t="s">
+        <v>317</v>
+      </c>
+      <c r="S113">
+        <v>700</v>
+      </c>
+      <c r="T113">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20">
+      <c r="A114">
+        <v>1931</v>
+      </c>
+      <c r="B114" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114">
+        <v>710</v>
+      </c>
+      <c r="D114">
+        <v>0</v>
+      </c>
+      <c r="E114">
+        <v>1500</v>
+      </c>
+      <c r="F114">
+        <v>0</v>
+      </c>
+      <c r="G114" t="b">
+        <v>0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>42</v>
+      </c>
+      <c r="I114" t="b">
+        <v>0</v>
+      </c>
+      <c r="J114">
+        <v>0</v>
+      </c>
+      <c r="K114" t="b">
+        <v>0</v>
+      </c>
+      <c r="L114">
+        <v>0</v>
+      </c>
+      <c r="M114">
+        <v>1</v>
+      </c>
+      <c r="N114">
+        <v>0</v>
+      </c>
+      <c r="O114" t="s">
+        <v>43</v>
+      </c>
+      <c r="P114" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q114">
+        <v>1580</v>
+      </c>
+      <c r="R114" t="s">
+        <v>315</v>
+      </c>
+      <c r="S114">
+        <v>600</v>
+      </c>
+      <c r="T114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20">
+      <c r="A115">
+        <v>1956</v>
+      </c>
+      <c r="B115" t="s">
+        <v>24</v>
+      </c>
+      <c r="C115">
+        <v>700</v>
+      </c>
+      <c r="D115">
+        <v>2</v>
+      </c>
+      <c r="E115">
+        <v>900</v>
+      </c>
+      <c r="F115">
+        <v>25</v>
+      </c>
+      <c r="G115" t="b">
+        <v>1</v>
+      </c>
+      <c r="H115" t="s">
+        <v>42</v>
+      </c>
+      <c r="I115" t="b">
+        <v>0</v>
+      </c>
+      <c r="J115">
+        <v>100</v>
+      </c>
+      <c r="K115" t="b">
+        <v>0</v>
+      </c>
+      <c r="L115">
+        <v>100</v>
+      </c>
+      <c r="M115">
+        <v>1</v>
+      </c>
+      <c r="N115">
+        <v>200</v>
+      </c>
+      <c r="O115" t="s">
+        <v>43</v>
+      </c>
+      <c r="P115" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q115">
+        <v>930</v>
+      </c>
+      <c r="R115" t="s">
+        <v>316</v>
+      </c>
+      <c r="S115">
+        <v>470</v>
+      </c>
+      <c r="T115">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20">
+      <c r="A116">
+        <v>1959</v>
+      </c>
+      <c r="B116" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116">
+        <v>1019</v>
+      </c>
+      <c r="D116">
+        <v>2</v>
+      </c>
+      <c r="E116">
+        <v>4000</v>
+      </c>
+      <c r="F116">
+        <v>25</v>
+      </c>
+      <c r="G116" t="b">
+        <v>1</v>
+      </c>
+      <c r="H116" t="s">
+        <v>41</v>
+      </c>
+      <c r="I116" t="b">
+        <v>0</v>
+      </c>
+      <c r="J116">
+        <v>100</v>
+      </c>
+      <c r="K116" t="b">
+        <v>0</v>
+      </c>
+      <c r="L116">
+        <v>100</v>
+      </c>
+      <c r="M116">
+        <v>1</v>
+      </c>
+      <c r="N116">
+        <v>200</v>
+      </c>
+      <c r="O116" t="s">
+        <v>43</v>
+      </c>
+      <c r="P116" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q116">
+        <v>1980</v>
+      </c>
+      <c r="R116" t="s">
+        <v>316</v>
+      </c>
+      <c r="S116">
+        <v>910</v>
+      </c>
+      <c r="T116">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20">
+      <c r="A117">
+        <v>1962</v>
+      </c>
+      <c r="B117" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117">
+        <v>500</v>
+      </c>
+      <c r="D117">
+        <v>0</v>
+      </c>
+      <c r="E117">
+        <v>1480</v>
+      </c>
+      <c r="F117">
+        <v>0</v>
+      </c>
+      <c r="G117" t="b">
+        <v>0</v>
+      </c>
+      <c r="H117" t="s">
+        <v>41</v>
+      </c>
+      <c r="I117" t="b">
+        <v>0</v>
+      </c>
+      <c r="J117">
+        <v>0</v>
+      </c>
+      <c r="K117" t="b">
+        <v>0</v>
+      </c>
+      <c r="L117">
+        <v>0</v>
+      </c>
+      <c r="M117">
+        <v>1</v>
+      </c>
+      <c r="N117">
+        <v>0</v>
+      </c>
+      <c r="O117" t="s">
+        <v>43</v>
+      </c>
+      <c r="P117" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q117">
         <v>1600</v>
       </c>
-      <c r="F107" t="b">
-[...20 lines deleted...]
-      <c r="M107">
+      <c r="R117" t="s">
+        <v>315</v>
+      </c>
+      <c r="S117">
+        <v>1000</v>
+      </c>
+      <c r="T117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20">
+      <c r="A118">
+        <v>1986</v>
+      </c>
+      <c r="B118" t="s">
+        <v>33</v>
+      </c>
+      <c r="C118">
+        <v>490</v>
+      </c>
+      <c r="D118">
+        <v>3</v>
+      </c>
+      <c r="E118">
+        <v>930</v>
+      </c>
+      <c r="F118">
+        <v>25</v>
+      </c>
+      <c r="G118" t="b">
+        <v>1</v>
+      </c>
+      <c r="H118" t="s">
+        <v>41</v>
+      </c>
+      <c r="I118" t="b">
+        <v>0</v>
+      </c>
+      <c r="J118">
+        <v>50</v>
+      </c>
+      <c r="K118" t="b">
+        <v>1</v>
+      </c>
+      <c r="L118">
+        <v>50</v>
+      </c>
+      <c r="M118">
+        <v>1</v>
+      </c>
+      <c r="N118">
         <v>200</v>
       </c>
-      <c r="N107" t="s">
-[...683 lines deleted...]
-      </c>
       <c r="O118" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1900</v>
+        <v>43</v>
+      </c>
+      <c r="P118" t="s">
+        <v>144</v>
       </c>
       <c r="Q118">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2523</v>
+        <v>1080</v>
+      </c>
+      <c r="R118" t="s">
+        <v>317</v>
       </c>
       <c r="S118">
-        <v>1200</v>
+        <v>810</v>
       </c>
       <c r="T118">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:20">
-      <c r="A119" t="s">
+      <c r="A119">
+        <v>2006</v>
+      </c>
+      <c r="B119" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119">
+        <v>750</v>
+      </c>
+      <c r="D119">
+        <v>4</v>
+      </c>
+      <c r="E119">
+        <v>1739</v>
+      </c>
+      <c r="F119">
+        <v>25</v>
+      </c>
+      <c r="G119" t="b">
+        <v>1</v>
+      </c>
+      <c r="H119" t="s">
+        <v>41</v>
+      </c>
+      <c r="I119" t="b">
+        <v>0</v>
+      </c>
+      <c r="J119">
+        <v>100</v>
+      </c>
+      <c r="K119" t="b">
+        <v>0</v>
+      </c>
+      <c r="L119">
+        <v>100</v>
+      </c>
+      <c r="M119">
+        <v>1</v>
+      </c>
+      <c r="N119">
+        <v>200</v>
+      </c>
+      <c r="O119" t="s">
+        <v>43</v>
+      </c>
+      <c r="P119" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q119">
+        <v>1350</v>
+      </c>
+      <c r="R119" t="s">
+        <v>316</v>
+      </c>
+      <c r="S119">
+        <v>900</v>
+      </c>
+      <c r="T119">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20">
+      <c r="A120">
+        <v>2023</v>
+      </c>
+      <c r="B120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120">
+        <v>490</v>
+      </c>
+      <c r="D120">
+        <v>0</v>
+      </c>
+      <c r="E120">
+        <v>1950</v>
+      </c>
+      <c r="F120">
+        <v>0</v>
+      </c>
+      <c r="G120" t="b">
+        <v>0</v>
+      </c>
+      <c r="H120" t="s">
+        <v>41</v>
+      </c>
+      <c r="I120" t="b">
+        <v>0</v>
+      </c>
+      <c r="J120">
+        <v>0</v>
+      </c>
+      <c r="K120" t="b">
+        <v>1</v>
+      </c>
+      <c r="L120">
+        <v>0</v>
+      </c>
+      <c r="M120">
+        <v>1</v>
+      </c>
+      <c r="N120">
+        <v>0</v>
+      </c>
+      <c r="O120" t="s">
+        <v>43</v>
+      </c>
+      <c r="P120" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q120">
+        <v>1600</v>
+      </c>
+      <c r="R120" t="s">
+        <v>315</v>
+      </c>
+      <c r="S120">
+        <v>1060</v>
+      </c>
+      <c r="T120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20">
+      <c r="A121">
+        <v>2033</v>
+      </c>
+      <c r="B121" t="s">
+        <v>25</v>
+      </c>
+      <c r="C121">
+        <v>370</v>
+      </c>
+      <c r="D121">
+        <v>4</v>
+      </c>
+      <c r="E121">
+        <v>422</v>
+      </c>
+      <c r="F121">
+        <v>25</v>
+      </c>
+      <c r="G121" t="b">
+        <v>1</v>
+      </c>
+      <c r="H121" t="s">
+        <v>41</v>
+      </c>
+      <c r="I121" t="b">
+        <v>0</v>
+      </c>
+      <c r="J121">
+        <v>100</v>
+      </c>
+      <c r="K121" t="b">
+        <v>0</v>
+      </c>
+      <c r="L121">
+        <v>100</v>
+      </c>
+      <c r="M121">
+        <v>1</v>
+      </c>
+      <c r="N121">
+        <v>200</v>
+      </c>
+      <c r="O121" t="s">
+        <v>43</v>
+      </c>
+      <c r="P121" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q121">
+        <v>1600</v>
+      </c>
+      <c r="R121" t="s">
+        <v>316</v>
+      </c>
+      <c r="S121">
+        <v>1200</v>
+      </c>
+      <c r="T121">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20">
+      <c r="A122">
+        <v>2046</v>
+      </c>
+      <c r="B122" t="s">
+        <v>34</v>
+      </c>
+      <c r="C122">
+        <v>1150</v>
+      </c>
+      <c r="D122">
+        <v>2</v>
+      </c>
+      <c r="E122">
+        <v>2800</v>
+      </c>
+      <c r="F122">
+        <v>25</v>
+      </c>
+      <c r="G122" t="b">
+        <v>1</v>
+      </c>
+      <c r="H122" t="s">
+        <v>41</v>
+      </c>
+      <c r="I122" t="b">
+        <v>0</v>
+      </c>
+      <c r="J122">
+        <v>100</v>
+      </c>
+      <c r="K122" t="b">
+        <v>0</v>
+      </c>
+      <c r="L122">
+        <v>100</v>
+      </c>
+      <c r="M122">
+        <v>1</v>
+      </c>
+      <c r="N122">
+        <v>200</v>
+      </c>
+      <c r="O122" t="s">
+        <v>43</v>
+      </c>
+      <c r="P122" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q122">
+        <v>1190</v>
+      </c>
+      <c r="R122" t="s">
+        <v>316</v>
+      </c>
+      <c r="S122">
+        <v>900</v>
+      </c>
+      <c r="T122">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20">
+      <c r="A123">
+        <v>2087</v>
+      </c>
+      <c r="B123" t="s">
         <v>22</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119">
+      <c r="C123">
+        <v>860</v>
+      </c>
+      <c r="D123">
+        <v>3</v>
+      </c>
+      <c r="E123">
+        <v>1650</v>
+      </c>
+      <c r="F123">
         <v>25</v>
       </c>
-      <c r="D119" t="b">
-[...26 lines deleted...]
-      <c r="M119">
+      <c r="G123" t="b">
+        <v>1</v>
+      </c>
+      <c r="H123" t="s">
+        <v>41</v>
+      </c>
+      <c r="I123" t="b">
+        <v>1</v>
+      </c>
+      <c r="J123">
+        <v>100</v>
+      </c>
+      <c r="K123" t="b">
+        <v>0</v>
+      </c>
+      <c r="L123">
+        <v>100</v>
+      </c>
+      <c r="M123">
+        <v>1</v>
+      </c>
+      <c r="N123">
         <v>200</v>
       </c>
-      <c r="N119" t="s">
-[...8 lines deleted...]
-      <c r="Q119">
+      <c r="O123" t="s">
+        <v>43</v>
+      </c>
+      <c r="P123" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q123">
+        <v>1080</v>
+      </c>
+      <c r="R123" t="s">
+        <v>316</v>
+      </c>
+      <c r="S123">
+        <v>810</v>
+      </c>
+      <c r="T123">
         <v>4</v>
       </c>
-      <c r="R119">
-[...5 lines deleted...]
-      <c r="T119">
+    </row>
+    <row r="124" spans="1:20">
+      <c r="A124">
+        <v>2106</v>
+      </c>
+      <c r="B124" t="s">
+        <v>35</v>
+      </c>
+      <c r="C124">
+        <v>620</v>
+      </c>
+      <c r="D124">
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C120">
+      <c r="E124">
+        <v>1600</v>
+      </c>
+      <c r="F124">
         <v>25</v>
       </c>
-      <c r="D120" t="b">
-[...26 lines deleted...]
-      <c r="M120">
+      <c r="G124" t="b">
+        <v>1</v>
+      </c>
+      <c r="H124" t="s">
+        <v>41</v>
+      </c>
+      <c r="I124" t="b">
+        <v>1</v>
+      </c>
+      <c r="J124">
+        <v>100</v>
+      </c>
+      <c r="K124" t="b">
+        <v>0</v>
+      </c>
+      <c r="L124">
+        <v>100</v>
+      </c>
+      <c r="M124">
+        <v>1</v>
+      </c>
+      <c r="N124">
         <v>200</v>
       </c>
-      <c r="N120" t="s">
-[...8 lines deleted...]
-      <c r="Q120">
+      <c r="O124" t="s">
+        <v>43</v>
+      </c>
+      <c r="P124" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q124">
+        <v>1580</v>
+      </c>
+      <c r="R124" t="s">
+        <v>316</v>
+      </c>
+      <c r="S124">
+        <v>790</v>
+      </c>
+      <c r="T124">
         <v>6</v>
       </c>
-      <c r="R120">
-[...2 lines deleted...]
-      <c r="S120">
+    </row>
+    <row r="125" spans="1:20">
+      <c r="A125">
+        <v>2153</v>
+      </c>
+      <c r="B125" t="s">
+        <v>36</v>
+      </c>
+      <c r="C125">
+        <v>360</v>
+      </c>
+      <c r="D125">
+        <v>2</v>
+      </c>
+      <c r="E125">
+        <v>648</v>
+      </c>
+      <c r="F125">
+        <v>25</v>
+      </c>
+      <c r="G125" t="b">
+        <v>1</v>
+      </c>
+      <c r="H125" t="s">
+        <v>42</v>
+      </c>
+      <c r="I125" t="b">
+        <v>1</v>
+      </c>
+      <c r="J125">
+        <v>100</v>
+      </c>
+      <c r="K125" t="b">
+        <v>0</v>
+      </c>
+      <c r="L125">
+        <v>100</v>
+      </c>
+      <c r="M125">
+        <v>1</v>
+      </c>
+      <c r="N125">
+        <v>200</v>
+      </c>
+      <c r="O125" t="s">
+        <v>43</v>
+      </c>
+      <c r="P125" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q125">
+        <v>910</v>
+      </c>
+      <c r="R125" t="s">
+        <v>316</v>
+      </c>
+      <c r="S125">
+        <v>400</v>
+      </c>
+      <c r="T125">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20">
+      <c r="A126">
+        <v>2230</v>
+      </c>
+      <c r="B126" t="s">
+        <v>22</v>
+      </c>
+      <c r="C126">
         <v>950</v>
       </c>
-      <c r="T120">
+      <c r="D126">
+        <v>3</v>
+      </c>
+      <c r="E126">
+        <v>2000</v>
+      </c>
+      <c r="F126">
+        <v>25</v>
+      </c>
+      <c r="G126" t="b">
+        <v>1</v>
+      </c>
+      <c r="H126" t="s">
+        <v>41</v>
+      </c>
+      <c r="I126" t="b">
+        <v>1</v>
+      </c>
+      <c r="J126">
+        <v>100</v>
+      </c>
+      <c r="K126" t="b">
+        <v>0</v>
+      </c>
+      <c r="L126">
+        <v>100</v>
+      </c>
+      <c r="M126">
+        <v>1</v>
+      </c>
+      <c r="N126">
+        <v>200</v>
+      </c>
+      <c r="O126" t="s">
+        <v>43</v>
+      </c>
+      <c r="P126" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q126">
+        <v>1200</v>
+      </c>
+      <c r="R126" t="s">
+        <v>316</v>
+      </c>
+      <c r="S126">
+        <v>890</v>
+      </c>
+      <c r="T126">
         <v>4</v>
       </c>
     </row>
-    <row r="121" spans="1:20">
-[...6 lines deleted...]
-      <c r="C121">
+    <row r="127" spans="1:20">
+      <c r="A127">
+        <v>2238</v>
+      </c>
+      <c r="B127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127">
+        <v>460</v>
+      </c>
+      <c r="D127">
+        <v>0</v>
+      </c>
+      <c r="E127">
+        <v>1488</v>
+      </c>
+      <c r="F127">
+        <v>0</v>
+      </c>
+      <c r="G127" t="b">
+        <v>0</v>
+      </c>
+      <c r="H127" t="s">
+        <v>41</v>
+      </c>
+      <c r="I127" t="b">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>0</v>
+      </c>
+      <c r="K127" t="b">
+        <v>0</v>
+      </c>
+      <c r="L127">
+        <v>0</v>
+      </c>
+      <c r="M127">
+        <v>1</v>
+      </c>
+      <c r="N127">
+        <v>0</v>
+      </c>
+      <c r="O127" t="s">
+        <v>43</v>
+      </c>
+      <c r="P127" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q127">
+        <v>1425</v>
+      </c>
+      <c r="R127" t="s">
+        <v>315</v>
+      </c>
+      <c r="S127">
+        <v>950</v>
+      </c>
+      <c r="T127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20">
+      <c r="A128">
+        <v>2253</v>
+      </c>
+      <c r="B128" t="s">
+        <v>34</v>
+      </c>
+      <c r="C128">
+        <v>860</v>
+      </c>
+      <c r="D128">
+        <v>2</v>
+      </c>
+      <c r="E128">
+        <v>2002</v>
+      </c>
+      <c r="F128">
         <v>25</v>
       </c>
-      <c r="D121" t="b">
-[...26 lines deleted...]
-      <c r="M121">
+      <c r="G128" t="b">
+        <v>1</v>
+      </c>
+      <c r="H128" t="s">
+        <v>41</v>
+      </c>
+      <c r="I128" t="b">
+        <v>0</v>
+      </c>
+      <c r="J128">
+        <v>100</v>
+      </c>
+      <c r="K128" t="b">
+        <v>0</v>
+      </c>
+      <c r="L128">
+        <v>100</v>
+      </c>
+      <c r="M128">
+        <v>1</v>
+      </c>
+      <c r="N128">
         <v>200</v>
       </c>
-      <c r="N121" t="s">
-[...435 lines deleted...]
-      </c>
       <c r="O128" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>43</v>
+      </c>
+      <c r="P128" t="s">
+        <v>154</v>
       </c>
       <c r="Q128">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2655</v>
+        <v>1100</v>
+      </c>
+      <c r="R128" t="s">
+        <v>316</v>
       </c>
       <c r="S128">
-        <v>850</v>
+        <v>710</v>
       </c>
       <c r="T128">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:20">
-      <c r="A129" t="s">
+      <c r="A129">
+        <v>2363</v>
+      </c>
+      <c r="B129" t="s">
+        <v>21</v>
+      </c>
+      <c r="C129">
+        <v>310</v>
+      </c>
+      <c r="D129">
+        <v>3</v>
+      </c>
+      <c r="E129">
+        <v>270</v>
+      </c>
+      <c r="F129">
+        <v>25</v>
+      </c>
+      <c r="G129" t="b">
+        <v>1</v>
+      </c>
+      <c r="H129" t="s">
+        <v>41</v>
+      </c>
+      <c r="I129" t="b">
+        <v>0</v>
+      </c>
+      <c r="J129">
+        <v>100</v>
+      </c>
+      <c r="K129" t="b">
+        <v>0</v>
+      </c>
+      <c r="L129">
+        <v>100</v>
+      </c>
+      <c r="M129">
+        <v>1</v>
+      </c>
+      <c r="N129">
+        <v>200</v>
+      </c>
+      <c r="O129" t="s">
+        <v>43</v>
+      </c>
+      <c r="P129" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q129">
+        <v>869</v>
+      </c>
+      <c r="R129" t="s">
+        <v>316</v>
+      </c>
+      <c r="S129">
+        <v>750</v>
+      </c>
+      <c r="T129">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130">
+        <v>2405</v>
+      </c>
+      <c r="B130" t="s">
+        <v>24</v>
+      </c>
+      <c r="C130">
+        <v>1170</v>
+      </c>
+      <c r="D130">
+        <v>2</v>
+      </c>
+      <c r="E130">
+        <v>3800</v>
+      </c>
+      <c r="F130">
+        <v>25</v>
+      </c>
+      <c r="G130" t="b">
+        <v>1</v>
+      </c>
+      <c r="H130" t="s">
+        <v>41</v>
+      </c>
+      <c r="I130" t="b">
+        <v>0</v>
+      </c>
+      <c r="J130">
+        <v>100</v>
+      </c>
+      <c r="K130" t="b">
+        <v>0</v>
+      </c>
+      <c r="L130">
+        <v>100</v>
+      </c>
+      <c r="M130">
+        <v>1</v>
+      </c>
+      <c r="N130">
+        <v>200</v>
+      </c>
+      <c r="O130" t="s">
+        <v>44</v>
+      </c>
+      <c r="P130" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q130">
+        <v>1750</v>
+      </c>
+      <c r="R130" t="s">
+        <v>316</v>
+      </c>
+      <c r="S130">
+        <v>870</v>
+      </c>
+      <c r="T130">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131">
+        <v>2467</v>
+      </c>
+      <c r="B131" t="s">
+        <v>21</v>
+      </c>
+      <c r="C131">
+        <v>1220</v>
+      </c>
+      <c r="D131">
+        <v>3</v>
+      </c>
+      <c r="E131">
+        <v>3679</v>
+      </c>
+      <c r="F131">
+        <v>25</v>
+      </c>
+      <c r="G131" t="b">
+        <v>1</v>
+      </c>
+      <c r="H131" t="s">
+        <v>41</v>
+      </c>
+      <c r="I131" t="b">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>100</v>
+      </c>
+      <c r="K131" t="b">
+        <v>0</v>
+      </c>
+      <c r="L131">
+        <v>100</v>
+      </c>
+      <c r="M131">
+        <v>1</v>
+      </c>
+      <c r="N131">
+        <v>1220</v>
+      </c>
+      <c r="O131" t="s">
+        <v>43</v>
+      </c>
+      <c r="P131" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q131">
+        <v>1400</v>
+      </c>
+      <c r="R131" t="s">
+        <v>316</v>
+      </c>
+      <c r="S131">
+        <v>1070</v>
+      </c>
+      <c r="T131">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132">
+        <v>2495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132">
+        <v>640</v>
+      </c>
+      <c r="D132">
+        <v>0</v>
+      </c>
+      <c r="E132">
+        <v>3260</v>
+      </c>
+      <c r="F132">
+        <v>0</v>
+      </c>
+      <c r="G132" t="b">
+        <v>0</v>
+      </c>
+      <c r="H132" t="s">
+        <v>41</v>
+      </c>
+      <c r="I132" t="b">
+        <v>0</v>
+      </c>
+      <c r="J132">
+        <v>0</v>
+      </c>
+      <c r="K132" t="b">
+        <v>0</v>
+      </c>
+      <c r="L132">
+        <v>0</v>
+      </c>
+      <c r="M132">
+        <v>1</v>
+      </c>
+      <c r="N132">
+        <v>0</v>
+      </c>
+      <c r="O132" t="s">
+        <v>43</v>
+      </c>
+      <c r="P132" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q132">
+        <v>1689</v>
+      </c>
+      <c r="R132" t="s">
+        <v>315</v>
+      </c>
+      <c r="S132">
+        <v>1120</v>
+      </c>
+      <c r="T132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133">
+        <v>2520</v>
+      </c>
+      <c r="B133" t="s">
+        <v>26</v>
+      </c>
+      <c r="C133">
+        <v>790</v>
+      </c>
+      <c r="D133">
+        <v>4</v>
+      </c>
+      <c r="E133">
+        <v>3479</v>
+      </c>
+      <c r="F133">
+        <v>25</v>
+      </c>
+      <c r="G133" t="b">
+        <v>1</v>
+      </c>
+      <c r="H133" t="s">
+        <v>41</v>
+      </c>
+      <c r="I133" t="b">
+        <v>1</v>
+      </c>
+      <c r="J133">
+        <v>100</v>
+      </c>
+      <c r="K133" t="b">
+        <v>0</v>
+      </c>
+      <c r="L133">
+        <v>100</v>
+      </c>
+      <c r="M133">
+        <v>1</v>
+      </c>
+      <c r="N133">
+        <v>200</v>
+      </c>
+      <c r="O133" t="s">
+        <v>43</v>
+      </c>
+      <c r="P133" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q133">
+        <v>1780</v>
+      </c>
+      <c r="R133" t="s">
+        <v>316</v>
+      </c>
+      <c r="S133">
+        <v>1190</v>
+      </c>
+      <c r="T133">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134">
+        <v>2521</v>
+      </c>
+      <c r="B134" t="s">
+        <v>26</v>
+      </c>
+      <c r="C134">
+        <v>780</v>
+      </c>
+      <c r="D134">
+        <v>4</v>
+      </c>
+      <c r="E134">
+        <v>3460</v>
+      </c>
+      <c r="F134">
+        <v>25</v>
+      </c>
+      <c r="G134" t="b">
+        <v>1</v>
+      </c>
+      <c r="H134" t="s">
+        <v>41</v>
+      </c>
+      <c r="I134" t="b">
+        <v>1</v>
+      </c>
+      <c r="J134">
+        <v>100</v>
+      </c>
+      <c r="K134" t="b">
+        <v>0</v>
+      </c>
+      <c r="L134">
+        <v>100</v>
+      </c>
+      <c r="M134">
+        <v>1</v>
+      </c>
+      <c r="N134">
+        <v>200</v>
+      </c>
+      <c r="O134" t="s">
+        <v>43</v>
+      </c>
+      <c r="P134" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q134">
+        <v>1770</v>
+      </c>
+      <c r="R134" t="s">
+        <v>316</v>
+      </c>
+      <c r="S134">
+        <v>1180</v>
+      </c>
+      <c r="T134">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135">
+        <v>2523</v>
+      </c>
+      <c r="B135" t="s">
+        <v>26</v>
+      </c>
+      <c r="C135">
+        <v>1200</v>
+      </c>
+      <c r="D135">
+        <v>4</v>
+      </c>
+      <c r="E135">
+        <v>3460</v>
+      </c>
+      <c r="F135">
+        <v>25</v>
+      </c>
+      <c r="G135" t="b">
+        <v>1</v>
+      </c>
+      <c r="H135" t="s">
+        <v>41</v>
+      </c>
+      <c r="I135" t="b">
+        <v>1</v>
+      </c>
+      <c r="J135">
+        <v>100</v>
+      </c>
+      <c r="K135" t="b">
+        <v>0</v>
+      </c>
+      <c r="L135">
+        <v>100</v>
+      </c>
+      <c r="M135">
+        <v>1</v>
+      </c>
+      <c r="N135">
+        <v>200</v>
+      </c>
+      <c r="O135" t="s">
+        <v>43</v>
+      </c>
+      <c r="P135" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q135">
+        <v>1900</v>
+      </c>
+      <c r="R135" t="s">
+        <v>316</v>
+      </c>
+      <c r="S135">
+        <v>1200</v>
+      </c>
+      <c r="T135">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136">
+        <v>2525</v>
+      </c>
+      <c r="B136" t="s">
+        <v>22</v>
+      </c>
+      <c r="C136">
+        <v>780</v>
+      </c>
+      <c r="D136">
+        <v>3</v>
+      </c>
+      <c r="E136">
+        <v>1720</v>
+      </c>
+      <c r="F136">
+        <v>25</v>
+      </c>
+      <c r="G136" t="b">
+        <v>1</v>
+      </c>
+      <c r="H136" t="s">
+        <v>41</v>
+      </c>
+      <c r="I136" t="b">
+        <v>1</v>
+      </c>
+      <c r="J136">
+        <v>100</v>
+      </c>
+      <c r="K136" t="b">
+        <v>1</v>
+      </c>
+      <c r="L136">
+        <v>100</v>
+      </c>
+      <c r="M136">
+        <v>1</v>
+      </c>
+      <c r="N136">
+        <v>200</v>
+      </c>
+      <c r="O136" t="s">
+        <v>43</v>
+      </c>
+      <c r="P136" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q136">
+        <v>1160</v>
+      </c>
+      <c r="R136" t="s">
+        <v>316</v>
+      </c>
+      <c r="S136">
+        <v>880</v>
+      </c>
+      <c r="T136">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137">
+        <v>2532</v>
+      </c>
+      <c r="B137" t="s">
+        <v>37</v>
+      </c>
+      <c r="C137">
+        <v>390</v>
+      </c>
+      <c r="D137">
+        <v>4</v>
+      </c>
+      <c r="E137">
+        <v>1874</v>
+      </c>
+      <c r="F137">
+        <v>25</v>
+      </c>
+      <c r="G137" t="b">
+        <v>1</v>
+      </c>
+      <c r="H137" t="s">
+        <v>41</v>
+      </c>
+      <c r="I137" t="b">
+        <v>0</v>
+      </c>
+      <c r="J137">
+        <v>50</v>
+      </c>
+      <c r="K137" t="b">
+        <v>1</v>
+      </c>
+      <c r="L137">
+        <v>50</v>
+      </c>
+      <c r="M137">
+        <v>1</v>
+      </c>
+      <c r="N137">
+        <v>200</v>
+      </c>
+      <c r="O137" t="s">
+        <v>43</v>
+      </c>
+      <c r="P137" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q137">
+        <v>1410</v>
+      </c>
+      <c r="R137" t="s">
+        <v>317</v>
+      </c>
+      <c r="S137">
+        <v>950</v>
+      </c>
+      <c r="T137">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138">
+        <v>2537</v>
+      </c>
+      <c r="B138" t="s">
+        <v>22</v>
+      </c>
+      <c r="C138">
+        <v>1060</v>
+      </c>
+      <c r="D138">
+        <v>3</v>
+      </c>
+      <c r="E138">
+        <v>2074</v>
+      </c>
+      <c r="F138">
+        <v>25</v>
+      </c>
+      <c r="G138" t="b">
+        <v>1</v>
+      </c>
+      <c r="H138" t="s">
+        <v>41</v>
+      </c>
+      <c r="I138" t="b">
+        <v>1</v>
+      </c>
+      <c r="J138">
+        <v>100</v>
+      </c>
+      <c r="K138" t="b">
+        <v>0</v>
+      </c>
+      <c r="L138">
+        <v>100</v>
+      </c>
+      <c r="M138">
+        <v>1</v>
+      </c>
+      <c r="N138">
+        <v>200</v>
+      </c>
+      <c r="O138" t="s">
+        <v>43</v>
+      </c>
+      <c r="P138" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q138">
+        <v>1080</v>
+      </c>
+      <c r="R138" t="s">
+        <v>316</v>
+      </c>
+      <c r="S138">
+        <v>790</v>
+      </c>
+      <c r="T138">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139">
+        <v>2590</v>
+      </c>
+      <c r="B139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139">
+        <v>550</v>
+      </c>
+      <c r="D139">
+        <v>0</v>
+      </c>
+      <c r="E139">
+        <v>706</v>
+      </c>
+      <c r="F139">
+        <v>0</v>
+      </c>
+      <c r="G139" t="b">
+        <v>0</v>
+      </c>
+      <c r="H139" t="s">
+        <v>41</v>
+      </c>
+      <c r="I139" t="b">
+        <v>0</v>
+      </c>
+      <c r="J139">
+        <v>0</v>
+      </c>
+      <c r="K139" t="b">
+        <v>0</v>
+      </c>
+      <c r="L139">
+        <v>0</v>
+      </c>
+      <c r="M139">
+        <v>1</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+      <c r="O139" t="s">
+        <v>43</v>
+      </c>
+      <c r="P139" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q139">
+        <v>1310</v>
+      </c>
+      <c r="R139" t="s">
+        <v>315</v>
+      </c>
+      <c r="S139">
+        <v>1190</v>
+      </c>
+      <c r="T139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140">
+        <v>2620</v>
+      </c>
+      <c r="B140" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140">
+        <v>430</v>
+      </c>
+      <c r="D140">
+        <v>0</v>
+      </c>
+      <c r="E140">
+        <v>1664</v>
+      </c>
+      <c r="F140">
+        <v>0</v>
+      </c>
+      <c r="G140" t="b">
+        <v>0</v>
+      </c>
+      <c r="H140" t="s">
+        <v>41</v>
+      </c>
+      <c r="I140" t="b">
+        <v>0</v>
+      </c>
+      <c r="J140">
+        <v>0</v>
+      </c>
+      <c r="K140" t="b">
+        <v>1</v>
+      </c>
+      <c r="L140">
+        <v>0</v>
+      </c>
+      <c r="M140">
+        <v>1</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+      <c r="O140" t="s">
+        <v>43</v>
+      </c>
+      <c r="P140" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q140">
+        <v>1420</v>
+      </c>
+      <c r="R140" t="s">
+        <v>315</v>
+      </c>
+      <c r="S140">
+        <v>1180</v>
+      </c>
+      <c r="T140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="A141">
+        <v>2623</v>
+      </c>
+      <c r="B141" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141">
+        <v>100</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+      <c r="E141">
+        <v>72800</v>
+      </c>
+      <c r="F141">
+        <v>0</v>
+      </c>
+      <c r="G141" t="b">
+        <v>0</v>
+      </c>
+      <c r="H141" t="s">
+        <v>42</v>
+      </c>
+      <c r="I141" t="b">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>0</v>
+      </c>
+      <c r="K141" t="b">
+        <v>0</v>
+      </c>
+      <c r="L141">
+        <v>0</v>
+      </c>
+      <c r="M141">
+        <v>1</v>
+      </c>
+      <c r="N141">
+        <v>0</v>
+      </c>
+      <c r="O141" t="s">
+        <v>43</v>
+      </c>
+      <c r="P141" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q141">
+        <v>100</v>
+      </c>
+      <c r="R141" t="s">
+        <v>315</v>
+      </c>
+      <c r="S141">
+        <v>100</v>
+      </c>
+      <c r="T141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20">
+      <c r="A142">
+        <v>2638</v>
+      </c>
+      <c r="B142" t="s">
+        <v>34</v>
+      </c>
+      <c r="C142">
+        <v>1010</v>
+      </c>
+      <c r="D142">
+        <v>2</v>
+      </c>
+      <c r="E142">
+        <v>2251</v>
+      </c>
+      <c r="F142">
+        <v>25</v>
+      </c>
+      <c r="G142" t="b">
+        <v>1</v>
+      </c>
+      <c r="H142" t="s">
+        <v>41</v>
+      </c>
+      <c r="I142" t="b">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>100</v>
+      </c>
+      <c r="K142" t="b">
+        <v>0</v>
+      </c>
+      <c r="L142">
+        <v>100</v>
+      </c>
+      <c r="M142">
+        <v>1</v>
+      </c>
+      <c r="N142">
+        <v>200</v>
+      </c>
+      <c r="O142" t="s">
+        <v>43</v>
+      </c>
+      <c r="P142" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q142">
+        <v>1230</v>
+      </c>
+      <c r="R142" t="s">
+        <v>316</v>
+      </c>
+      <c r="S142">
+        <v>930</v>
+      </c>
+      <c r="T142">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20">
+      <c r="A143">
+        <v>2639</v>
+      </c>
+      <c r="B143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143">
+        <v>660</v>
+      </c>
+      <c r="D143">
+        <v>0</v>
+      </c>
+      <c r="E143">
+        <v>1050</v>
+      </c>
+      <c r="F143">
+        <v>0</v>
+      </c>
+      <c r="G143" t="b">
+        <v>0</v>
+      </c>
+      <c r="H143" t="s">
+        <v>42</v>
+      </c>
+      <c r="I143" t="b">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>0</v>
+      </c>
+      <c r="K143" t="b">
+        <v>0</v>
+      </c>
+      <c r="L143">
+        <v>0</v>
+      </c>
+      <c r="M143">
+        <v>1</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+      <c r="O143" t="s">
+        <v>43</v>
+      </c>
+      <c r="P143" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q143">
+        <v>790</v>
+      </c>
+      <c r="R143" t="s">
+        <v>315</v>
+      </c>
+      <c r="S143">
+        <v>490</v>
+      </c>
+      <c r="T143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20">
+      <c r="A144">
+        <v>2654</v>
+      </c>
+      <c r="B144" t="s">
+        <v>24</v>
+      </c>
+      <c r="C144">
+        <v>600</v>
+      </c>
+      <c r="D144">
+        <v>2</v>
+      </c>
+      <c r="E144">
+        <v>219</v>
+      </c>
+      <c r="F144">
+        <v>25</v>
+      </c>
+      <c r="G144" t="b">
+        <v>1</v>
+      </c>
+      <c r="H144" t="s">
+        <v>42</v>
+      </c>
+      <c r="I144" t="b">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>100</v>
+      </c>
+      <c r="K144" t="b">
+        <v>0</v>
+      </c>
+      <c r="L144">
+        <v>100</v>
+      </c>
+      <c r="M144">
+        <v>1</v>
+      </c>
+      <c r="N144">
+        <v>200</v>
+      </c>
+      <c r="O144" t="s">
+        <v>43</v>
+      </c>
+      <c r="P144" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q144">
+        <v>500</v>
+      </c>
+      <c r="R144" t="s">
+        <v>316</v>
+      </c>
+      <c r="S144">
+        <v>500</v>
+      </c>
+      <c r="T144">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145">
+        <v>2655</v>
+      </c>
+      <c r="B145" t="s">
+        <v>22</v>
+      </c>
+      <c r="C145">
+        <v>790</v>
+      </c>
+      <c r="D145">
+        <v>3</v>
+      </c>
+      <c r="E145">
+        <v>1517</v>
+      </c>
+      <c r="F145">
+        <v>25</v>
+      </c>
+      <c r="G145" t="b">
+        <v>1</v>
+      </c>
+      <c r="H145" t="s">
+        <v>41</v>
+      </c>
+      <c r="I145" t="b">
+        <v>1</v>
+      </c>
+      <c r="J145">
+        <v>100</v>
+      </c>
+      <c r="K145" t="b">
+        <v>0</v>
+      </c>
+      <c r="L145">
+        <v>100</v>
+      </c>
+      <c r="M145">
+        <v>1</v>
+      </c>
+      <c r="N145">
+        <v>200</v>
+      </c>
+      <c r="O145" t="s">
+        <v>43</v>
+      </c>
+      <c r="P145" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q145">
+        <v>1090</v>
+      </c>
+      <c r="R145" t="s">
+        <v>316</v>
+      </c>
+      <c r="S145">
+        <v>850</v>
+      </c>
+      <c r="T145">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20">
+      <c r="A146">
+        <v>2661</v>
+      </c>
+      <c r="B146" t="s">
         <v>38</v>
       </c>
-      <c r="B129">
+      <c r="C146">
         <v>780</v>
       </c>
-      <c r="C129">
-[...5 lines deleted...]
-      <c r="E129">
+      <c r="D146">
+        <v>3</v>
+      </c>
+      <c r="E146">
         <v>2120</v>
       </c>
-      <c r="F129" t="b">
-[...26 lines deleted...]
-      <c r="O129" t="s">
+      <c r="F146">
+        <v>0</v>
+      </c>
+      <c r="G146" t="b">
+        <v>0</v>
+      </c>
+      <c r="H146" t="s">
+        <v>41</v>
+      </c>
+      <c r="I146" t="b">
+        <v>1</v>
+      </c>
+      <c r="J146">
+        <v>100</v>
+      </c>
+      <c r="K146" t="b">
+        <v>0</v>
+      </c>
+      <c r="L146">
+        <v>100</v>
+      </c>
+      <c r="M146">
+        <v>1</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+      <c r="O146" t="s">
+        <v>43</v>
+      </c>
+      <c r="P146" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q146">
+        <v>1620</v>
+      </c>
+      <c r="R146" t="s">
+        <v>316</v>
+      </c>
+      <c r="S146">
+        <v>800</v>
+      </c>
+      <c r="T146">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20">
+      <c r="A147">
+        <v>2674</v>
+      </c>
+      <c r="B147" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147">
+        <v>460</v>
+      </c>
+      <c r="D147">
+        <v>0</v>
+      </c>
+      <c r="E147">
+        <v>1257</v>
+      </c>
+      <c r="F147">
+        <v>0</v>
+      </c>
+      <c r="G147" t="b">
+        <v>0</v>
+      </c>
+      <c r="H147" t="s">
+        <v>41</v>
+      </c>
+      <c r="I147" t="b">
+        <v>0</v>
+      </c>
+      <c r="J147">
+        <v>0</v>
+      </c>
+      <c r="K147" t="b">
+        <v>0</v>
+      </c>
+      <c r="L147">
+        <v>0</v>
+      </c>
+      <c r="M147">
+        <v>1</v>
+      </c>
+      <c r="N147">
+        <v>0</v>
+      </c>
+      <c r="O147" t="s">
+        <v>43</v>
+      </c>
+      <c r="P147" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q147">
+        <v>1280</v>
+      </c>
+      <c r="R147" t="s">
+        <v>315</v>
+      </c>
+      <c r="S147">
+        <v>860</v>
+      </c>
+      <c r="T147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20">
+      <c r="A148">
+        <v>2766</v>
+      </c>
+      <c r="B148" t="s">
+        <v>20</v>
+      </c>
+      <c r="C148">
+        <v>430</v>
+      </c>
+      <c r="D148">
+        <v>0</v>
+      </c>
+      <c r="E148">
+        <v>1632</v>
+      </c>
+      <c r="F148">
+        <v>0</v>
+      </c>
+      <c r="G148" t="b">
+        <v>0</v>
+      </c>
+      <c r="H148" t="s">
+        <v>41</v>
+      </c>
+      <c r="I148" t="b">
+        <v>0</v>
+      </c>
+      <c r="J148">
+        <v>0</v>
+      </c>
+      <c r="K148" t="b">
+        <v>0</v>
+      </c>
+      <c r="L148">
+        <v>0</v>
+      </c>
+      <c r="M148">
+        <v>1</v>
+      </c>
+      <c r="N148">
+        <v>0</v>
+      </c>
+      <c r="O148" t="s">
+        <v>43</v>
+      </c>
+      <c r="P148" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q148">
+        <v>1420</v>
+      </c>
+      <c r="R148" t="s">
+        <v>315</v>
+      </c>
+      <c r="S148">
+        <v>1180</v>
+      </c>
+      <c r="T148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20">
+      <c r="A149">
+        <v>2775</v>
+      </c>
+      <c r="B149" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149">
+        <v>1050</v>
+      </c>
+      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="E149">
+        <v>1904</v>
+      </c>
+      <c r="F149">
+        <v>0</v>
+      </c>
+      <c r="G149" t="b">
+        <v>0</v>
+      </c>
+      <c r="H149" t="s">
+        <v>41</v>
+      </c>
+      <c r="I149" t="b">
+        <v>0</v>
+      </c>
+      <c r="J149">
+        <v>0</v>
+      </c>
+      <c r="K149" t="b">
+        <v>0</v>
+      </c>
+      <c r="L149">
+        <v>0</v>
+      </c>
+      <c r="M149">
+        <v>1</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+      <c r="O149" t="s">
+        <v>43</v>
+      </c>
+      <c r="P149" t="s">
         <v>175</v>
       </c>
-      <c r="P129">
-[...2 lines deleted...]
-      <c r="Q129">
+      <c r="Q149">
+        <v>1110</v>
+      </c>
+      <c r="R149" t="s">
+        <v>315</v>
+      </c>
+      <c r="S149">
+        <v>810</v>
+      </c>
+      <c r="T149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20">
+      <c r="A150">
+        <v>2781</v>
+      </c>
+      <c r="B150" t="s">
+        <v>33</v>
+      </c>
+      <c r="C150">
+        <v>610</v>
+      </c>
+      <c r="D150">
+        <v>3</v>
+      </c>
+      <c r="E150">
+        <v>1040</v>
+      </c>
+      <c r="F150">
+        <v>25</v>
+      </c>
+      <c r="G150" t="b">
+        <v>1</v>
+      </c>
+      <c r="H150" t="s">
+        <v>41</v>
+      </c>
+      <c r="I150" t="b">
+        <v>0</v>
+      </c>
+      <c r="J150">
+        <v>50</v>
+      </c>
+      <c r="K150" t="b">
+        <v>0</v>
+      </c>
+      <c r="L150">
+        <v>50</v>
+      </c>
+      <c r="M150">
+        <v>1</v>
+      </c>
+      <c r="N150">
+        <v>200</v>
+      </c>
+      <c r="O150" t="s">
+        <v>43</v>
+      </c>
+      <c r="P150" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q150">
+        <v>919</v>
+      </c>
+      <c r="R150" t="s">
+        <v>317</v>
+      </c>
+      <c r="S150">
+        <v>690</v>
+      </c>
+      <c r="T150">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20">
+      <c r="A151">
+        <v>2786</v>
+      </c>
+      <c r="B151" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151">
+        <v>608</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>992</v>
+      </c>
+      <c r="F151">
+        <v>0</v>
+      </c>
+      <c r="G151" t="b">
+        <v>0</v>
+      </c>
+      <c r="H151" t="s">
+        <v>41</v>
+      </c>
+      <c r="I151" t="b">
+        <v>0</v>
+      </c>
+      <c r="J151">
+        <v>0</v>
+      </c>
+      <c r="K151" t="b">
+        <v>0</v>
+      </c>
+      <c r="L151">
+        <v>0</v>
+      </c>
+      <c r="M151">
+        <v>1</v>
+      </c>
+      <c r="N151">
+        <v>0</v>
+      </c>
+      <c r="O151" t="s">
+        <v>43</v>
+      </c>
+      <c r="P151" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q151">
+        <v>950</v>
+      </c>
+      <c r="R151" t="s">
+        <v>315</v>
+      </c>
+      <c r="S151">
+        <v>712</v>
+      </c>
+      <c r="T151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20">
+      <c r="A152">
+        <v>2787</v>
+      </c>
+      <c r="B152" t="s">
+        <v>20</v>
+      </c>
+      <c r="C152">
+        <v>630</v>
+      </c>
+      <c r="D152">
+        <v>0</v>
+      </c>
+      <c r="E152">
+        <v>1954</v>
+      </c>
+      <c r="F152">
+        <v>0</v>
+      </c>
+      <c r="G152" t="b">
+        <v>0</v>
+      </c>
+      <c r="H152" t="s">
+        <v>41</v>
+      </c>
+      <c r="I152" t="b">
+        <v>0</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152" t="b">
+        <v>1</v>
+      </c>
+      <c r="L152">
+        <v>0</v>
+      </c>
+      <c r="M152">
+        <v>1</v>
+      </c>
+      <c r="N152">
+        <v>0</v>
+      </c>
+      <c r="O152" t="s">
+        <v>43</v>
+      </c>
+      <c r="P152" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q152">
+        <v>1440</v>
+      </c>
+      <c r="R152" t="s">
+        <v>315</v>
+      </c>
+      <c r="S152">
+        <v>950</v>
+      </c>
+      <c r="T152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20">
+      <c r="A153">
+        <v>2788</v>
+      </c>
+      <c r="B153" t="s">
+        <v>20</v>
+      </c>
+      <c r="C153">
+        <v>637</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="E153">
+        <v>1038</v>
+      </c>
+      <c r="F153">
+        <v>0</v>
+      </c>
+      <c r="G153" t="b">
+        <v>0</v>
+      </c>
+      <c r="H153" t="s">
+        <v>41</v>
+      </c>
+      <c r="I153" t="b">
+        <v>0</v>
+      </c>
+      <c r="J153">
+        <v>0</v>
+      </c>
+      <c r="K153" t="b">
+        <v>1</v>
+      </c>
+      <c r="L153">
+        <v>0</v>
+      </c>
+      <c r="M153">
+        <v>1</v>
+      </c>
+      <c r="N153">
+        <v>0</v>
+      </c>
+      <c r="O153" t="s">
+        <v>43</v>
+      </c>
+      <c r="P153" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q153">
+        <v>950</v>
+      </c>
+      <c r="R153" t="s">
+        <v>315</v>
+      </c>
+      <c r="S153">
+        <v>700</v>
+      </c>
+      <c r="T153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154">
+        <v>2793</v>
+      </c>
+      <c r="B154" t="s">
+        <v>20</v>
+      </c>
+      <c r="C154">
+        <v>660</v>
+      </c>
+      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="E154">
+        <v>1535</v>
+      </c>
+      <c r="F154">
+        <v>0</v>
+      </c>
+      <c r="G154" t="b">
+        <v>0</v>
+      </c>
+      <c r="H154" t="s">
+        <v>41</v>
+      </c>
+      <c r="I154" t="b">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0</v>
+      </c>
+      <c r="K154" t="b">
+        <v>1</v>
+      </c>
+      <c r="L154">
+        <v>0</v>
+      </c>
+      <c r="M154">
+        <v>1</v>
+      </c>
+      <c r="N154">
+        <v>0</v>
+      </c>
+      <c r="O154" t="s">
+        <v>43</v>
+      </c>
+      <c r="P154" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q154">
+        <v>1430</v>
+      </c>
+      <c r="R154" t="s">
+        <v>315</v>
+      </c>
+      <c r="S154">
+        <v>730</v>
+      </c>
+      <c r="T154">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20">
+      <c r="A155">
+        <v>2794</v>
+      </c>
+      <c r="B155" t="s">
+        <v>20</v>
+      </c>
+      <c r="C155">
+        <v>637</v>
+      </c>
+      <c r="D155">
+        <v>0</v>
+      </c>
+      <c r="E155">
+        <v>2050</v>
+      </c>
+      <c r="F155">
+        <v>0</v>
+      </c>
+      <c r="G155" t="b">
+        <v>0</v>
+      </c>
+      <c r="H155" t="s">
+        <v>41</v>
+      </c>
+      <c r="I155" t="b">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0</v>
+      </c>
+      <c r="K155" t="b">
+        <v>0</v>
+      </c>
+      <c r="L155">
+        <v>0</v>
+      </c>
+      <c r="M155">
+        <v>1</v>
+      </c>
+      <c r="N155">
+        <v>0</v>
+      </c>
+      <c r="O155" t="s">
+        <v>43</v>
+      </c>
+      <c r="P155" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q155">
+        <v>1400</v>
+      </c>
+      <c r="R155" t="s">
+        <v>315</v>
+      </c>
+      <c r="S155">
+        <v>925</v>
+      </c>
+      <c r="T155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20">
+      <c r="A156">
+        <v>2795</v>
+      </c>
+      <c r="B156" t="s">
+        <v>20</v>
+      </c>
+      <c r="C156">
+        <v>480</v>
+      </c>
+      <c r="D156">
+        <v>0</v>
+      </c>
+      <c r="E156">
+        <v>1950</v>
+      </c>
+      <c r="F156">
+        <v>0</v>
+      </c>
+      <c r="G156" t="b">
+        <v>0</v>
+      </c>
+      <c r="H156" t="s">
+        <v>41</v>
+      </c>
+      <c r="I156" t="b">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0</v>
+      </c>
+      <c r="K156" t="b">
+        <v>0</v>
+      </c>
+      <c r="L156">
+        <v>0</v>
+      </c>
+      <c r="M156">
+        <v>1</v>
+      </c>
+      <c r="N156">
+        <v>0</v>
+      </c>
+      <c r="O156" t="s">
+        <v>43</v>
+      </c>
+      <c r="P156" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q156">
+        <v>1650</v>
+      </c>
+      <c r="R156" t="s">
+        <v>315</v>
+      </c>
+      <c r="S156">
+        <v>1050</v>
+      </c>
+      <c r="T156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20">
+      <c r="A157">
+        <v>2843</v>
+      </c>
+      <c r="B157" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157">
+        <v>940</v>
+      </c>
+      <c r="D157">
+        <v>3</v>
+      </c>
+      <c r="E157">
+        <v>2816</v>
+      </c>
+      <c r="F157">
+        <v>0</v>
+      </c>
+      <c r="G157" t="b">
+        <v>0</v>
+      </c>
+      <c r="H157" t="s">
+        <v>41</v>
+      </c>
+      <c r="I157" t="b">
+        <v>1</v>
+      </c>
+      <c r="J157">
+        <v>100</v>
+      </c>
+      <c r="K157" t="b">
+        <v>0</v>
+      </c>
+      <c r="L157">
+        <v>100</v>
+      </c>
+      <c r="M157">
+        <v>1</v>
+      </c>
+      <c r="N157">
+        <v>0</v>
+      </c>
+      <c r="O157" t="s">
+        <v>43</v>
+      </c>
+      <c r="P157" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q157">
+        <v>1400</v>
+      </c>
+      <c r="R157" t="s">
+        <v>316</v>
+      </c>
+      <c r="S157">
+        <v>1019</v>
+      </c>
+      <c r="T157">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20">
+      <c r="A158">
+        <v>2844</v>
+      </c>
+      <c r="B158" t="s">
+        <v>40</v>
+      </c>
+      <c r="C158">
+        <v>1080</v>
+      </c>
+      <c r="D158">
+        <v>2</v>
+      </c>
+      <c r="E158">
+        <v>3652</v>
+      </c>
+      <c r="F158">
+        <v>0</v>
+      </c>
+      <c r="G158" t="b">
+        <v>0</v>
+      </c>
+      <c r="H158" t="s">
+        <v>41</v>
+      </c>
+      <c r="I158" t="b">
+        <v>1</v>
+      </c>
+      <c r="J158">
+        <v>100</v>
+      </c>
+      <c r="K158" t="b">
+        <v>0</v>
+      </c>
+      <c r="L158">
+        <v>100</v>
+      </c>
+      <c r="M158">
+        <v>1</v>
+      </c>
+      <c r="N158">
+        <v>0</v>
+      </c>
+      <c r="O158" t="s">
+        <v>43</v>
+      </c>
+      <c r="P158" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q158">
+        <v>1720</v>
+      </c>
+      <c r="R158" t="s">
+        <v>316</v>
+      </c>
+      <c r="S158">
+        <v>919</v>
+      </c>
+      <c r="T158">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20">
+      <c r="A159">
+        <v>2848</v>
+      </c>
+      <c r="B159" t="s">
+        <v>27</v>
+      </c>
+      <c r="C159">
+        <v>1019</v>
+      </c>
+      <c r="D159">
+        <v>4</v>
+      </c>
+      <c r="E159">
+        <v>4160</v>
+      </c>
+      <c r="F159">
+        <v>0</v>
+      </c>
+      <c r="G159" t="b">
+        <v>0</v>
+      </c>
+      <c r="H159" t="s">
+        <v>41</v>
+      </c>
+      <c r="I159" t="b">
+        <v>1</v>
+      </c>
+      <c r="J159">
+        <v>100</v>
+      </c>
+      <c r="K159" t="b">
+        <v>0</v>
+      </c>
+      <c r="L159">
+        <v>100</v>
+      </c>
+      <c r="M159">
+        <v>1</v>
+      </c>
+      <c r="N159">
+        <v>0</v>
+      </c>
+      <c r="O159" t="s">
+        <v>43</v>
+      </c>
+      <c r="P159" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q159">
+        <v>1780</v>
+      </c>
+      <c r="R159" t="s">
+        <v>316</v>
+      </c>
+      <c r="S159">
+        <v>1260</v>
+      </c>
+      <c r="T159">
         <v>6</v>
       </c>
-      <c r="R129">
-[...5 lines deleted...]
-      <c r="T129">
+    </row>
+    <row r="160" spans="1:20">
+      <c r="A160">
+        <v>2849</v>
+      </c>
+      <c r="B160" t="s">
+        <v>39</v>
+      </c>
+      <c r="C160">
+        <v>922</v>
+      </c>
+      <c r="D160">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" t="s">
+      <c r="E160">
+        <v>1655</v>
+      </c>
+      <c r="F160">
+        <v>0</v>
+      </c>
+      <c r="G160" t="b">
+        <v>0</v>
+      </c>
+      <c r="H160" t="s">
+        <v>41</v>
+      </c>
+      <c r="I160" t="b">
+        <v>1</v>
+      </c>
+      <c r="J160">
+        <v>100</v>
+      </c>
+      <c r="K160" t="b">
+        <v>0</v>
+      </c>
+      <c r="L160">
+        <v>100</v>
+      </c>
+      <c r="M160">
+        <v>1</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160" t="s">
+        <v>43</v>
+      </c>
+      <c r="P160" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q160">
+        <v>1214</v>
+      </c>
+      <c r="R160" t="s">
+        <v>316</v>
+      </c>
+      <c r="S160">
+        <v>886</v>
+      </c>
+      <c r="T160">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20">
+      <c r="A161">
+        <v>2850</v>
+      </c>
+      <c r="B161" t="s">
+        <v>39</v>
+      </c>
+      <c r="C161">
+        <v>655</v>
+      </c>
+      <c r="D161">
+        <v>3</v>
+      </c>
+      <c r="E161">
+        <v>1060</v>
+      </c>
+      <c r="F161">
+        <v>0</v>
+      </c>
+      <c r="G161" t="b">
+        <v>0</v>
+      </c>
+      <c r="H161" t="s">
+        <v>41</v>
+      </c>
+      <c r="I161" t="b">
+        <v>1</v>
+      </c>
+      <c r="J161">
+        <v>100</v>
+      </c>
+      <c r="K161" t="b">
+        <v>0</v>
+      </c>
+      <c r="L161">
+        <v>100</v>
+      </c>
+      <c r="M161">
+        <v>1</v>
+      </c>
+      <c r="N161">
+        <v>0</v>
+      </c>
+      <c r="O161" t="s">
+        <v>43</v>
+      </c>
+      <c r="P161" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q161">
+        <v>1050</v>
+      </c>
+      <c r="R161" t="s">
+        <v>316</v>
+      </c>
+      <c r="S161">
+        <v>743</v>
+      </c>
+      <c r="T161">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20">
+      <c r="A162">
+        <v>2851</v>
+      </c>
+      <c r="B162" t="s">
+        <v>39</v>
+      </c>
+      <c r="C162">
+        <v>776</v>
+      </c>
+      <c r="D162">
+        <v>3</v>
+      </c>
+      <c r="E162">
+        <v>1475</v>
+      </c>
+      <c r="F162">
+        <v>0</v>
+      </c>
+      <c r="G162" t="b">
+        <v>0</v>
+      </c>
+      <c r="H162" t="s">
+        <v>41</v>
+      </c>
+      <c r="I162" t="b">
+        <v>1</v>
+      </c>
+      <c r="J162">
+        <v>100</v>
+      </c>
+      <c r="K162" t="b">
+        <v>0</v>
+      </c>
+      <c r="L162">
+        <v>100</v>
+      </c>
+      <c r="M162">
+        <v>1</v>
+      </c>
+      <c r="N162">
+        <v>0</v>
+      </c>
+      <c r="O162" t="s">
+        <v>43</v>
+      </c>
+      <c r="P162" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q162">
+        <v>1018</v>
+      </c>
+      <c r="R162" t="s">
+        <v>316</v>
+      </c>
+      <c r="S162">
+        <v>754</v>
+      </c>
+      <c r="T162">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:20">
+      <c r="A163">
+        <v>2853</v>
+      </c>
+      <c r="B163" t="s">
+        <v>33</v>
+      </c>
+      <c r="C163">
+        <v>614</v>
+      </c>
+      <c r="D163">
+        <v>3</v>
+      </c>
+      <c r="E163">
+        <v>1387</v>
+      </c>
+      <c r="F163">
+        <v>25</v>
+      </c>
+      <c r="G163" t="b">
+        <v>1</v>
+      </c>
+      <c r="H163" t="s">
+        <v>42</v>
+      </c>
+      <c r="I163" t="b">
+        <v>0</v>
+      </c>
+      <c r="J163">
+        <v>50</v>
+      </c>
+      <c r="K163" t="b">
+        <v>1</v>
+      </c>
+      <c r="L163">
+        <v>50</v>
+      </c>
+      <c r="M163">
+        <v>1</v>
+      </c>
+      <c r="N163">
+        <v>200</v>
+      </c>
+      <c r="O163" t="s">
+        <v>43</v>
+      </c>
+      <c r="P163" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q163">
+        <v>1556</v>
+      </c>
+      <c r="R163" t="s">
+        <v>317</v>
+      </c>
+      <c r="S163">
+        <v>515</v>
+      </c>
+      <c r="T163">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="164" spans="1:20">
+      <c r="A164">
+        <v>2856</v>
+      </c>
+      <c r="B164" t="s">
         <v>20</v>
       </c>
-      <c r="B130">
-[...58 lines deleted...]
-      <c r="A131" t="s">
+      <c r="C164">
+        <v>614</v>
+      </c>
+      <c r="D164">
+        <v>0</v>
+      </c>
+      <c r="E164">
+        <v>2775</v>
+      </c>
+      <c r="F164">
+        <v>0</v>
+      </c>
+      <c r="G164" t="b">
+        <v>0</v>
+      </c>
+      <c r="H164" t="s">
+        <v>41</v>
+      </c>
+      <c r="I164" t="b">
+        <v>0</v>
+      </c>
+      <c r="J164">
+        <v>0</v>
+      </c>
+      <c r="K164" t="b">
+        <v>1</v>
+      </c>
+      <c r="L164">
+        <v>0</v>
+      </c>
+      <c r="M164">
+        <v>1</v>
+      </c>
+      <c r="N164">
+        <v>0</v>
+      </c>
+      <c r="O164" t="s">
+        <v>43</v>
+      </c>
+      <c r="P164" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q164">
+        <v>1612</v>
+      </c>
+      <c r="R164" t="s">
+        <v>315</v>
+      </c>
+      <c r="S164">
+        <v>1100</v>
+      </c>
+      <c r="T164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20">
+      <c r="A165">
+        <v>2857</v>
+      </c>
+      <c r="B165" t="s">
         <v>20</v>
       </c>
-      <c r="B131">
-[...58 lines deleted...]
-      <c r="A132" t="s">
+      <c r="C165">
+        <v>720</v>
+      </c>
+      <c r="D165">
+        <v>0</v>
+      </c>
+      <c r="E165">
+        <v>2700</v>
+      </c>
+      <c r="F165">
+        <v>0</v>
+      </c>
+      <c r="G165" t="b">
+        <v>0</v>
+      </c>
+      <c r="H165" t="s">
+        <v>41</v>
+      </c>
+      <c r="I165" t="b">
+        <v>0</v>
+      </c>
+      <c r="J165">
+        <v>0</v>
+      </c>
+      <c r="K165" t="b">
+        <v>0</v>
+      </c>
+      <c r="L165">
+        <v>0</v>
+      </c>
+      <c r="M165">
+        <v>1</v>
+      </c>
+      <c r="N165">
+        <v>0</v>
+      </c>
+      <c r="O165" t="s">
+        <v>43</v>
+      </c>
+      <c r="P165" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q165">
+        <v>1600</v>
+      </c>
+      <c r="R165" t="s">
+        <v>315</v>
+      </c>
+      <c r="S165">
+        <v>1070</v>
+      </c>
+      <c r="T165">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:20">
+      <c r="A166">
+        <v>2859</v>
+      </c>
+      <c r="B166" t="s">
         <v>20</v>
       </c>
-      <c r="B132">
+      <c r="C166">
+        <v>630</v>
+      </c>
+      <c r="D166">
+        <v>0</v>
+      </c>
+      <c r="E166">
+        <v>2800</v>
+      </c>
+      <c r="F166">
+        <v>0</v>
+      </c>
+      <c r="G166" t="b">
+        <v>0</v>
+      </c>
+      <c r="H166" t="s">
+        <v>41</v>
+      </c>
+      <c r="I166" t="b">
+        <v>0</v>
+      </c>
+      <c r="J166">
+        <v>0</v>
+      </c>
+      <c r="K166" t="b">
+        <v>1</v>
+      </c>
+      <c r="L166">
+        <v>0</v>
+      </c>
+      <c r="M166">
+        <v>1</v>
+      </c>
+      <c r="N166">
+        <v>0</v>
+      </c>
+      <c r="O166" t="s">
+        <v>43</v>
+      </c>
+      <c r="P166" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q166">
+        <v>1660</v>
+      </c>
+      <c r="R166" t="s">
+        <v>315</v>
+      </c>
+      <c r="S166">
+        <v>1080</v>
+      </c>
+      <c r="T166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:20">
+      <c r="A167">
+        <v>2861</v>
+      </c>
+      <c r="B167" t="s">
+        <v>39</v>
+      </c>
+      <c r="C167">
+        <v>869</v>
+      </c>
+      <c r="D167">
+        <v>3</v>
+      </c>
+      <c r="E167">
+        <v>2840</v>
+      </c>
+      <c r="F167">
+        <v>0</v>
+      </c>
+      <c r="G167" t="b">
+        <v>0</v>
+      </c>
+      <c r="H167" t="s">
+        <v>41</v>
+      </c>
+      <c r="I167" t="b">
+        <v>1</v>
+      </c>
+      <c r="J167">
+        <v>100</v>
+      </c>
+      <c r="K167" t="b">
+        <v>0</v>
+      </c>
+      <c r="L167">
+        <v>100</v>
+      </c>
+      <c r="M167">
+        <v>2</v>
+      </c>
+      <c r="N167">
+        <v>0</v>
+      </c>
+      <c r="O167" t="s">
+        <v>43</v>
+      </c>
+      <c r="P167" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q167">
         <v>1050</v>
       </c>
-      <c r="C132">
-[...55 lines deleted...]
-      <c r="A133" t="s">
+      <c r="R167" t="s">
+        <v>316</v>
+      </c>
+      <c r="S167">
+        <v>750</v>
+      </c>
+      <c r="T167">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20">
+      <c r="A168">
+        <v>2862</v>
+      </c>
+      <c r="B168" t="s">
+        <v>20</v>
+      </c>
+      <c r="C168">
+        <v>616</v>
+      </c>
+      <c r="D168">
+        <v>0</v>
+      </c>
+      <c r="E168">
+        <v>1340</v>
+      </c>
+      <c r="F168">
+        <v>0</v>
+      </c>
+      <c r="G168" t="b">
+        <v>0</v>
+      </c>
+      <c r="H168" t="s">
+        <v>42</v>
+      </c>
+      <c r="I168" t="b">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>0</v>
+      </c>
+      <c r="K168" t="b">
+        <v>1</v>
+      </c>
+      <c r="L168">
+        <v>0</v>
+      </c>
+      <c r="M168">
+        <v>1</v>
+      </c>
+      <c r="N168">
+        <v>0</v>
+      </c>
+      <c r="O168" t="s">
+        <v>43</v>
+      </c>
+      <c r="P168" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q168">
+        <v>1573</v>
+      </c>
+      <c r="R168" t="s">
+        <v>315</v>
+      </c>
+      <c r="S168">
+        <v>545</v>
+      </c>
+      <c r="T168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20">
+      <c r="A169">
+        <v>2865</v>
+      </c>
+      <c r="B169" t="s">
+        <v>26</v>
+      </c>
+      <c r="C169">
+        <v>880</v>
+      </c>
+      <c r="D169">
+        <v>4</v>
+      </c>
+      <c r="E169">
+        <v>3429</v>
+      </c>
+      <c r="F169">
+        <v>25</v>
+      </c>
+      <c r="G169" t="b">
+        <v>1</v>
+      </c>
+      <c r="H169" t="s">
+        <v>41</v>
+      </c>
+      <c r="I169" t="b">
+        <v>1</v>
+      </c>
+      <c r="J169">
+        <v>100</v>
+      </c>
+      <c r="K169" t="b">
+        <v>0</v>
+      </c>
+      <c r="L169">
+        <v>100</v>
+      </c>
+      <c r="M169">
+        <v>1</v>
+      </c>
+      <c r="N169">
+        <v>200</v>
+      </c>
+      <c r="O169" t="s">
+        <v>43</v>
+      </c>
+      <c r="P169" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q169">
+        <v>1583</v>
+      </c>
+      <c r="R169" t="s">
+        <v>316</v>
+      </c>
+      <c r="S169">
+        <v>1050</v>
+      </c>
+      <c r="T169">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20">
+      <c r="A170">
+        <v>2877</v>
+      </c>
+      <c r="B170" t="s">
         <v>33</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133">
+      <c r="C170">
+        <v>608</v>
+      </c>
+      <c r="D170">
+        <v>3</v>
+      </c>
+      <c r="E170">
+        <v>992</v>
+      </c>
+      <c r="F170">
         <v>25</v>
       </c>
-      <c r="D133" t="b">
-[...11 lines deleted...]
-      <c r="H133">
+      <c r="G170" t="b">
+        <v>1</v>
+      </c>
+      <c r="H170" t="s">
+        <v>41</v>
+      </c>
+      <c r="I170" t="b">
+        <v>0</v>
+      </c>
+      <c r="J170">
         <v>50</v>
       </c>
-      <c r="I133">
+      <c r="K170" t="b">
+        <v>0</v>
+      </c>
+      <c r="L170">
         <v>50</v>
       </c>
-      <c r="J133" t="b">
-[...8 lines deleted...]
-      <c r="M133">
+      <c r="M170">
+        <v>1</v>
+      </c>
+      <c r="N170">
         <v>200</v>
       </c>
-      <c r="N133" t="s">
-[...8 lines deleted...]
-      <c r="Q133">
+      <c r="O170" t="s">
+        <v>43</v>
+      </c>
+      <c r="P170" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q170">
+        <v>950</v>
+      </c>
+      <c r="R170" t="s">
+        <v>317</v>
+      </c>
+      <c r="S170">
+        <v>712</v>
+      </c>
+      <c r="T170">
         <v>4</v>
       </c>
-      <c r="R133">
-[...5 lines deleted...]
-      <c r="T133">
+    </row>
+    <row r="171" spans="1:20">
+      <c r="A171">
+        <v>4001</v>
+      </c>
+      <c r="B171" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171">
+        <v>625</v>
+      </c>
+      <c r="D171">
+        <v>0</v>
+      </c>
+      <c r="E171">
+        <v>2050</v>
+      </c>
+      <c r="F171">
+        <v>0</v>
+      </c>
+      <c r="G171" t="b">
+        <v>0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>41</v>
+      </c>
+      <c r="I171" t="b">
+        <v>0</v>
+      </c>
+      <c r="J171">
+        <v>0</v>
+      </c>
+      <c r="K171" t="b">
+        <v>1</v>
+      </c>
+      <c r="L171">
+        <v>0</v>
+      </c>
+      <c r="M171">
+        <v>1</v>
+      </c>
+      <c r="N171">
+        <v>0</v>
+      </c>
+      <c r="O171" t="s">
+        <v>43</v>
+      </c>
+      <c r="P171" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q171">
+        <v>1400</v>
+      </c>
+      <c r="R171" t="s">
+        <v>315</v>
+      </c>
+      <c r="S171">
+        <v>925</v>
+      </c>
+      <c r="T171">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20">
+      <c r="A172">
+        <v>4002</v>
+      </c>
+      <c r="B172" t="s">
+        <v>33</v>
+      </c>
+      <c r="C172">
+        <v>625</v>
+      </c>
+      <c r="D172">
         <v>3</v>
       </c>
-    </row>
-[...179 lines deleted...]
-      <c r="S136">
+      <c r="E172">
+        <v>1000</v>
+      </c>
+      <c r="F172">
+        <v>25</v>
+      </c>
+      <c r="G172" t="b">
+        <v>1</v>
+      </c>
+      <c r="H172" t="s">
+        <v>41</v>
+      </c>
+      <c r="I172" t="b">
+        <v>0</v>
+      </c>
+      <c r="J172">
+        <v>50</v>
+      </c>
+      <c r="K172" t="b">
+        <v>1</v>
+      </c>
+      <c r="L172">
+        <v>50</v>
+      </c>
+      <c r="M172">
+        <v>1</v>
+      </c>
+      <c r="N172">
+        <v>200</v>
+      </c>
+      <c r="O172" t="s">
+        <v>43</v>
+      </c>
+      <c r="P172" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q172">
+        <v>925</v>
+      </c>
+      <c r="R172" t="s">
+        <v>317</v>
+      </c>
+      <c r="S172">
         <v>700</v>
-      </c>
-[...2230 lines deleted...]
-        <v>843</v>
       </c>
       <c r="T172">
         <v>4</v>
       </c>
     </row>
     <row r="173" spans="1:20">
-      <c r="A173" t="s">
+      <c r="A173">
+        <v>4003</v>
+      </c>
+      <c r="B173" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173">
+        <v>625</v>
+      </c>
+      <c r="D173">
+        <v>0</v>
+      </c>
+      <c r="E173">
+        <v>2050</v>
+      </c>
+      <c r="F173">
+        <v>0</v>
+      </c>
+      <c r="G173" t="b">
+        <v>0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>41</v>
+      </c>
+      <c r="I173" t="b">
+        <v>0</v>
+      </c>
+      <c r="J173">
+        <v>0</v>
+      </c>
+      <c r="K173" t="b">
+        <v>1</v>
+      </c>
+      <c r="L173">
+        <v>0</v>
+      </c>
+      <c r="M173">
+        <v>1</v>
+      </c>
+      <c r="N173">
+        <v>0</v>
+      </c>
+      <c r="O173" t="s">
+        <v>43</v>
+      </c>
+      <c r="P173" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q173">
+        <v>1400</v>
+      </c>
+      <c r="R173" t="s">
+        <v>315</v>
+      </c>
+      <c r="S173">
+        <v>925</v>
+      </c>
+      <c r="T173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20">
+      <c r="A174">
+        <v>4004</v>
+      </c>
+      <c r="B174" t="s">
+        <v>33</v>
+      </c>
+      <c r="C174">
+        <v>650</v>
+      </c>
+      <c r="D174">
+        <v>3</v>
+      </c>
+      <c r="E174">
+        <v>1380</v>
+      </c>
+      <c r="F174">
+        <v>25</v>
+      </c>
+      <c r="G174" t="b">
+        <v>1</v>
+      </c>
+      <c r="H174" t="s">
+        <v>41</v>
+      </c>
+      <c r="I174" t="b">
+        <v>0</v>
+      </c>
+      <c r="J174">
+        <v>50</v>
+      </c>
+      <c r="K174" t="b">
+        <v>0</v>
+      </c>
+      <c r="L174">
+        <v>50</v>
+      </c>
+      <c r="M174">
+        <v>1</v>
+      </c>
+      <c r="N174">
+        <v>200</v>
+      </c>
+      <c r="O174" t="s">
+        <v>43</v>
+      </c>
+      <c r="P174" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q174">
+        <v>1050</v>
+      </c>
+      <c r="R174" t="s">
+        <v>317</v>
+      </c>
+      <c r="S174">
+        <v>800</v>
+      </c>
+      <c r="T174">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20">
+      <c r="A175">
+        <v>4005</v>
+      </c>
+      <c r="B175" t="s">
+        <v>33</v>
+      </c>
+      <c r="C175">
+        <v>625</v>
+      </c>
+      <c r="D175">
+        <v>3</v>
+      </c>
+      <c r="E175">
+        <v>1000</v>
+      </c>
+      <c r="F175">
+        <v>25</v>
+      </c>
+      <c r="G175" t="b">
+        <v>1</v>
+      </c>
+      <c r="H175" t="s">
+        <v>41</v>
+      </c>
+      <c r="I175" t="b">
+        <v>0</v>
+      </c>
+      <c r="J175">
+        <v>50</v>
+      </c>
+      <c r="K175" t="b">
+        <v>0</v>
+      </c>
+      <c r="L175">
+        <v>50</v>
+      </c>
+      <c r="M175">
+        <v>1</v>
+      </c>
+      <c r="N175">
+        <v>200</v>
+      </c>
+      <c r="O175" t="s">
+        <v>43</v>
+      </c>
+      <c r="P175" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q175">
+        <v>925</v>
+      </c>
+      <c r="R175" t="s">
+        <v>317</v>
+      </c>
+      <c r="S175">
+        <v>700</v>
+      </c>
+      <c r="T175">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:20">
+      <c r="A176">
+        <v>4010</v>
+      </c>
+      <c r="B176" t="s">
+        <v>20</v>
+      </c>
+      <c r="C176">
+        <v>1056</v>
+      </c>
+      <c r="D176">
+        <v>0</v>
+      </c>
+      <c r="E176">
+        <v>4695</v>
+      </c>
+      <c r="F176">
+        <v>0</v>
+      </c>
+      <c r="G176" t="b">
+        <v>0</v>
+      </c>
+      <c r="H176" t="s">
+        <v>41</v>
+      </c>
+      <c r="I176" t="b">
+        <v>0</v>
+      </c>
+      <c r="J176">
+        <v>0</v>
+      </c>
+      <c r="K176" t="b">
+        <v>0</v>
+      </c>
+      <c r="L176">
+        <v>0</v>
+      </c>
+      <c r="M176">
+        <v>1</v>
+      </c>
+      <c r="N176">
+        <v>0</v>
+      </c>
+      <c r="O176" t="s">
+        <v>43</v>
+      </c>
+      <c r="P176" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q176">
+        <v>1668</v>
+      </c>
+      <c r="R176" t="s">
+        <v>315</v>
+      </c>
+      <c r="S176">
+        <v>1118</v>
+      </c>
+      <c r="T176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:20">
+      <c r="A177">
+        <v>4013</v>
+      </c>
+      <c r="B177" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177">
+        <v>943</v>
+      </c>
+      <c r="D177">
+        <v>0</v>
+      </c>
+      <c r="E177">
+        <v>3500</v>
+      </c>
+      <c r="F177">
+        <v>0</v>
+      </c>
+      <c r="G177" t="b">
+        <v>0</v>
+      </c>
+      <c r="H177" t="s">
+        <v>41</v>
+      </c>
+      <c r="I177" t="b">
+        <v>0</v>
+      </c>
+      <c r="J177">
+        <v>0</v>
+      </c>
+      <c r="K177" t="b">
+        <v>0</v>
+      </c>
+      <c r="L177">
+        <v>0</v>
+      </c>
+      <c r="M177">
+        <v>1</v>
+      </c>
+      <c r="N177">
+        <v>0</v>
+      </c>
+      <c r="O177" t="s">
+        <v>43</v>
+      </c>
+      <c r="P177" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q177">
+        <v>1518</v>
+      </c>
+      <c r="R177" t="s">
+        <v>315</v>
+      </c>
+      <c r="S177">
+        <v>1018</v>
+      </c>
+      <c r="T177">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20">
+      <c r="A178">
+        <v>4016</v>
+      </c>
+      <c r="B178" t="s">
+        <v>20</v>
+      </c>
+      <c r="C178">
+        <v>451</v>
+      </c>
+      <c r="D178">
+        <v>0</v>
+      </c>
+      <c r="E178">
+        <v>1185</v>
+      </c>
+      <c r="F178">
+        <v>0</v>
+      </c>
+      <c r="G178" t="b">
+        <v>0</v>
+      </c>
+      <c r="H178" t="s">
+        <v>41</v>
+      </c>
+      <c r="I178" t="b">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>0</v>
+      </c>
+      <c r="K178" t="b">
+        <v>1</v>
+      </c>
+      <c r="L178">
+        <v>0</v>
+      </c>
+      <c r="M178">
+        <v>1</v>
+      </c>
+      <c r="N178">
+        <v>0</v>
+      </c>
+      <c r="O178" t="s">
+        <v>43</v>
+      </c>
+      <c r="P178" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q178">
+        <v>1325</v>
+      </c>
+      <c r="R178" t="s">
+        <v>315</v>
+      </c>
+      <c r="S178">
+        <v>881</v>
+      </c>
+      <c r="T178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:20">
+      <c r="A179">
+        <v>4017</v>
+      </c>
+      <c r="B179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C179">
+        <v>1050</v>
+      </c>
+      <c r="D179">
+        <v>0</v>
+      </c>
+      <c r="E179">
+        <v>3389</v>
+      </c>
+      <c r="F179">
+        <v>0</v>
+      </c>
+      <c r="G179" t="b">
+        <v>0</v>
+      </c>
+      <c r="H179" t="s">
+        <v>41</v>
+      </c>
+      <c r="I179" t="b">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>0</v>
+      </c>
+      <c r="K179" t="b">
+        <v>0</v>
+      </c>
+      <c r="L179">
+        <v>0</v>
+      </c>
+      <c r="M179">
+        <v>1</v>
+      </c>
+      <c r="N179">
+        <v>0</v>
+      </c>
+      <c r="O179" t="s">
+        <v>43</v>
+      </c>
+      <c r="P179" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q179">
+        <v>1500</v>
+      </c>
+      <c r="R179" t="s">
+        <v>315</v>
+      </c>
+      <c r="S179">
+        <v>1025</v>
+      </c>
+      <c r="T179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20">
+      <c r="A180">
+        <v>4043</v>
+      </c>
+      <c r="B180" t="s">
+        <v>39</v>
+      </c>
+      <c r="C180">
+        <v>767</v>
+      </c>
+      <c r="D180">
+        <v>3</v>
+      </c>
+      <c r="E180">
+        <v>1487</v>
+      </c>
+      <c r="F180">
+        <v>0</v>
+      </c>
+      <c r="G180" t="b">
+        <v>0</v>
+      </c>
+      <c r="H180" t="s">
+        <v>41</v>
+      </c>
+      <c r="I180" t="b">
+        <v>1</v>
+      </c>
+      <c r="J180">
+        <v>100</v>
+      </c>
+      <c r="K180" t="b">
+        <v>0</v>
+      </c>
+      <c r="L180">
+        <v>100</v>
+      </c>
+      <c r="M180">
+        <v>1</v>
+      </c>
+      <c r="N180">
+        <v>0</v>
+      </c>
+      <c r="O180" t="s">
+        <v>43</v>
+      </c>
+      <c r="P180" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q180">
+        <v>1087</v>
+      </c>
+      <c r="R180" t="s">
+        <v>316</v>
+      </c>
+      <c r="S180">
+        <v>837</v>
+      </c>
+      <c r="T180">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20">
+      <c r="A181">
+        <v>4045</v>
+      </c>
+      <c r="B181" t="s">
+        <v>20</v>
+      </c>
+      <c r="C181">
+        <v>430</v>
+      </c>
+      <c r="D181">
+        <v>0</v>
+      </c>
+      <c r="E181">
+        <v>1256</v>
+      </c>
+      <c r="F181">
+        <v>0</v>
+      </c>
+      <c r="G181" t="b">
+        <v>0</v>
+      </c>
+      <c r="H181" t="s">
+        <v>41</v>
+      </c>
+      <c r="I181" t="b">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>0</v>
+      </c>
+      <c r="K181" t="b">
+        <v>0</v>
+      </c>
+      <c r="L181">
+        <v>0</v>
+      </c>
+      <c r="M181">
+        <v>1</v>
+      </c>
+      <c r="N181">
+        <v>0</v>
+      </c>
+      <c r="O181" t="s">
+        <v>43</v>
+      </c>
+      <c r="P181" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q181">
+        <v>1410</v>
+      </c>
+      <c r="R181" t="s">
+        <v>315</v>
+      </c>
+      <c r="S181">
+        <v>910</v>
+      </c>
+      <c r="T181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20">
+      <c r="A182">
+        <v>4047</v>
+      </c>
+      <c r="B182" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182">
+        <v>100</v>
+      </c>
+      <c r="D182">
+        <v>0</v>
+      </c>
+      <c r="E182">
+        <v>155146</v>
+      </c>
+      <c r="F182">
+        <v>0</v>
+      </c>
+      <c r="G182" t="b">
+        <v>0</v>
+      </c>
+      <c r="H182" t="s">
+        <v>42</v>
+      </c>
+      <c r="I182" t="b">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>0</v>
+      </c>
+      <c r="K182" t="b">
+        <v>0</v>
+      </c>
+      <c r="L182">
+        <v>0</v>
+      </c>
+      <c r="M182">
+        <v>1</v>
+      </c>
+      <c r="N182">
+        <v>0</v>
+      </c>
+      <c r="O182" t="s">
+        <v>43</v>
+      </c>
+      <c r="P182" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q182">
+        <v>100</v>
+      </c>
+      <c r="R182" t="s">
+        <v>315</v>
+      </c>
+      <c r="S182">
+        <v>100</v>
+      </c>
+      <c r="T182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20">
+      <c r="A183">
+        <v>4052</v>
+      </c>
+      <c r="B183" t="s">
+        <v>26</v>
+      </c>
+      <c r="C183">
+        <v>737</v>
+      </c>
+      <c r="D183">
+        <v>4</v>
+      </c>
+      <c r="E183">
+        <v>3520</v>
+      </c>
+      <c r="F183">
+        <v>25</v>
+      </c>
+      <c r="G183" t="b">
+        <v>1</v>
+      </c>
+      <c r="H183" t="s">
+        <v>41</v>
+      </c>
+      <c r="I183" t="b">
+        <v>1</v>
+      </c>
+      <c r="J183">
+        <v>100</v>
+      </c>
+      <c r="K183" t="b">
+        <v>0</v>
+      </c>
+      <c r="L183">
+        <v>100</v>
+      </c>
+      <c r="M183">
+        <v>1</v>
+      </c>
+      <c r="N183">
+        <v>200</v>
+      </c>
+      <c r="O183" t="s">
+        <v>43</v>
+      </c>
+      <c r="P183" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q183">
+        <v>1775</v>
+      </c>
+      <c r="R183" t="s">
+        <v>316</v>
+      </c>
+      <c r="S183">
+        <v>1187</v>
+      </c>
+      <c r="T183">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20">
+      <c r="A184">
+        <v>4057</v>
+      </c>
+      <c r="B184" t="s">
+        <v>22</v>
+      </c>
+      <c r="C184">
+        <v>931</v>
+      </c>
+      <c r="D184">
+        <v>3</v>
+      </c>
+      <c r="E184">
+        <v>1400</v>
+      </c>
+      <c r="F184">
+        <v>25</v>
+      </c>
+      <c r="G184" t="b">
+        <v>1</v>
+      </c>
+      <c r="H184" t="s">
+        <v>41</v>
+      </c>
+      <c r="I184" t="b">
+        <v>1</v>
+      </c>
+      <c r="J184">
+        <v>100</v>
+      </c>
+      <c r="K184" t="b">
+        <v>0</v>
+      </c>
+      <c r="L184">
+        <v>100</v>
+      </c>
+      <c r="M184">
+        <v>1</v>
+      </c>
+      <c r="N184">
+        <v>200</v>
+      </c>
+      <c r="O184" t="s">
+        <v>43</v>
+      </c>
+      <c r="P184" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q184">
+        <v>988</v>
+      </c>
+      <c r="R184" t="s">
+        <v>316</v>
+      </c>
+      <c r="S184">
+        <v>736</v>
+      </c>
+      <c r="T184">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20">
+      <c r="A185">
+        <v>4058</v>
+      </c>
+      <c r="B185" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185">
+        <v>100</v>
+      </c>
+      <c r="D185">
+        <v>0</v>
+      </c>
+      <c r="E185">
+        <v>164529</v>
+      </c>
+      <c r="F185">
+        <v>0</v>
+      </c>
+      <c r="G185" t="b">
+        <v>0</v>
+      </c>
+      <c r="H185" t="s">
+        <v>42</v>
+      </c>
+      <c r="I185" t="b">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0</v>
+      </c>
+      <c r="K185" t="b">
+        <v>0</v>
+      </c>
+      <c r="L185">
+        <v>0</v>
+      </c>
+      <c r="M185">
+        <v>1</v>
+      </c>
+      <c r="N185">
+        <v>0</v>
+      </c>
+      <c r="O185" t="s">
+        <v>43</v>
+      </c>
+      <c r="P185" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q185">
+        <v>100</v>
+      </c>
+      <c r="R185" t="s">
+        <v>315</v>
+      </c>
+      <c r="S185">
+        <v>100</v>
+      </c>
+      <c r="T185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:20">
+      <c r="A186">
+        <v>4059</v>
+      </c>
+      <c r="B186" t="s">
+        <v>22</v>
+      </c>
+      <c r="C186">
+        <v>760</v>
+      </c>
+      <c r="D186">
+        <v>3</v>
+      </c>
+      <c r="E186">
+        <v>1278</v>
+      </c>
+      <c r="F186">
+        <v>25</v>
+      </c>
+      <c r="G186" t="b">
+        <v>1</v>
+      </c>
+      <c r="H186" t="s">
+        <v>41</v>
+      </c>
+      <c r="I186" t="b">
+        <v>1</v>
+      </c>
+      <c r="J186">
+        <v>100</v>
+      </c>
+      <c r="K186" t="b">
+        <v>0</v>
+      </c>
+      <c r="L186">
+        <v>100</v>
+      </c>
+      <c r="M186">
+        <v>1</v>
+      </c>
+      <c r="N186">
+        <v>200</v>
+      </c>
+      <c r="O186" t="s">
+        <v>43</v>
+      </c>
+      <c r="P186" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q186">
+        <v>1080</v>
+      </c>
+      <c r="R186" t="s">
+        <v>316</v>
+      </c>
+      <c r="S186">
+        <v>800</v>
+      </c>
+      <c r="T186">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20">
+      <c r="A187">
+        <v>4063</v>
+      </c>
+      <c r="B187" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187">
+        <v>625</v>
+      </c>
+      <c r="D187">
+        <v>0</v>
+      </c>
+      <c r="E187">
+        <v>2800</v>
+      </c>
+      <c r="F187">
+        <v>0</v>
+      </c>
+      <c r="G187" t="b">
+        <v>0</v>
+      </c>
+      <c r="H187" t="s">
+        <v>41</v>
+      </c>
+      <c r="I187" t="b">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>0</v>
+      </c>
+      <c r="K187" t="b">
+        <v>0</v>
+      </c>
+      <c r="L187">
+        <v>0</v>
+      </c>
+      <c r="M187">
+        <v>1</v>
+      </c>
+      <c r="N187">
+        <v>0</v>
+      </c>
+      <c r="O187" t="s">
+        <v>43</v>
+      </c>
+      <c r="P187" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q187">
+        <v>1575</v>
+      </c>
+      <c r="R187" t="s">
+        <v>315</v>
+      </c>
+      <c r="S187">
+        <v>1050</v>
+      </c>
+      <c r="T187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:20">
+      <c r="A188">
+        <v>4064</v>
+      </c>
+      <c r="B188" t="s">
+        <v>22</v>
+      </c>
+      <c r="C188">
+        <v>780</v>
+      </c>
+      <c r="D188">
+        <v>3</v>
+      </c>
+      <c r="E188">
+        <v>1049</v>
+      </c>
+      <c r="F188">
+        <v>25</v>
+      </c>
+      <c r="G188" t="b">
+        <v>1</v>
+      </c>
+      <c r="H188" t="s">
+        <v>41</v>
+      </c>
+      <c r="I188" t="b">
+        <v>1</v>
+      </c>
+      <c r="J188">
+        <v>100</v>
+      </c>
+      <c r="K188" t="b">
+        <v>0</v>
+      </c>
+      <c r="L188">
+        <v>100</v>
+      </c>
+      <c r="M188">
+        <v>1</v>
+      </c>
+      <c r="N188">
+        <v>200</v>
+      </c>
+      <c r="O188" t="s">
+        <v>43</v>
+      </c>
+      <c r="P188" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q188">
+        <v>1019</v>
+      </c>
+      <c r="R188" t="s">
+        <v>316</v>
+      </c>
+      <c r="S188">
+        <v>810</v>
+      </c>
+      <c r="T188">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20">
+      <c r="A189">
+        <v>4100</v>
+      </c>
+      <c r="B189" t="s">
+        <v>26</v>
+      </c>
+      <c r="C189">
+        <v>730</v>
+      </c>
+      <c r="D189">
+        <v>4</v>
+      </c>
+      <c r="E189">
+        <v>1989</v>
+      </c>
+      <c r="F189">
+        <v>25</v>
+      </c>
+      <c r="G189" t="b">
+        <v>1</v>
+      </c>
+      <c r="H189" t="s">
+        <v>41</v>
+      </c>
+      <c r="I189" t="b">
+        <v>1</v>
+      </c>
+      <c r="J189">
+        <v>100</v>
+      </c>
+      <c r="K189" t="b">
+        <v>0</v>
+      </c>
+      <c r="L189">
+        <v>100</v>
+      </c>
+      <c r="M189">
+        <v>1</v>
+      </c>
+      <c r="N189">
+        <v>200</v>
+      </c>
+      <c r="O189" t="s">
+        <v>43</v>
+      </c>
+      <c r="P189" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q189">
+        <v>1174</v>
+      </c>
+      <c r="R189" t="s">
+        <v>316</v>
+      </c>
+      <c r="S189">
+        <v>843</v>
+      </c>
+      <c r="T189">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:20">
+      <c r="A190">
+        <v>4108</v>
+      </c>
+      <c r="B190" t="s">
         <v>37</v>
       </c>
-      <c r="B173">
+      <c r="C190">
         <v>500</v>
       </c>
-      <c r="C173">
+      <c r="D190">
+        <v>4</v>
+      </c>
+      <c r="E190">
+        <v>1960</v>
+      </c>
+      <c r="F190">
         <v>25</v>
       </c>
-      <c r="D173" t="b">
-[...11 lines deleted...]
-      <c r="H173">
+      <c r="G190" t="b">
+        <v>1</v>
+      </c>
+      <c r="H190" t="s">
+        <v>41</v>
+      </c>
+      <c r="I190" t="b">
+        <v>0</v>
+      </c>
+      <c r="J190">
         <v>50</v>
       </c>
-      <c r="I173">
+      <c r="K190" t="b">
+        <v>0</v>
+      </c>
+      <c r="L190">
         <v>50</v>
       </c>
-      <c r="J173" t="b">
-[...8 lines deleted...]
-      <c r="M173">
+      <c r="M190">
+        <v>1</v>
+      </c>
+      <c r="N190">
         <v>200</v>
       </c>
-      <c r="N173" t="s">
-[...2 lines deleted...]
-      <c r="O173" t="s">
+      <c r="O190" t="s">
+        <v>43</v>
+      </c>
+      <c r="P190" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q190">
+        <v>1620</v>
+      </c>
+      <c r="R190" t="s">
+        <v>317</v>
+      </c>
+      <c r="S190">
+        <v>1060</v>
+      </c>
+      <c r="T190">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:20">
+      <c r="A191">
+        <v>4116</v>
+      </c>
+      <c r="B191" t="s">
+        <v>22</v>
+      </c>
+      <c r="C191">
+        <v>931</v>
+      </c>
+      <c r="D191">
+        <v>3</v>
+      </c>
+      <c r="E191">
+        <v>1290</v>
+      </c>
+      <c r="F191">
+        <v>25</v>
+      </c>
+      <c r="G191" t="b">
+        <v>1</v>
+      </c>
+      <c r="H191" t="s">
+        <v>41</v>
+      </c>
+      <c r="I191" t="b">
+        <v>1</v>
+      </c>
+      <c r="J191">
+        <v>100</v>
+      </c>
+      <c r="K191" t="b">
+        <v>0</v>
+      </c>
+      <c r="L191">
+        <v>100</v>
+      </c>
+      <c r="M191">
+        <v>1</v>
+      </c>
+      <c r="N191">
+        <v>200</v>
+      </c>
+      <c r="O191" t="s">
+        <v>43</v>
+      </c>
+      <c r="P191" t="s">
+        <v>217</v>
+      </c>
+      <c r="Q191">
+        <v>988</v>
+      </c>
+      <c r="R191" t="s">
+        <v>316</v>
+      </c>
+      <c r="S191">
+        <v>731</v>
+      </c>
+      <c r="T191">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:20">
+      <c r="A192">
+        <v>4122</v>
+      </c>
+      <c r="B192" t="s">
+        <v>22</v>
+      </c>
+      <c r="C192">
+        <v>720</v>
+      </c>
+      <c r="D192">
+        <v>3</v>
+      </c>
+      <c r="E192">
+        <v>971</v>
+      </c>
+      <c r="F192">
+        <v>25</v>
+      </c>
+      <c r="G192" t="b">
+        <v>1</v>
+      </c>
+      <c r="H192" t="s">
+        <v>41</v>
+      </c>
+      <c r="I192" t="b">
+        <v>1</v>
+      </c>
+      <c r="J192">
+        <v>100</v>
+      </c>
+      <c r="K192" t="b">
+        <v>0</v>
+      </c>
+      <c r="L192">
+        <v>100</v>
+      </c>
+      <c r="M192">
+        <v>1</v>
+      </c>
+      <c r="N192">
+        <v>200</v>
+      </c>
+      <c r="O192" t="s">
+        <v>43</v>
+      </c>
+      <c r="P192" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q192">
+        <v>819</v>
+      </c>
+      <c r="R192" t="s">
+        <v>316</v>
+      </c>
+      <c r="S192">
+        <v>719</v>
+      </c>
+      <c r="T192">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20">
+      <c r="A193">
+        <v>4130</v>
+      </c>
+      <c r="B193" t="s">
+        <v>26</v>
+      </c>
+      <c r="C193">
+        <v>687</v>
+      </c>
+      <c r="D193">
+        <v>4</v>
+      </c>
+      <c r="E193">
+        <v>2120</v>
+      </c>
+      <c r="F193">
+        <v>25</v>
+      </c>
+      <c r="G193" t="b">
+        <v>1</v>
+      </c>
+      <c r="H193" t="s">
+        <v>41</v>
+      </c>
+      <c r="I193" t="b">
+        <v>1</v>
+      </c>
+      <c r="J193">
+        <v>100</v>
+      </c>
+      <c r="K193" t="b">
+        <v>0</v>
+      </c>
+      <c r="L193">
+        <v>100</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
+      </c>
+      <c r="N193">
+        <v>200</v>
+      </c>
+      <c r="O193" t="s">
+        <v>43</v>
+      </c>
+      <c r="P193" t="s">
         <v>219</v>
       </c>
-      <c r="P173">
+      <c r="Q193">
+        <v>1550</v>
+      </c>
+      <c r="R193" t="s">
+        <v>316</v>
+      </c>
+      <c r="S193">
+        <v>1050</v>
+      </c>
+      <c r="T193">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:20">
+      <c r="A194">
+        <v>4142</v>
+      </c>
+      <c r="B194" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194">
+        <v>775</v>
+      </c>
+      <c r="D194">
+        <v>0</v>
+      </c>
+      <c r="E194">
+        <v>2988</v>
+      </c>
+      <c r="F194">
+        <v>0</v>
+      </c>
+      <c r="G194" t="b">
+        <v>0</v>
+      </c>
+      <c r="H194" t="s">
+        <v>42</v>
+      </c>
+      <c r="I194" t="b">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0</v>
+      </c>
+      <c r="K194" t="b">
+        <v>0</v>
+      </c>
+      <c r="L194">
+        <v>0</v>
+      </c>
+      <c r="M194">
+        <v>1</v>
+      </c>
+      <c r="N194">
+        <v>0</v>
+      </c>
+      <c r="O194" t="s">
+        <v>43</v>
+      </c>
+      <c r="P194" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q194">
+        <v>1556</v>
+      </c>
+      <c r="R194" t="s">
+        <v>315</v>
+      </c>
+      <c r="S194">
+        <v>484</v>
+      </c>
+      <c r="T194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:20">
+      <c r="A195">
+        <v>4145</v>
+      </c>
+      <c r="B195" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195">
+        <v>490</v>
+      </c>
+      <c r="D195">
+        <v>0</v>
+      </c>
+      <c r="E195">
+        <v>982</v>
+      </c>
+      <c r="F195">
+        <v>0</v>
+      </c>
+      <c r="G195" t="b">
+        <v>0</v>
+      </c>
+      <c r="H195" t="s">
+        <v>41</v>
+      </c>
+      <c r="I195" t="b">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0</v>
+      </c>
+      <c r="K195" t="b">
+        <v>0</v>
+      </c>
+      <c r="L195">
+        <v>0</v>
+      </c>
+      <c r="M195">
+        <v>1</v>
+      </c>
+      <c r="N195">
+        <v>0</v>
+      </c>
+      <c r="O195" t="s">
+        <v>43</v>
+      </c>
+      <c r="P195" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q195">
+        <v>1075</v>
+      </c>
+      <c r="R195" t="s">
+        <v>315</v>
+      </c>
+      <c r="S195">
+        <v>800</v>
+      </c>
+      <c r="T195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20">
+      <c r="A196">
+        <v>4146</v>
+      </c>
+      <c r="B196" t="s">
+        <v>20</v>
+      </c>
+      <c r="C196">
+        <v>490</v>
+      </c>
+      <c r="D196">
+        <v>0</v>
+      </c>
+      <c r="E196">
+        <v>2260</v>
+      </c>
+      <c r="F196">
+        <v>0</v>
+      </c>
+      <c r="G196" t="b">
+        <v>0</v>
+      </c>
+      <c r="H196" t="s">
+        <v>41</v>
+      </c>
+      <c r="I196" t="b">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0</v>
+      </c>
+      <c r="K196" t="b">
+        <v>0</v>
+      </c>
+      <c r="L196">
+        <v>0</v>
+      </c>
+      <c r="M196">
+        <v>1</v>
+      </c>
+      <c r="N196">
+        <v>0</v>
+      </c>
+      <c r="O196" t="s">
+        <v>43</v>
+      </c>
+      <c r="P196" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q196">
+        <v>1612</v>
+      </c>
+      <c r="R196" t="s">
+        <v>315</v>
+      </c>
+      <c r="S196">
+        <v>1075</v>
+      </c>
+      <c r="T196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:20">
+      <c r="A197">
+        <v>4147</v>
+      </c>
+      <c r="B197" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197">
+        <v>430</v>
+      </c>
+      <c r="D197">
+        <v>0</v>
+      </c>
+      <c r="E197">
+        <v>1263</v>
+      </c>
+      <c r="F197">
+        <v>0</v>
+      </c>
+      <c r="G197" t="b">
+        <v>0</v>
+      </c>
+      <c r="H197" t="s">
+        <v>41</v>
+      </c>
+      <c r="I197" t="b">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0</v>
+      </c>
+      <c r="K197" t="b">
+        <v>0</v>
+      </c>
+      <c r="L197">
+        <v>0</v>
+      </c>
+      <c r="M197">
+        <v>1</v>
+      </c>
+      <c r="N197">
+        <v>0</v>
+      </c>
+      <c r="O197" t="s">
+        <v>43</v>
+      </c>
+      <c r="P197" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q197">
+        <v>1450</v>
+      </c>
+      <c r="R197" t="s">
+        <v>315</v>
+      </c>
+      <c r="S197">
+        <v>950</v>
+      </c>
+      <c r="T197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20">
+      <c r="A198">
+        <v>4148</v>
+      </c>
+      <c r="B198" t="s">
+        <v>33</v>
+      </c>
+      <c r="C198">
+        <v>490</v>
+      </c>
+      <c r="D198">
+        <v>3</v>
+      </c>
+      <c r="E198">
+        <v>982</v>
+      </c>
+      <c r="F198">
+        <v>25</v>
+      </c>
+      <c r="G198" t="b">
+        <v>1</v>
+      </c>
+      <c r="H198" t="s">
+        <v>41</v>
+      </c>
+      <c r="I198" t="b">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>50</v>
+      </c>
+      <c r="K198" t="b">
+        <v>0</v>
+      </c>
+      <c r="L198">
+        <v>50</v>
+      </c>
+      <c r="M198">
+        <v>1</v>
+      </c>
+      <c r="N198">
+        <v>200</v>
+      </c>
+      <c r="O198" t="s">
+        <v>43</v>
+      </c>
+      <c r="P198" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q198">
+        <v>1075</v>
+      </c>
+      <c r="R198" t="s">
+        <v>317</v>
+      </c>
+      <c r="S198">
+        <v>800</v>
+      </c>
+      <c r="T198">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20">
+      <c r="A199">
+        <v>4150</v>
+      </c>
+      <c r="B199" t="s">
+        <v>20</v>
+      </c>
+      <c r="C199">
+        <v>490</v>
+      </c>
+      <c r="D199">
+        <v>0</v>
+      </c>
+      <c r="E199">
+        <v>2030</v>
+      </c>
+      <c r="F199">
+        <v>0</v>
+      </c>
+      <c r="G199" t="b">
+        <v>0</v>
+      </c>
+      <c r="H199" t="s">
+        <v>41</v>
+      </c>
+      <c r="I199" t="b">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>0</v>
+      </c>
+      <c r="K199" t="b">
+        <v>0</v>
+      </c>
+      <c r="L199">
+        <v>0</v>
+      </c>
+      <c r="M199">
+        <v>1</v>
+      </c>
+      <c r="N199">
+        <v>0</v>
+      </c>
+      <c r="O199" t="s">
+        <v>43</v>
+      </c>
+      <c r="P199" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q199">
+        <v>1588</v>
+      </c>
+      <c r="R199" t="s">
+        <v>315</v>
+      </c>
+      <c r="S199">
+        <v>1075</v>
+      </c>
+      <c r="T199">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20">
+      <c r="A200">
+        <v>4181</v>
+      </c>
+      <c r="B200" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200">
+        <v>625</v>
+      </c>
+      <c r="D200">
+        <v>0</v>
+      </c>
+      <c r="E200">
+        <v>2100</v>
+      </c>
+      <c r="F200">
+        <v>0</v>
+      </c>
+      <c r="G200" t="b">
+        <v>0</v>
+      </c>
+      <c r="H200" t="s">
+        <v>41</v>
+      </c>
+      <c r="I200" t="b">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>0</v>
+      </c>
+      <c r="K200" t="b">
+        <v>0</v>
+      </c>
+      <c r="L200">
+        <v>0</v>
+      </c>
+      <c r="M200">
+        <v>1</v>
+      </c>
+      <c r="N200">
+        <v>0</v>
+      </c>
+      <c r="O200" t="s">
+        <v>43</v>
+      </c>
+      <c r="P200" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q200">
+        <v>1400</v>
+      </c>
+      <c r="R200" t="s">
+        <v>315</v>
+      </c>
+      <c r="S200">
+        <v>931</v>
+      </c>
+      <c r="T200">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20">
+      <c r="A201">
+        <v>4191</v>
+      </c>
+      <c r="B201" t="s">
+        <v>20</v>
+      </c>
+      <c r="C201">
+        <v>460</v>
+      </c>
+      <c r="D201">
+        <v>0</v>
+      </c>
+      <c r="E201">
+        <v>1488</v>
+      </c>
+      <c r="F201">
+        <v>0</v>
+      </c>
+      <c r="G201" t="b">
+        <v>0</v>
+      </c>
+      <c r="H201" t="s">
+        <v>41</v>
+      </c>
+      <c r="I201" t="b">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>0</v>
+      </c>
+      <c r="K201" t="b">
+        <v>0</v>
+      </c>
+      <c r="L201">
+        <v>0</v>
+      </c>
+      <c r="M201">
+        <v>1</v>
+      </c>
+      <c r="N201">
+        <v>0</v>
+      </c>
+      <c r="O201" t="s">
+        <v>43</v>
+      </c>
+      <c r="P201" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q201">
+        <v>1425</v>
+      </c>
+      <c r="R201" t="s">
+        <v>315</v>
+      </c>
+      <c r="S201">
+        <v>950</v>
+      </c>
+      <c r="T201">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20">
+      <c r="A202">
+        <v>99999</v>
+      </c>
+      <c r="B202" t="s">
+        <v>20</v>
+      </c>
+      <c r="C202">
+        <v>490</v>
+      </c>
+      <c r="D202">
+        <v>0</v>
+      </c>
+      <c r="E202">
+        <v>2090</v>
+      </c>
+      <c r="F202">
+        <v>0</v>
+      </c>
+      <c r="G202" t="b">
+        <v>0</v>
+      </c>
+      <c r="H202" t="s">
+        <v>41</v>
+      </c>
+      <c r="I202" t="b">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>0</v>
+      </c>
+      <c r="K202" t="b">
+        <v>0</v>
+      </c>
+      <c r="L202">
+        <v>0</v>
+      </c>
+      <c r="M202">
+        <v>1</v>
+      </c>
+      <c r="N202">
+        <v>0</v>
+      </c>
+      <c r="O202" t="s">
+        <v>45</v>
+      </c>
+      <c r="P202" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q202">
+        <v>1580</v>
+      </c>
+      <c r="R202" t="s">
+        <v>315</v>
+      </c>
+      <c r="S202">
+        <v>520</v>
+      </c>
+      <c r="T202">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:20">
+      <c r="A203">
+        <v>-1500000630</v>
+      </c>
+      <c r="B203" t="s">
+        <v>20</v>
+      </c>
+      <c r="C203">
+        <v>1400</v>
+      </c>
+      <c r="D203">
+        <v>0</v>
+      </c>
+      <c r="E203">
+        <v>6500</v>
+      </c>
+      <c r="F203">
+        <v>0</v>
+      </c>
+      <c r="G203" t="b">
+        <v>0</v>
+      </c>
+      <c r="H203" t="s">
+        <v>41</v>
+      </c>
+      <c r="I203" t="b">
+        <v>0</v>
+      </c>
+      <c r="J203">
+        <v>0</v>
+      </c>
+      <c r="K203" t="b">
+        <v>0</v>
+      </c>
+      <c r="L203">
+        <v>0</v>
+      </c>
+      <c r="M203">
+        <v>1</v>
+      </c>
+      <c r="N203">
+        <v>0</v>
+      </c>
+      <c r="O203" t="s">
+        <v>43</v>
+      </c>
+      <c r="P203" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q203">
+        <v>2200</v>
+      </c>
+      <c r="R203" t="s">
+        <v>315</v>
+      </c>
+      <c r="S203">
+        <v>900</v>
+      </c>
+      <c r="T203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:20">
+      <c r="A204">
+        <v>-134360</v>
+      </c>
+      <c r="B204" t="s">
+        <v>20</v>
+      </c>
+      <c r="C204">
+        <v>775</v>
+      </c>
+      <c r="D204">
+        <v>0</v>
+      </c>
+      <c r="E204">
+        <v>1018</v>
+      </c>
+      <c r="F204">
+        <v>0</v>
+      </c>
+      <c r="G204" t="b">
+        <v>0</v>
+      </c>
+      <c r="H204" t="s">
+        <v>41</v>
+      </c>
+      <c r="I204" t="b">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>0</v>
+      </c>
+      <c r="K204" t="b">
+        <v>0</v>
+      </c>
+      <c r="L204">
+        <v>0</v>
+      </c>
+      <c r="M204">
+        <v>1</v>
+      </c>
+      <c r="N204">
+        <v>0</v>
+      </c>
+      <c r="O204" t="s">
+        <v>43</v>
+      </c>
+      <c r="P204" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q204">
+        <v>2100</v>
+      </c>
+      <c r="R204" t="s">
+        <v>315</v>
+      </c>
+      <c r="S204">
+        <v>1175</v>
+      </c>
+      <c r="T204">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20">
+      <c r="A205">
+        <v>415</v>
+      </c>
+      <c r="B205" t="s">
+        <v>20</v>
+      </c>
+      <c r="C205">
+        <v>500</v>
+      </c>
+      <c r="D205">
+        <v>0</v>
+      </c>
+      <c r="E205">
+        <v>2090</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+      <c r="G205" t="b">
+        <v>0</v>
+      </c>
+      <c r="H205" t="s">
+        <v>41</v>
+      </c>
+      <c r="I205" t="b">
+        <v>0</v>
+      </c>
+      <c r="J205">
+        <v>0</v>
+      </c>
+      <c r="K205" t="b">
+        <v>0</v>
+      </c>
+      <c r="L205">
+        <v>0</v>
+      </c>
+      <c r="M205">
+        <v>1</v>
+      </c>
+      <c r="N205">
+        <v>0</v>
+      </c>
+      <c r="O205" t="s">
+        <v>45</v>
+      </c>
+      <c r="P205" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q205">
+        <v>1690</v>
+      </c>
+      <c r="R205" t="s">
+        <v>315</v>
+      </c>
+      <c r="S205">
+        <v>1130</v>
+      </c>
+      <c r="T205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20">
+      <c r="A206">
+        <v>422</v>
+      </c>
+      <c r="B206" t="s">
+        <v>20</v>
+      </c>
+      <c r="C206">
+        <v>450</v>
+      </c>
+      <c r="D206">
+        <v>0</v>
+      </c>
+      <c r="E206">
+        <v>2090</v>
+      </c>
+      <c r="F206">
+        <v>0</v>
+      </c>
+      <c r="G206" t="b">
+        <v>0</v>
+      </c>
+      <c r="H206" t="s">
+        <v>41</v>
+      </c>
+      <c r="I206" t="b">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>0</v>
+      </c>
+      <c r="K206" t="b">
+        <v>0</v>
+      </c>
+      <c r="L206">
+        <v>0</v>
+      </c>
+      <c r="M206">
+        <v>1</v>
+      </c>
+      <c r="N206">
+        <v>0</v>
+      </c>
+      <c r="O206" t="s">
+        <v>43</v>
+      </c>
+      <c r="P206" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q206">
         <v>1620</v>
       </c>
-      <c r="Q173">
-[...5 lines deleted...]
-      <c r="S173">
+      <c r="R206" t="s">
+        <v>317</v>
+      </c>
+      <c r="S206">
+        <v>1070</v>
+      </c>
+      <c r="T206">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:20">
+      <c r="A207">
+        <v>443</v>
+      </c>
+      <c r="B207" t="s">
+        <v>20</v>
+      </c>
+      <c r="C207">
+        <v>810</v>
+      </c>
+      <c r="D207">
+        <v>0</v>
+      </c>
+      <c r="E207">
+        <v>2800</v>
+      </c>
+      <c r="F207">
+        <v>0</v>
+      </c>
+      <c r="G207" t="b">
+        <v>0</v>
+      </c>
+      <c r="H207" t="s">
+        <v>41</v>
+      </c>
+      <c r="I207" t="b">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>0</v>
+      </c>
+      <c r="K207" t="b">
+        <v>0</v>
+      </c>
+      <c r="L207">
+        <v>0</v>
+      </c>
+      <c r="M207">
+        <v>1</v>
+      </c>
+      <c r="N207">
+        <v>0</v>
+      </c>
+      <c r="O207" t="s">
+        <v>43</v>
+      </c>
+      <c r="P207" t="s">
+        <v>231</v>
+      </c>
+      <c r="Q207">
+        <v>1580</v>
+      </c>
+      <c r="R207" t="s">
+        <v>316</v>
+      </c>
+      <c r="S207">
+        <v>1020</v>
+      </c>
+      <c r="T207">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:20">
+      <c r="A208">
+        <v>807</v>
+      </c>
+      <c r="B208" t="s">
+        <v>20</v>
+      </c>
+      <c r="C208">
+        <v>490</v>
+      </c>
+      <c r="D208">
+        <v>0</v>
+      </c>
+      <c r="E208">
+        <v>2090</v>
+      </c>
+      <c r="F208">
+        <v>0</v>
+      </c>
+      <c r="G208" t="b">
+        <v>0</v>
+      </c>
+      <c r="H208" t="s">
+        <v>41</v>
+      </c>
+      <c r="I208" t="b">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>0</v>
+      </c>
+      <c r="K208" t="b">
+        <v>0</v>
+      </c>
+      <c r="L208">
+        <v>0</v>
+      </c>
+      <c r="M208">
+        <v>1</v>
+      </c>
+      <c r="N208">
+        <v>0</v>
+      </c>
+      <c r="O208" t="s">
+        <v>45</v>
+      </c>
+      <c r="P208" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q208">
+        <v>1570</v>
+      </c>
+      <c r="R208" t="s">
+        <v>315</v>
+      </c>
+      <c r="S208">
+        <v>790</v>
+      </c>
+      <c r="T208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:20">
+      <c r="A209">
+        <v>833</v>
+      </c>
+      <c r="B209" t="s">
+        <v>20</v>
+      </c>
+      <c r="C209">
+        <v>1200</v>
+      </c>
+      <c r="D209">
+        <v>0</v>
+      </c>
+      <c r="E209">
+        <v>2090</v>
+      </c>
+      <c r="F209">
+        <v>0</v>
+      </c>
+      <c r="G209" t="b">
+        <v>0</v>
+      </c>
+      <c r="H209" t="s">
+        <v>41</v>
+      </c>
+      <c r="I209" t="b">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>0</v>
+      </c>
+      <c r="K209" t="b">
+        <v>0</v>
+      </c>
+      <c r="L209">
+        <v>0</v>
+      </c>
+      <c r="M209">
+        <v>1</v>
+      </c>
+      <c r="N209">
+        <v>0</v>
+      </c>
+      <c r="O209" t="s">
+        <v>43</v>
+      </c>
+      <c r="P209" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q209">
+        <v>1760</v>
+      </c>
+      <c r="R209" t="s">
+        <v>316</v>
+      </c>
+      <c r="S209">
+        <v>890</v>
+      </c>
+      <c r="T209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:20">
+      <c r="A210">
+        <v>873</v>
+      </c>
+      <c r="B210" t="s">
+        <v>20</v>
+      </c>
+      <c r="C210">
+        <v>825</v>
+      </c>
+      <c r="D210">
+        <v>0</v>
+      </c>
+      <c r="E210">
+        <v>2875</v>
+      </c>
+      <c r="F210">
+        <v>0</v>
+      </c>
+      <c r="G210" t="b">
+        <v>0</v>
+      </c>
+      <c r="H210" t="s">
+        <v>41</v>
+      </c>
+      <c r="I210" t="b">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>0</v>
+      </c>
+      <c r="K210" t="b">
+        <v>0</v>
+      </c>
+      <c r="L210">
+        <v>0</v>
+      </c>
+      <c r="M210">
+        <v>1</v>
+      </c>
+      <c r="N210">
+        <v>0</v>
+      </c>
+      <c r="O210" t="s">
+        <v>43</v>
+      </c>
+      <c r="P210" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q210">
+        <v>1560</v>
+      </c>
+      <c r="R210" t="s">
+        <v>316</v>
+      </c>
+      <c r="S210">
+        <v>1025</v>
+      </c>
+      <c r="T210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:20">
+      <c r="A211">
+        <v>874</v>
+      </c>
+      <c r="B211" t="s">
+        <v>20</v>
+      </c>
+      <c r="C211">
+        <v>620</v>
+      </c>
+      <c r="D211">
+        <v>0</v>
+      </c>
+      <c r="E211">
+        <v>2090</v>
+      </c>
+      <c r="F211">
+        <v>0</v>
+      </c>
+      <c r="G211" t="b">
+        <v>0</v>
+      </c>
+      <c r="H211" t="s">
+        <v>41</v>
+      </c>
+      <c r="I211" t="b">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>0</v>
+      </c>
+      <c r="K211" t="b">
+        <v>0</v>
+      </c>
+      <c r="L211">
+        <v>0</v>
+      </c>
+      <c r="M211">
+        <v>1</v>
+      </c>
+      <c r="N211">
+        <v>0</v>
+      </c>
+      <c r="O211" t="s">
+        <v>45</v>
+      </c>
+      <c r="P211" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q211">
+        <v>1610</v>
+      </c>
+      <c r="R211" t="s">
+        <v>315</v>
+      </c>
+      <c r="S211">
         <v>1060</v>
       </c>
-      <c r="T173">
-[...10 lines deleted...]
-      <c r="C174">
+      <c r="T211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:20">
+      <c r="A212">
+        <v>1112</v>
+      </c>
+      <c r="B212" t="s">
+        <v>20</v>
+      </c>
+      <c r="C212">
+        <v>440</v>
+      </c>
+      <c r="D212">
+        <v>0</v>
+      </c>
+      <c r="E212">
+        <v>588</v>
+      </c>
+      <c r="F212">
+        <v>0</v>
+      </c>
+      <c r="G212" t="b">
+        <v>0</v>
+      </c>
+      <c r="H212" t="s">
+        <v>41</v>
+      </c>
+      <c r="I212" t="b">
+        <v>0</v>
+      </c>
+      <c r="J212">
+        <v>0</v>
+      </c>
+      <c r="K212" t="b">
+        <v>0</v>
+      </c>
+      <c r="L212">
+        <v>0</v>
+      </c>
+      <c r="M212">
+        <v>1</v>
+      </c>
+      <c r="N212">
+        <v>0</v>
+      </c>
+      <c r="O212" t="s">
+        <v>43</v>
+      </c>
+      <c r="P212" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q212">
+        <v>880</v>
+      </c>
+      <c r="R212" t="s">
+        <v>317</v>
+      </c>
+      <c r="S212">
+        <v>670</v>
+      </c>
+      <c r="T212">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:20">
+      <c r="A213">
+        <v>1114</v>
+      </c>
+      <c r="B213" t="s">
+        <v>20</v>
+      </c>
+      <c r="C213">
+        <v>513</v>
+      </c>
+      <c r="D213">
+        <v>0</v>
+      </c>
+      <c r="E213">
+        <v>2090</v>
+      </c>
+      <c r="F213">
+        <v>0</v>
+      </c>
+      <c r="G213" t="b">
+        <v>0</v>
+      </c>
+      <c r="H213" t="s">
+        <v>41</v>
+      </c>
+      <c r="I213" t="b">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>0</v>
+      </c>
+      <c r="K213" t="b">
+        <v>0</v>
+      </c>
+      <c r="L213">
+        <v>0</v>
+      </c>
+      <c r="M213">
+        <v>1</v>
+      </c>
+      <c r="N213">
+        <v>0</v>
+      </c>
+      <c r="O213" t="s">
+        <v>45</v>
+      </c>
+      <c r="P213" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q213">
+        <v>938</v>
+      </c>
+      <c r="R213" t="s">
+        <v>315</v>
+      </c>
+      <c r="S213">
+        <v>750</v>
+      </c>
+      <c r="T213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:20">
+      <c r="A214">
+        <v>1126</v>
+      </c>
+      <c r="B214" t="s">
+        <v>20</v>
+      </c>
+      <c r="C214">
+        <v>970</v>
+      </c>
+      <c r="D214">
+        <v>0</v>
+      </c>
+      <c r="E214">
+        <v>2090</v>
+      </c>
+      <c r="F214">
+        <v>0</v>
+      </c>
+      <c r="G214" t="b">
+        <v>0</v>
+      </c>
+      <c r="H214" t="s">
+        <v>41</v>
+      </c>
+      <c r="I214" t="b">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>0</v>
+      </c>
+      <c r="K214" t="b">
+        <v>0</v>
+      </c>
+      <c r="L214">
+        <v>0</v>
+      </c>
+      <c r="M214">
+        <v>1</v>
+      </c>
+      <c r="N214">
+        <v>0</v>
+      </c>
+      <c r="O214" t="s">
+        <v>45</v>
+      </c>
+      <c r="P214" t="s">
+        <v>238</v>
+      </c>
+      <c r="Q214">
+        <v>1770</v>
+      </c>
+      <c r="R214" t="s">
+        <v>315</v>
+      </c>
+      <c r="S214">
+        <v>1120</v>
+      </c>
+      <c r="T214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:20">
+      <c r="A215">
+        <v>1129</v>
+      </c>
+      <c r="B215" t="s">
+        <v>20</v>
+      </c>
+      <c r="C215">
+        <v>500</v>
+      </c>
+      <c r="D215">
+        <v>0</v>
+      </c>
+      <c r="E215">
+        <v>2000</v>
+      </c>
+      <c r="F215">
+        <v>0</v>
+      </c>
+      <c r="G215" t="b">
+        <v>0</v>
+      </c>
+      <c r="H215" t="s">
+        <v>41</v>
+      </c>
+      <c r="I215" t="b">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>0</v>
+      </c>
+      <c r="K215" t="b">
+        <v>0</v>
+      </c>
+      <c r="L215">
+        <v>0</v>
+      </c>
+      <c r="M215">
+        <v>1</v>
+      </c>
+      <c r="N215">
+        <v>0</v>
+      </c>
+      <c r="O215" t="s">
+        <v>43</v>
+      </c>
+      <c r="P215" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q215">
+        <v>1620</v>
+      </c>
+      <c r="R215" t="s">
+        <v>317</v>
+      </c>
+      <c r="S215">
+        <v>1060</v>
+      </c>
+      <c r="T215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:20">
+      <c r="A216">
+        <v>1214</v>
+      </c>
+      <c r="B216" t="s">
+        <v>20</v>
+      </c>
+      <c r="C216">
+        <v>760</v>
+      </c>
+      <c r="D216">
+        <v>0</v>
+      </c>
+      <c r="E216">
+        <v>2090</v>
+      </c>
+      <c r="F216">
+        <v>0</v>
+      </c>
+      <c r="G216" t="b">
+        <v>0</v>
+      </c>
+      <c r="H216" t="s">
+        <v>41</v>
+      </c>
+      <c r="I216" t="b">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>0</v>
+      </c>
+      <c r="K216" t="b">
+        <v>0</v>
+      </c>
+      <c r="L216">
+        <v>0</v>
+      </c>
+      <c r="M216">
+        <v>1</v>
+      </c>
+      <c r="N216">
+        <v>0</v>
+      </c>
+      <c r="O216" t="s">
+        <v>45</v>
+      </c>
+      <c r="P216" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q216">
+        <v>1100</v>
+      </c>
+      <c r="R216" t="s">
+        <v>315</v>
+      </c>
+      <c r="S216">
+        <v>820</v>
+      </c>
+      <c r="T216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:20">
+      <c r="A217">
+        <v>1340</v>
+      </c>
+      <c r="B217" t="s">
+        <v>20</v>
+      </c>
+      <c r="C217">
+        <v>850</v>
+      </c>
+      <c r="D217">
+        <v>0</v>
+      </c>
+      <c r="E217">
+        <v>2090</v>
+      </c>
+      <c r="F217">
+        <v>0</v>
+      </c>
+      <c r="G217" t="b">
+        <v>0</v>
+      </c>
+      <c r="H217" t="s">
+        <v>41</v>
+      </c>
+      <c r="I217" t="b">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>0</v>
+      </c>
+      <c r="K217" t="b">
+        <v>0</v>
+      </c>
+      <c r="L217">
+        <v>0</v>
+      </c>
+      <c r="M217">
+        <v>1</v>
+      </c>
+      <c r="N217">
+        <v>0</v>
+      </c>
+      <c r="O217" t="s">
+        <v>45</v>
+      </c>
+      <c r="P217" t="s">
+        <v>241</v>
+      </c>
+      <c r="Q217">
+        <v>1200</v>
+      </c>
+      <c r="R217" t="s">
+        <v>315</v>
+      </c>
+      <c r="S217">
+        <v>890</v>
+      </c>
+      <c r="T217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:20">
+      <c r="A218">
+        <v>1364</v>
+      </c>
+      <c r="B218" t="s">
+        <v>20</v>
+      </c>
+      <c r="C218">
+        <v>790</v>
+      </c>
+      <c r="D218">
+        <v>0</v>
+      </c>
+      <c r="E218">
+        <v>2090</v>
+      </c>
+      <c r="F218">
+        <v>0</v>
+      </c>
+      <c r="G218" t="b">
+        <v>0</v>
+      </c>
+      <c r="H218" t="s">
+        <v>41</v>
+      </c>
+      <c r="I218" t="b">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>0</v>
+      </c>
+      <c r="K218" t="b">
+        <v>0</v>
+      </c>
+      <c r="L218">
+        <v>0</v>
+      </c>
+      <c r="M218">
+        <v>1</v>
+      </c>
+      <c r="N218">
+        <v>0</v>
+      </c>
+      <c r="O218" t="s">
+        <v>45</v>
+      </c>
+      <c r="P218" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q218">
+        <v>1570</v>
+      </c>
+      <c r="R218" t="s">
+        <v>315</v>
+      </c>
+      <c r="S218">
+        <v>980</v>
+      </c>
+      <c r="T218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:20">
+      <c r="A219">
+        <v>1376</v>
+      </c>
+      <c r="B219" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219">
+        <v>630</v>
+      </c>
+      <c r="D219">
+        <v>0</v>
+      </c>
+      <c r="E219">
+        <v>2800</v>
+      </c>
+      <c r="F219">
+        <v>0</v>
+      </c>
+      <c r="G219" t="b">
+        <v>0</v>
+      </c>
+      <c r="H219" t="s">
+        <v>41</v>
+      </c>
+      <c r="I219" t="b">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>0</v>
+      </c>
+      <c r="K219" t="b">
+        <v>0</v>
+      </c>
+      <c r="L219">
+        <v>0</v>
+      </c>
+      <c r="M219">
+        <v>1</v>
+      </c>
+      <c r="N219">
+        <v>0</v>
+      </c>
+      <c r="O219" t="s">
+        <v>43</v>
+      </c>
+      <c r="P219" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q219">
+        <v>1610</v>
+      </c>
+      <c r="R219" t="s">
+        <v>317</v>
+      </c>
+      <c r="S219">
+        <v>1060</v>
+      </c>
+      <c r="T219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:20">
+      <c r="A220">
+        <v>1381</v>
+      </c>
+      <c r="B220" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220">
+        <v>625</v>
+      </c>
+      <c r="D220">
+        <v>0</v>
+      </c>
+      <c r="E220">
+        <v>2090</v>
+      </c>
+      <c r="F220">
+        <v>0</v>
+      </c>
+      <c r="G220" t="b">
+        <v>0</v>
+      </c>
+      <c r="H220" t="s">
+        <v>41</v>
+      </c>
+      <c r="I220" t="b">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>0</v>
+      </c>
+      <c r="K220" t="b">
+        <v>0</v>
+      </c>
+      <c r="L220">
+        <v>0</v>
+      </c>
+      <c r="M220">
+        <v>1</v>
+      </c>
+      <c r="N220">
+        <v>0</v>
+      </c>
+      <c r="O220" t="s">
+        <v>45</v>
+      </c>
+      <c r="P220" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q220">
+        <v>1075</v>
+      </c>
+      <c r="R220" t="s">
+        <v>315</v>
+      </c>
+      <c r="S220">
+        <v>800</v>
+      </c>
+      <c r="T220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:20">
+      <c r="A221">
+        <v>1441</v>
+      </c>
+      <c r="B221" t="s">
+        <v>20</v>
+      </c>
+      <c r="C221">
+        <v>900</v>
+      </c>
+      <c r="D221">
+        <v>0</v>
+      </c>
+      <c r="E221">
+        <v>3120</v>
+      </c>
+      <c r="F221">
+        <v>0</v>
+      </c>
+      <c r="G221" t="b">
+        <v>0</v>
+      </c>
+      <c r="H221" t="s">
+        <v>41</v>
+      </c>
+      <c r="I221" t="b">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>0</v>
+      </c>
+      <c r="K221" t="b">
+        <v>0</v>
+      </c>
+      <c r="L221">
+        <v>0</v>
+      </c>
+      <c r="M221">
+        <v>1</v>
+      </c>
+      <c r="N221">
+        <v>0</v>
+      </c>
+      <c r="O221" t="s">
+        <v>43</v>
+      </c>
+      <c r="P221" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q221">
+        <v>1550</v>
+      </c>
+      <c r="R221" t="s">
+        <v>316</v>
+      </c>
+      <c r="S221">
+        <v>1050</v>
+      </c>
+      <c r="T221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:20">
+      <c r="A222">
+        <v>1481</v>
+      </c>
+      <c r="B222" t="s">
+        <v>20</v>
+      </c>
+      <c r="C222">
+        <v>100</v>
+      </c>
+      <c r="D222">
+        <v>0</v>
+      </c>
+      <c r="E222">
+        <v>2090</v>
+      </c>
+      <c r="F222">
+        <v>0</v>
+      </c>
+      <c r="G222" t="b">
+        <v>0</v>
+      </c>
+      <c r="H222" t="s">
+        <v>41</v>
+      </c>
+      <c r="I222" t="b">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0</v>
+      </c>
+      <c r="K222" t="b">
+        <v>0</v>
+      </c>
+      <c r="L222">
+        <v>0</v>
+      </c>
+      <c r="M222">
+        <v>1</v>
+      </c>
+      <c r="N222">
+        <v>0</v>
+      </c>
+      <c r="O222" t="s">
+        <v>43</v>
+      </c>
+      <c r="P222" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q222">
+        <v>100</v>
+      </c>
+      <c r="R222" t="s">
+        <v>316</v>
+      </c>
+      <c r="S222">
+        <v>100</v>
+      </c>
+      <c r="T222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:20">
+      <c r="A223">
+        <v>1492</v>
+      </c>
+      <c r="B223" t="s">
+        <v>20</v>
+      </c>
+      <c r="C223">
+        <v>980</v>
+      </c>
+      <c r="D223">
+        <v>0</v>
+      </c>
+      <c r="E223">
+        <v>2090</v>
+      </c>
+      <c r="F223">
+        <v>0</v>
+      </c>
+      <c r="G223" t="b">
+        <v>0</v>
+      </c>
+      <c r="H223" t="s">
+        <v>41</v>
+      </c>
+      <c r="I223" t="b">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0</v>
+      </c>
+      <c r="K223" t="b">
+        <v>0</v>
+      </c>
+      <c r="L223">
+        <v>0</v>
+      </c>
+      <c r="M223">
+        <v>1</v>
+      </c>
+      <c r="N223">
+        <v>0</v>
+      </c>
+      <c r="O223" t="s">
+        <v>45</v>
+      </c>
+      <c r="P223" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q223">
+        <v>1690</v>
+      </c>
+      <c r="R223" t="s">
+        <v>315</v>
+      </c>
+      <c r="S223">
+        <v>1410</v>
+      </c>
+      <c r="T223">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:20">
+      <c r="A224">
+        <v>1524</v>
+      </c>
+      <c r="B224" t="s">
+        <v>20</v>
+      </c>
+      <c r="C224">
+        <v>0</v>
+      </c>
+      <c r="D224">
+        <v>0</v>
+      </c>
+      <c r="E224">
+        <v>2090</v>
+      </c>
+      <c r="F224">
+        <v>0</v>
+      </c>
+      <c r="G224" t="b">
+        <v>0</v>
+      </c>
+      <c r="H224" t="s">
+        <v>41</v>
+      </c>
+      <c r="I224" t="b">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0</v>
+      </c>
+      <c r="K224" t="b">
+        <v>0</v>
+      </c>
+      <c r="L224">
+        <v>0</v>
+      </c>
+      <c r="M224">
+        <v>1</v>
+      </c>
+      <c r="N224">
+        <v>0</v>
+      </c>
+      <c r="O224" t="s">
+        <v>45</v>
+      </c>
+      <c r="P224" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q224">
+        <v>0</v>
+      </c>
+      <c r="R224" t="s">
+        <v>315</v>
+      </c>
+      <c r="S224">
+        <v>0</v>
+      </c>
+      <c r="T224">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:20">
+      <c r="A225">
+        <v>1636</v>
+      </c>
+      <c r="B225" t="s">
+        <v>20</v>
+      </c>
+      <c r="C225">
+        <v>620</v>
+      </c>
+      <c r="D225">
+        <v>0</v>
+      </c>
+      <c r="E225">
+        <v>2080</v>
+      </c>
+      <c r="F225">
+        <v>0</v>
+      </c>
+      <c r="G225" t="b">
+        <v>0</v>
+      </c>
+      <c r="H225" t="s">
+        <v>41</v>
+      </c>
+      <c r="I225" t="b">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0</v>
+      </c>
+      <c r="K225" t="b">
+        <v>0</v>
+      </c>
+      <c r="L225">
+        <v>0</v>
+      </c>
+      <c r="M225">
+        <v>1</v>
+      </c>
+      <c r="N225">
+        <v>0</v>
+      </c>
+      <c r="O225" t="s">
+        <v>43</v>
+      </c>
+      <c r="P225" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q225">
+        <v>1590</v>
+      </c>
+      <c r="R225" t="s">
+        <v>316</v>
+      </c>
+      <c r="S225">
+        <v>1050</v>
+      </c>
+      <c r="T225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:20">
+      <c r="A226">
+        <v>1716</v>
+      </c>
+      <c r="B226" t="s">
+        <v>20</v>
+      </c>
+      <c r="C226">
+        <v>960</v>
+      </c>
+      <c r="D226">
+        <v>0</v>
+      </c>
+      <c r="E226">
+        <v>2090</v>
+      </c>
+      <c r="F226">
+        <v>0</v>
+      </c>
+      <c r="G226" t="b">
+        <v>0</v>
+      </c>
+      <c r="H226" t="s">
+        <v>41</v>
+      </c>
+      <c r="I226" t="b">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0</v>
+      </c>
+      <c r="K226" t="b">
+        <v>0</v>
+      </c>
+      <c r="L226">
+        <v>0</v>
+      </c>
+      <c r="M226">
+        <v>1</v>
+      </c>
+      <c r="N226">
+        <v>0</v>
+      </c>
+      <c r="O226" t="s">
+        <v>43</v>
+      </c>
+      <c r="P226" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q226">
+        <v>1590</v>
+      </c>
+      <c r="R226" t="s">
+        <v>315</v>
+      </c>
+      <c r="S226">
+        <v>1070</v>
+      </c>
+      <c r="T226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:20">
+      <c r="A227">
+        <v>1796</v>
+      </c>
+      <c r="B227" t="s">
+        <v>20</v>
+      </c>
+      <c r="C227">
+        <v>990</v>
+      </c>
+      <c r="D227">
+        <v>0</v>
+      </c>
+      <c r="E227">
+        <v>2090</v>
+      </c>
+      <c r="F227">
+        <v>0</v>
+      </c>
+      <c r="G227" t="b">
+        <v>0</v>
+      </c>
+      <c r="H227" t="s">
+        <v>41</v>
+      </c>
+      <c r="I227" t="b">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>0</v>
+      </c>
+      <c r="K227" t="b">
+        <v>0</v>
+      </c>
+      <c r="L227">
+        <v>0</v>
+      </c>
+      <c r="M227">
+        <v>1</v>
+      </c>
+      <c r="N227">
+        <v>0</v>
+      </c>
+      <c r="O227" t="s">
+        <v>45</v>
+      </c>
+      <c r="P227" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q227">
+        <v>1210</v>
+      </c>
+      <c r="R227" t="s">
+        <v>315</v>
+      </c>
+      <c r="S227">
+        <v>1000</v>
+      </c>
+      <c r="T227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:20">
+      <c r="A228">
+        <v>1863</v>
+      </c>
+      <c r="B228" t="s">
+        <v>20</v>
+      </c>
+      <c r="C228">
+        <v>990</v>
+      </c>
+      <c r="D228">
+        <v>0</v>
+      </c>
+      <c r="E228">
+        <v>2090</v>
+      </c>
+      <c r="F228">
+        <v>0</v>
+      </c>
+      <c r="G228" t="b">
+        <v>0</v>
+      </c>
+      <c r="H228" t="s">
+        <v>41</v>
+      </c>
+      <c r="I228" t="b">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0</v>
+      </c>
+      <c r="K228" t="b">
+        <v>0</v>
+      </c>
+      <c r="L228">
+        <v>0</v>
+      </c>
+      <c r="M228">
+        <v>1</v>
+      </c>
+      <c r="N228">
+        <v>0</v>
+      </c>
+      <c r="O228" t="s">
+        <v>43</v>
+      </c>
+      <c r="P228" t="s">
+        <v>252</v>
+      </c>
+      <c r="Q228">
+        <v>1060</v>
+      </c>
+      <c r="R228" t="s">
+        <v>317</v>
+      </c>
+      <c r="S228">
+        <v>810</v>
+      </c>
+      <c r="T228">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:20">
+      <c r="A229">
+        <v>1922</v>
+      </c>
+      <c r="B229" t="s">
+        <v>20</v>
+      </c>
+      <c r="C229">
+        <v>350</v>
+      </c>
+      <c r="D229">
+        <v>0</v>
+      </c>
+      <c r="E229">
+        <v>2090</v>
+      </c>
+      <c r="F229">
+        <v>0</v>
+      </c>
+      <c r="G229" t="b">
+        <v>0</v>
+      </c>
+      <c r="H229" t="s">
+        <v>41</v>
+      </c>
+      <c r="I229" t="b">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0</v>
+      </c>
+      <c r="K229" t="b">
+        <v>0</v>
+      </c>
+      <c r="L229">
+        <v>0</v>
+      </c>
+      <c r="M229">
+        <v>1</v>
+      </c>
+      <c r="N229">
+        <v>0</v>
+      </c>
+      <c r="O229" t="s">
+        <v>45</v>
+      </c>
+      <c r="P229" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q229">
+        <v>1800</v>
+      </c>
+      <c r="R229" t="s">
+        <v>315</v>
+      </c>
+      <c r="S229">
+        <v>1200</v>
+      </c>
+      <c r="T229">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:20">
+      <c r="A230">
+        <v>1953</v>
+      </c>
+      <c r="B230" t="s">
+        <v>20</v>
+      </c>
+      <c r="C230">
+        <v>390</v>
+      </c>
+      <c r="D230">
+        <v>0</v>
+      </c>
+      <c r="E230">
+        <v>1237</v>
+      </c>
+      <c r="F230">
+        <v>0</v>
+      </c>
+      <c r="G230" t="b">
+        <v>0</v>
+      </c>
+      <c r="H230" t="s">
+        <v>41</v>
+      </c>
+      <c r="I230" t="b">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0</v>
+      </c>
+      <c r="K230" t="b">
+        <v>0</v>
+      </c>
+      <c r="L230">
+        <v>0</v>
+      </c>
+      <c r="M230">
+        <v>1</v>
+      </c>
+      <c r="N230">
+        <v>0</v>
+      </c>
+      <c r="O230" t="s">
+        <v>43</v>
+      </c>
+      <c r="P230" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q230">
+        <v>1410</v>
+      </c>
+      <c r="R230" t="s">
+        <v>317</v>
+      </c>
+      <c r="S230">
+        <v>950</v>
+      </c>
+      <c r="T230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:20">
+      <c r="A231">
+        <v>1961</v>
+      </c>
+      <c r="B231" t="s">
+        <v>20</v>
+      </c>
+      <c r="C231">
+        <v>1000</v>
+      </c>
+      <c r="D231">
+        <v>0</v>
+      </c>
+      <c r="E231">
+        <v>2090</v>
+      </c>
+      <c r="F231">
+        <v>0</v>
+      </c>
+      <c r="G231" t="b">
+        <v>0</v>
+      </c>
+      <c r="H231" t="s">
+        <v>41</v>
+      </c>
+      <c r="I231" t="b">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0</v>
+      </c>
+      <c r="K231" t="b">
+        <v>0</v>
+      </c>
+      <c r="L231">
+        <v>0</v>
+      </c>
+      <c r="M231">
+        <v>1</v>
+      </c>
+      <c r="N231">
+        <v>0</v>
+      </c>
+      <c r="O231" t="s">
+        <v>45</v>
+      </c>
+      <c r="P231" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q231">
+        <v>1590</v>
+      </c>
+      <c r="R231" t="s">
+        <v>315</v>
+      </c>
+      <c r="S231">
+        <v>850</v>
+      </c>
+      <c r="T231">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:20">
+      <c r="A232">
+        <v>2017</v>
+      </c>
+      <c r="B232" t="s">
+        <v>20</v>
+      </c>
+      <c r="C232">
+        <v>490</v>
+      </c>
+      <c r="D232">
+        <v>0</v>
+      </c>
+      <c r="E232">
+        <v>1280</v>
+      </c>
+      <c r="F232">
+        <v>0</v>
+      </c>
+      <c r="G232" t="b">
+        <v>0</v>
+      </c>
+      <c r="H232" t="s">
+        <v>41</v>
+      </c>
+      <c r="I232" t="b">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0</v>
+      </c>
+      <c r="K232" t="b">
+        <v>0</v>
+      </c>
+      <c r="L232">
+        <v>0</v>
+      </c>
+      <c r="M232">
+        <v>1</v>
+      </c>
+      <c r="N232">
+        <v>0</v>
+      </c>
+      <c r="O232" t="s">
+        <v>43</v>
+      </c>
+      <c r="P232" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q232">
+        <v>1150</v>
+      </c>
+      <c r="R232" t="s">
+        <v>315</v>
+      </c>
+      <c r="S232">
+        <v>860</v>
+      </c>
+      <c r="T232">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:20">
+      <c r="A233">
+        <v>2034</v>
+      </c>
+      <c r="B233" t="s">
+        <v>20</v>
+      </c>
+      <c r="C233">
+        <v>630</v>
+      </c>
+      <c r="D233">
+        <v>0</v>
+      </c>
+      <c r="E233">
+        <v>1450</v>
+      </c>
+      <c r="F233">
+        <v>0</v>
+      </c>
+      <c r="G233" t="b">
+        <v>0</v>
+      </c>
+      <c r="H233" t="s">
+        <v>41</v>
+      </c>
+      <c r="I233" t="b">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0</v>
+      </c>
+      <c r="K233" t="b">
+        <v>0</v>
+      </c>
+      <c r="L233">
+        <v>0</v>
+      </c>
+      <c r="M233">
+        <v>1</v>
+      </c>
+      <c r="N233">
+        <v>0</v>
+      </c>
+      <c r="O233" t="s">
+        <v>43</v>
+      </c>
+      <c r="P233" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q233">
+        <v>1090</v>
+      </c>
+      <c r="R233" t="s">
+        <v>315</v>
+      </c>
+      <c r="S233">
+        <v>810</v>
+      </c>
+      <c r="T233">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:20">
+      <c r="A234">
+        <v>2083</v>
+      </c>
+      <c r="B234" t="s">
+        <v>23</v>
+      </c>
+      <c r="C234">
+        <v>819</v>
+      </c>
+      <c r="D234">
+        <v>3</v>
+      </c>
+      <c r="E234">
+        <v>2967</v>
+      </c>
+      <c r="F234">
         <v>25</v>
       </c>
-      <c r="D174" t="b">
-[...26 lines deleted...]
-      <c r="M174">
+      <c r="G234" t="b">
+        <v>1</v>
+      </c>
+      <c r="H234" t="s">
+        <v>41</v>
+      </c>
+      <c r="I234" t="b">
+        <v>1</v>
+      </c>
+      <c r="J234">
+        <v>100</v>
+      </c>
+      <c r="K234" t="b">
+        <v>0</v>
+      </c>
+      <c r="L234">
+        <v>100</v>
+      </c>
+      <c r="M234">
+        <v>1</v>
+      </c>
+      <c r="N234">
         <v>200</v>
       </c>
-      <c r="N174" t="s">
-[...76 lines deleted...]
-      <c r="S175">
+      <c r="O234" t="s">
+        <v>43</v>
+      </c>
+      <c r="P234" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q234">
+        <v>1770</v>
+      </c>
+      <c r="R234" t="s">
+        <v>316</v>
+      </c>
+      <c r="S234">
+        <v>1060</v>
+      </c>
+      <c r="T234">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235" spans="1:20">
+      <c r="A235">
+        <v>2121</v>
+      </c>
+      <c r="B235" t="s">
+        <v>20</v>
+      </c>
+      <c r="C235">
+        <v>820</v>
+      </c>
+      <c r="D235">
+        <v>0</v>
+      </c>
+      <c r="E235">
+        <v>2090</v>
+      </c>
+      <c r="F235">
+        <v>0</v>
+      </c>
+      <c r="G235" t="b">
+        <v>0</v>
+      </c>
+      <c r="H235" t="s">
+        <v>41</v>
+      </c>
+      <c r="I235" t="b">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0</v>
+      </c>
+      <c r="K235" t="b">
+        <v>0</v>
+      </c>
+      <c r="L235">
+        <v>0</v>
+      </c>
+      <c r="M235">
+        <v>1</v>
+      </c>
+      <c r="N235">
+        <v>0</v>
+      </c>
+      <c r="O235" t="s">
+        <v>45</v>
+      </c>
+      <c r="P235" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q235">
+        <v>1770</v>
+      </c>
+      <c r="R235" t="s">
+        <v>315</v>
+      </c>
+      <c r="S235">
+        <v>1060</v>
+      </c>
+      <c r="T235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:20">
+      <c r="A236">
+        <v>2165</v>
+      </c>
+      <c r="B236" t="s">
+        <v>20</v>
+      </c>
+      <c r="C236">
+        <v>0</v>
+      </c>
+      <c r="D236">
+        <v>0</v>
+      </c>
+      <c r="E236">
+        <v>1060</v>
+      </c>
+      <c r="F236">
+        <v>0</v>
+      </c>
+      <c r="G236" t="b">
+        <v>0</v>
+      </c>
+      <c r="H236" t="s">
+        <v>41</v>
+      </c>
+      <c r="I236" t="b">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0</v>
+      </c>
+      <c r="K236" t="b">
+        <v>0</v>
+      </c>
+      <c r="L236">
+        <v>0</v>
+      </c>
+      <c r="M236">
+        <v>1</v>
+      </c>
+      <c r="N236">
+        <v>0</v>
+      </c>
+      <c r="O236" t="s">
+        <v>43</v>
+      </c>
+      <c r="P236" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q236">
+        <v>0</v>
+      </c>
+      <c r="R236" t="s">
+        <v>316</v>
+      </c>
+      <c r="S236">
+        <v>0</v>
+      </c>
+      <c r="T236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:20">
+      <c r="A237">
+        <v>2223</v>
+      </c>
+      <c r="B237" t="s">
+        <v>20</v>
+      </c>
+      <c r="C237">
+        <v>100</v>
+      </c>
+      <c r="D237">
+        <v>0</v>
+      </c>
+      <c r="E237">
+        <v>2090</v>
+      </c>
+      <c r="F237">
+        <v>0</v>
+      </c>
+      <c r="G237" t="b">
+        <v>0</v>
+      </c>
+      <c r="H237" t="s">
+        <v>41</v>
+      </c>
+      <c r="I237" t="b">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0</v>
+      </c>
+      <c r="K237" t="b">
+        <v>0</v>
+      </c>
+      <c r="L237">
+        <v>0</v>
+      </c>
+      <c r="M237">
+        <v>1</v>
+      </c>
+      <c r="N237">
+        <v>0</v>
+      </c>
+      <c r="O237" t="s">
+        <v>43</v>
+      </c>
+      <c r="P237" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q237">
+        <v>100</v>
+      </c>
+      <c r="R237" t="s">
+        <v>316</v>
+      </c>
+      <c r="S237">
+        <v>100</v>
+      </c>
+      <c r="T237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:20">
+      <c r="A238">
+        <v>2263</v>
+      </c>
+      <c r="B238" t="s">
+        <v>20</v>
+      </c>
+      <c r="C238">
+        <v>490</v>
+      </c>
+      <c r="D238">
+        <v>0</v>
+      </c>
+      <c r="E238">
+        <v>2090</v>
+      </c>
+      <c r="F238">
+        <v>0</v>
+      </c>
+      <c r="G238" t="b">
+        <v>0</v>
+      </c>
+      <c r="H238" t="s">
+        <v>41</v>
+      </c>
+      <c r="I238" t="b">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0</v>
+      </c>
+      <c r="K238" t="b">
+        <v>0</v>
+      </c>
+      <c r="L238">
+        <v>0</v>
+      </c>
+      <c r="M238">
+        <v>1</v>
+      </c>
+      <c r="N238">
+        <v>0</v>
+      </c>
+      <c r="O238" t="s">
+        <v>43</v>
+      </c>
+      <c r="P238" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q238">
+        <v>1850</v>
+      </c>
+      <c r="R238" t="s">
+        <v>315</v>
+      </c>
+      <c r="S238">
+        <v>1050</v>
+      </c>
+      <c r="T238">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:20">
+      <c r="A239">
+        <v>2264</v>
+      </c>
+      <c r="B239" t="s">
+        <v>20</v>
+      </c>
+      <c r="C239">
+        <v>676</v>
+      </c>
+      <c r="D239">
+        <v>0</v>
+      </c>
+      <c r="E239">
+        <v>2090</v>
+      </c>
+      <c r="F239">
+        <v>0</v>
+      </c>
+      <c r="G239" t="b">
+        <v>0</v>
+      </c>
+      <c r="H239" t="s">
+        <v>41</v>
+      </c>
+      <c r="I239" t="b">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0</v>
+      </c>
+      <c r="K239" t="b">
+        <v>0</v>
+      </c>
+      <c r="L239">
+        <v>0</v>
+      </c>
+      <c r="M239">
+        <v>1</v>
+      </c>
+      <c r="N239">
+        <v>0</v>
+      </c>
+      <c r="O239" t="s">
+        <v>45</v>
+      </c>
+      <c r="P239" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q239">
+        <v>1056</v>
+      </c>
+      <c r="R239" t="s">
+        <v>315</v>
+      </c>
+      <c r="S239">
+        <v>796</v>
+      </c>
+      <c r="T239">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:20">
+      <c r="A240">
+        <v>2400</v>
+      </c>
+      <c r="B240" t="s">
+        <v>20</v>
+      </c>
+      <c r="C240">
+        <v>780</v>
+      </c>
+      <c r="D240">
+        <v>0</v>
+      </c>
+      <c r="E240">
+        <v>1080</v>
+      </c>
+      <c r="F240">
+        <v>0</v>
+      </c>
+      <c r="G240" t="b">
+        <v>0</v>
+      </c>
+      <c r="H240" t="s">
+        <v>41</v>
+      </c>
+      <c r="I240" t="b">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0</v>
+      </c>
+      <c r="K240" t="b">
+        <v>0</v>
+      </c>
+      <c r="L240">
+        <v>0</v>
+      </c>
+      <c r="M240">
+        <v>1</v>
+      </c>
+      <c r="N240">
+        <v>0</v>
+      </c>
+      <c r="O240" t="s">
+        <v>43</v>
+      </c>
+      <c r="P240" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q240">
+        <v>1020</v>
+      </c>
+      <c r="R240" t="s">
+        <v>316</v>
+      </c>
+      <c r="S240">
+        <v>810</v>
+      </c>
+      <c r="T240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:20">
+      <c r="A241">
+        <v>2417</v>
+      </c>
+      <c r="B241" t="s">
+        <v>20</v>
+      </c>
+      <c r="C241">
+        <v>785</v>
+      </c>
+      <c r="D241">
+        <v>0</v>
+      </c>
+      <c r="E241">
+        <v>270</v>
+      </c>
+      <c r="F241">
+        <v>0</v>
+      </c>
+      <c r="G241" t="b">
+        <v>0</v>
+      </c>
+      <c r="H241" t="s">
+        <v>41</v>
+      </c>
+      <c r="I241" t="b">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0</v>
+      </c>
+      <c r="K241" t="b">
+        <v>0</v>
+      </c>
+      <c r="L241">
+        <v>0</v>
+      </c>
+      <c r="M241">
+        <v>1</v>
+      </c>
+      <c r="N241">
+        <v>0</v>
+      </c>
+      <c r="O241" t="s">
+        <v>43</v>
+      </c>
+      <c r="P241" t="s">
+        <v>265</v>
+      </c>
+      <c r="Q241">
+        <v>558</v>
+      </c>
+      <c r="R241" t="s">
+        <v>315</v>
+      </c>
+      <c r="S241">
+        <v>543</v>
+      </c>
+      <c r="T241">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:20">
+      <c r="A242">
+        <v>2507</v>
+      </c>
+      <c r="B242" t="s">
+        <v>20</v>
+      </c>
+      <c r="C242">
+        <v>940</v>
+      </c>
+      <c r="D242">
+        <v>0</v>
+      </c>
+      <c r="E242">
+        <v>2400</v>
+      </c>
+      <c r="F242">
+        <v>0</v>
+      </c>
+      <c r="G242" t="b">
+        <v>0</v>
+      </c>
+      <c r="H242" t="s">
+        <v>41</v>
+      </c>
+      <c r="I242" t="b">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0</v>
+      </c>
+      <c r="K242" t="b">
+        <v>0</v>
+      </c>
+      <c r="L242">
+        <v>0</v>
+      </c>
+      <c r="M242">
+        <v>1</v>
+      </c>
+      <c r="N242">
+        <v>0</v>
+      </c>
+      <c r="O242" t="s">
+        <v>43</v>
+      </c>
+      <c r="P242" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q242">
+        <v>1500</v>
+      </c>
+      <c r="R242" t="s">
+        <v>316</v>
+      </c>
+      <c r="S242">
+        <v>975</v>
+      </c>
+      <c r="T242">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:20">
+      <c r="A243">
+        <v>2512</v>
+      </c>
+      <c r="B243" t="s">
+        <v>20</v>
+      </c>
+      <c r="C243">
+        <v>610</v>
+      </c>
+      <c r="D243">
+        <v>0</v>
+      </c>
+      <c r="E243">
+        <v>1690</v>
+      </c>
+      <c r="F243">
+        <v>0</v>
+      </c>
+      <c r="G243" t="b">
+        <v>0</v>
+      </c>
+      <c r="H243" t="s">
+        <v>41</v>
+      </c>
+      <c r="I243" t="b">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0</v>
+      </c>
+      <c r="K243" t="b">
+        <v>0</v>
+      </c>
+      <c r="L243">
+        <v>0</v>
+      </c>
+      <c r="M243">
+        <v>1</v>
+      </c>
+      <c r="N243">
+        <v>0</v>
+      </c>
+      <c r="O243" t="s">
+        <v>43</v>
+      </c>
+      <c r="P243" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q243">
+        <v>1270</v>
+      </c>
+      <c r="R243" t="s">
+        <v>316</v>
+      </c>
+      <c r="S243">
+        <v>790</v>
+      </c>
+      <c r="T243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:20">
+      <c r="A244">
+        <v>2518</v>
+      </c>
+      <c r="B244" t="s">
+        <v>20</v>
+      </c>
+      <c r="C244">
+        <v>710</v>
+      </c>
+      <c r="D244">
+        <v>0</v>
+      </c>
+      <c r="E244">
+        <v>2090</v>
+      </c>
+      <c r="F244">
+        <v>0</v>
+      </c>
+      <c r="G244" t="b">
+        <v>0</v>
+      </c>
+      <c r="H244" t="s">
+        <v>41</v>
+      </c>
+      <c r="I244" t="b">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0</v>
+      </c>
+      <c r="K244" t="b">
+        <v>0</v>
+      </c>
+      <c r="L244">
+        <v>0</v>
+      </c>
+      <c r="M244">
+        <v>1</v>
+      </c>
+      <c r="N244">
+        <v>0</v>
+      </c>
+      <c r="O244" t="s">
+        <v>45</v>
+      </c>
+      <c r="P244" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q244">
+        <v>1310</v>
+      </c>
+      <c r="R244" t="s">
+        <v>315</v>
+      </c>
+      <c r="S244">
+        <v>700</v>
+      </c>
+      <c r="T244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:20">
+      <c r="A245">
+        <v>2538</v>
+      </c>
+      <c r="B245" t="s">
+        <v>20</v>
+      </c>
+      <c r="C245">
+        <v>1050</v>
+      </c>
+      <c r="D245">
+        <v>0</v>
+      </c>
+      <c r="E245">
+        <v>2090</v>
+      </c>
+      <c r="F245">
+        <v>0</v>
+      </c>
+      <c r="G245" t="b">
+        <v>0</v>
+      </c>
+      <c r="H245" t="s">
+        <v>41</v>
+      </c>
+      <c r="I245" t="b">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0</v>
+      </c>
+      <c r="K245" t="b">
+        <v>0</v>
+      </c>
+      <c r="L245">
+        <v>0</v>
+      </c>
+      <c r="M245">
+        <v>1</v>
+      </c>
+      <c r="N245">
+        <v>0</v>
+      </c>
+      <c r="O245" t="s">
+        <v>45</v>
+      </c>
+      <c r="P245" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q245">
+        <v>1090</v>
+      </c>
+      <c r="R245" t="s">
+        <v>315</v>
+      </c>
+      <c r="S245">
+        <v>800</v>
+      </c>
+      <c r="T245">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:20">
+      <c r="A246">
+        <v>2572</v>
+      </c>
+      <c r="B246" t="s">
+        <v>20</v>
+      </c>
+      <c r="C246">
+        <v>410</v>
+      </c>
+      <c r="D246">
+        <v>0</v>
+      </c>
+      <c r="E246">
+        <v>1640</v>
+      </c>
+      <c r="F246">
+        <v>0</v>
+      </c>
+      <c r="G246" t="b">
+        <v>0</v>
+      </c>
+      <c r="H246" t="s">
+        <v>41</v>
+      </c>
+      <c r="I246" t="b">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0</v>
+      </c>
+      <c r="K246" t="b">
+        <v>0</v>
+      </c>
+      <c r="L246">
+        <v>0</v>
+      </c>
+      <c r="M246">
+        <v>1</v>
+      </c>
+      <c r="N246">
+        <v>0</v>
+      </c>
+      <c r="O246" t="s">
+        <v>43</v>
+      </c>
+      <c r="P246" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q246">
+        <v>1360</v>
+      </c>
+      <c r="R246" t="s">
+        <v>317</v>
+      </c>
+      <c r="S246">
+        <v>1140</v>
+      </c>
+      <c r="T246">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:20">
+      <c r="A247">
+        <v>2585</v>
+      </c>
+      <c r="B247" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247">
+        <v>1150</v>
+      </c>
+      <c r="D247">
+        <v>0</v>
+      </c>
+      <c r="E247">
+        <v>2090</v>
+      </c>
+      <c r="F247">
+        <v>0</v>
+      </c>
+      <c r="G247" t="b">
+        <v>0</v>
+      </c>
+      <c r="H247" t="s">
+        <v>41</v>
+      </c>
+      <c r="I247" t="b">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0</v>
+      </c>
+      <c r="K247" t="b">
+        <v>0</v>
+      </c>
+      <c r="L247">
+        <v>0</v>
+      </c>
+      <c r="M247">
+        <v>1</v>
+      </c>
+      <c r="N247">
+        <v>0</v>
+      </c>
+      <c r="O247" t="s">
+        <v>45</v>
+      </c>
+      <c r="P247" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q247">
+        <v>1200</v>
+      </c>
+      <c r="R247" t="s">
+        <v>315</v>
+      </c>
+      <c r="S247">
+        <v>888</v>
+      </c>
+      <c r="T247">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:20">
+      <c r="A248">
+        <v>2586</v>
+      </c>
+      <c r="B248" t="s">
+        <v>20</v>
+      </c>
+      <c r="C248">
+        <v>770</v>
+      </c>
+      <c r="D248">
+        <v>0</v>
+      </c>
+      <c r="E248">
+        <v>2037</v>
+      </c>
+      <c r="F248">
+        <v>0</v>
+      </c>
+      <c r="G248" t="b">
+        <v>0</v>
+      </c>
+      <c r="H248" t="s">
+        <v>41</v>
+      </c>
+      <c r="I248" t="b">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0</v>
+      </c>
+      <c r="K248" t="b">
+        <v>0</v>
+      </c>
+      <c r="L248">
+        <v>0</v>
+      </c>
+      <c r="M248">
+        <v>1</v>
+      </c>
+      <c r="N248">
+        <v>0</v>
+      </c>
+      <c r="O248" t="s">
+        <v>43</v>
+      </c>
+      <c r="P248" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q248">
+        <v>1145</v>
+      </c>
+      <c r="R248" t="s">
+        <v>316</v>
+      </c>
+      <c r="S248">
+        <v>1610</v>
+      </c>
+      <c r="T248">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:20">
+      <c r="A249">
+        <v>2627</v>
+      </c>
+      <c r="B249" t="s">
+        <v>20</v>
+      </c>
+      <c r="C249">
+        <v>940</v>
+      </c>
+      <c r="D249">
+        <v>0</v>
+      </c>
+      <c r="E249">
+        <v>2090</v>
+      </c>
+      <c r="F249">
+        <v>0</v>
+      </c>
+      <c r="G249" t="b">
+        <v>0</v>
+      </c>
+      <c r="H249" t="s">
+        <v>41</v>
+      </c>
+      <c r="I249" t="b">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0</v>
+      </c>
+      <c r="K249" t="b">
+        <v>0</v>
+      </c>
+      <c r="L249">
+        <v>0</v>
+      </c>
+      <c r="M249">
+        <v>1</v>
+      </c>
+      <c r="N249">
+        <v>0</v>
+      </c>
+      <c r="O249" t="s">
+        <v>45</v>
+      </c>
+      <c r="P249" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q249">
+        <v>1500</v>
+      </c>
+      <c r="R249" t="s">
+        <v>315</v>
+      </c>
+      <c r="S249">
+        <v>975</v>
+      </c>
+      <c r="T249">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:20">
+      <c r="A250">
+        <v>2641</v>
+      </c>
+      <c r="B250" t="s">
+        <v>20</v>
+      </c>
+      <c r="C250">
+        <v>890</v>
+      </c>
+      <c r="D250">
+        <v>0</v>
+      </c>
+      <c r="E250">
+        <v>1787</v>
+      </c>
+      <c r="F250">
+        <v>0</v>
+      </c>
+      <c r="G250" t="b">
+        <v>0</v>
+      </c>
+      <c r="H250" t="s">
+        <v>41</v>
+      </c>
+      <c r="I250" t="b">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0</v>
+      </c>
+      <c r="K250" t="b">
+        <v>0</v>
+      </c>
+      <c r="L250">
+        <v>0</v>
+      </c>
+      <c r="M250">
+        <v>1</v>
+      </c>
+      <c r="N250">
+        <v>0</v>
+      </c>
+      <c r="O250" t="s">
+        <v>43</v>
+      </c>
+      <c r="P250" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q250">
+        <v>1190</v>
+      </c>
+      <c r="R250" t="s">
+        <v>316</v>
+      </c>
+      <c r="S250">
+        <v>870</v>
+      </c>
+      <c r="T250">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:20">
+      <c r="A251">
+        <v>2652</v>
+      </c>
+      <c r="B251" t="s">
+        <v>20</v>
+      </c>
+      <c r="C251">
+        <v>440</v>
+      </c>
+      <c r="D251">
+        <v>0</v>
+      </c>
+      <c r="E251">
+        <v>1700</v>
+      </c>
+      <c r="F251">
+        <v>0</v>
+      </c>
+      <c r="G251" t="b">
+        <v>0</v>
+      </c>
+      <c r="H251" t="s">
+        <v>41</v>
+      </c>
+      <c r="I251" t="b">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0</v>
+      </c>
+      <c r="K251" t="b">
+        <v>0</v>
+      </c>
+      <c r="L251">
+        <v>0</v>
+      </c>
+      <c r="M251">
+        <v>1</v>
+      </c>
+      <c r="N251">
+        <v>0</v>
+      </c>
+      <c r="O251" t="s">
+        <v>43</v>
+      </c>
+      <c r="P251" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q251">
+        <v>1400</v>
+      </c>
+      <c r="R251" t="s">
+        <v>317</v>
+      </c>
+      <c r="S251">
+        <v>1150</v>
+      </c>
+      <c r="T251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:20">
+      <c r="A252">
+        <v>2689</v>
+      </c>
+      <c r="B252" t="s">
+        <v>20</v>
+      </c>
+      <c r="C252">
+        <v>450</v>
+      </c>
+      <c r="D252">
+        <v>0</v>
+      </c>
+      <c r="E252">
+        <v>1665</v>
+      </c>
+      <c r="F252">
+        <v>0</v>
+      </c>
+      <c r="G252" t="b">
+        <v>0</v>
+      </c>
+      <c r="H252" t="s">
+        <v>41</v>
+      </c>
+      <c r="I252" t="b">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0</v>
+      </c>
+      <c r="K252" t="b">
+        <v>0</v>
+      </c>
+      <c r="L252">
+        <v>0</v>
+      </c>
+      <c r="M252">
+        <v>1</v>
+      </c>
+      <c r="N252">
+        <v>0</v>
+      </c>
+      <c r="O252" t="s">
+        <v>43</v>
+      </c>
+      <c r="P252" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q252">
+        <v>800</v>
+      </c>
+      <c r="R252" t="s">
+        <v>317</v>
+      </c>
+      <c r="S252">
+        <v>440</v>
+      </c>
+      <c r="T252">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:20">
+      <c r="A253">
+        <v>2703</v>
+      </c>
+      <c r="B253" t="s">
+        <v>20</v>
+      </c>
+      <c r="C253">
+        <v>810</v>
+      </c>
+      <c r="D253">
+        <v>0</v>
+      </c>
+      <c r="E253">
+        <v>2090</v>
+      </c>
+      <c r="F253">
+        <v>0</v>
+      </c>
+      <c r="G253" t="b">
+        <v>0</v>
+      </c>
+      <c r="H253" t="s">
+        <v>41</v>
+      </c>
+      <c r="I253" t="b">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0</v>
+      </c>
+      <c r="K253" t="b">
+        <v>0</v>
+      </c>
+      <c r="L253">
+        <v>0</v>
+      </c>
+      <c r="M253">
+        <v>1</v>
+      </c>
+      <c r="N253">
+        <v>0</v>
+      </c>
+      <c r="O253" t="s">
+        <v>45</v>
+      </c>
+      <c r="P253" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q253">
+        <v>1410</v>
+      </c>
+      <c r="R253" t="s">
+        <v>315</v>
+      </c>
+      <c r="S253">
+        <v>880</v>
+      </c>
+      <c r="T253">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:20">
+      <c r="A254">
+        <v>2722</v>
+      </c>
+      <c r="B254" t="s">
+        <v>20</v>
+      </c>
+      <c r="C254">
+        <v>1150</v>
+      </c>
+      <c r="D254">
+        <v>0</v>
+      </c>
+      <c r="E254">
+        <v>2840</v>
+      </c>
+      <c r="F254">
+        <v>0</v>
+      </c>
+      <c r="G254" t="b">
+        <v>0</v>
+      </c>
+      <c r="H254" t="s">
+        <v>41</v>
+      </c>
+      <c r="I254" t="b">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0</v>
+      </c>
+      <c r="K254" t="b">
+        <v>0</v>
+      </c>
+      <c r="L254">
+        <v>0</v>
+      </c>
+      <c r="M254">
+        <v>1</v>
+      </c>
+      <c r="N254">
+        <v>0</v>
+      </c>
+      <c r="O254" t="s">
+        <v>43</v>
+      </c>
+      <c r="P254" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q254">
+        <v>1190</v>
+      </c>
+      <c r="R254" t="s">
+        <v>316</v>
+      </c>
+      <c r="S254">
+        <v>880</v>
+      </c>
+      <c r="T254">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:20">
+      <c r="A255">
+        <v>2733</v>
+      </c>
+      <c r="B255" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255">
+        <v>630</v>
+      </c>
+      <c r="D255">
+        <v>0</v>
+      </c>
+      <c r="E255">
+        <v>1360</v>
+      </c>
+      <c r="F255">
+        <v>0</v>
+      </c>
+      <c r="G255" t="b">
+        <v>0</v>
+      </c>
+      <c r="H255" t="s">
+        <v>41</v>
+      </c>
+      <c r="I255" t="b">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0</v>
+      </c>
+      <c r="K255" t="b">
+        <v>0</v>
+      </c>
+      <c r="L255">
+        <v>0</v>
+      </c>
+      <c r="M255">
+        <v>1</v>
+      </c>
+      <c r="N255">
+        <v>0</v>
+      </c>
+      <c r="O255" t="s">
+        <v>43</v>
+      </c>
+      <c r="P255" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q255">
+        <v>1590</v>
+      </c>
+      <c r="R255" t="s">
+        <v>317</v>
+      </c>
+      <c r="S255">
+        <v>540</v>
+      </c>
+      <c r="T255">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:20">
+      <c r="A256">
+        <v>2743</v>
+      </c>
+      <c r="B256" t="s">
+        <v>20</v>
+      </c>
+      <c r="C256">
+        <v>1040</v>
+      </c>
+      <c r="D256">
+        <v>0</v>
+      </c>
+      <c r="E256">
+        <v>2090</v>
+      </c>
+      <c r="F256">
+        <v>0</v>
+      </c>
+      <c r="G256" t="b">
+        <v>0</v>
+      </c>
+      <c r="H256" t="s">
+        <v>41</v>
+      </c>
+      <c r="I256" t="b">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0</v>
+      </c>
+      <c r="K256" t="b">
+        <v>0</v>
+      </c>
+      <c r="L256">
+        <v>0</v>
+      </c>
+      <c r="M256">
+        <v>1</v>
+      </c>
+      <c r="N256">
+        <v>0</v>
+      </c>
+      <c r="O256" t="s">
+        <v>45</v>
+      </c>
+      <c r="P256" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q256">
+        <v>1250</v>
+      </c>
+      <c r="R256" t="s">
+        <v>315</v>
+      </c>
+      <c r="S256">
+        <v>830</v>
+      </c>
+      <c r="T256">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:20">
+      <c r="A257">
+        <v>2782</v>
+      </c>
+      <c r="B257" t="s">
+        <v>20</v>
+      </c>
+      <c r="C257">
+        <v>620</v>
+      </c>
+      <c r="D257">
+        <v>0</v>
+      </c>
+      <c r="E257">
+        <v>2090</v>
+      </c>
+      <c r="F257">
+        <v>0</v>
+      </c>
+      <c r="G257" t="b">
+        <v>0</v>
+      </c>
+      <c r="H257" t="s">
+        <v>41</v>
+      </c>
+      <c r="I257" t="b">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0</v>
+      </c>
+      <c r="K257" t="b">
+        <v>0</v>
+      </c>
+      <c r="L257">
+        <v>0</v>
+      </c>
+      <c r="M257">
+        <v>1</v>
+      </c>
+      <c r="N257">
+        <v>0</v>
+      </c>
+      <c r="O257" t="s">
+        <v>45</v>
+      </c>
+      <c r="P257" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q257">
+        <v>1420</v>
+      </c>
+      <c r="R257" t="s">
+        <v>315</v>
+      </c>
+      <c r="S257">
+        <v>930</v>
+      </c>
+      <c r="T257">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:20">
+      <c r="A258">
+        <v>2809</v>
+      </c>
+      <c r="B258" t="s">
+        <v>20</v>
+      </c>
+      <c r="C258">
+        <v>450</v>
+      </c>
+      <c r="D258">
+        <v>0</v>
+      </c>
+      <c r="E258">
+        <v>2090</v>
+      </c>
+      <c r="F258">
+        <v>0</v>
+      </c>
+      <c r="G258" t="b">
+        <v>0</v>
+      </c>
+      <c r="H258" t="s">
+        <v>41</v>
+      </c>
+      <c r="I258" t="b">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0</v>
+      </c>
+      <c r="K258" t="b">
+        <v>0</v>
+      </c>
+      <c r="L258">
+        <v>0</v>
+      </c>
+      <c r="M258">
+        <v>1</v>
+      </c>
+      <c r="N258">
+        <v>0</v>
+      </c>
+      <c r="O258" t="s">
+        <v>45</v>
+      </c>
+      <c r="P258" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q258">
+        <v>850</v>
+      </c>
+      <c r="R258" t="s">
+        <v>315</v>
+      </c>
+      <c r="S258">
+        <v>450</v>
+      </c>
+      <c r="T258">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:20">
+      <c r="A259">
+        <v>2811</v>
+      </c>
+      <c r="B259" t="s">
+        <v>20</v>
+      </c>
+      <c r="C259">
+        <v>700</v>
+      </c>
+      <c r="D259">
+        <v>0</v>
+      </c>
+      <c r="E259">
+        <v>2600</v>
+      </c>
+      <c r="F259">
+        <v>0</v>
+      </c>
+      <c r="G259" t="b">
+        <v>0</v>
+      </c>
+      <c r="H259" t="s">
+        <v>41</v>
+      </c>
+      <c r="I259" t="b">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0</v>
+      </c>
+      <c r="K259" t="b">
+        <v>0</v>
+      </c>
+      <c r="L259">
+        <v>0</v>
+      </c>
+      <c r="M259">
+        <v>1</v>
+      </c>
+      <c r="N259">
+        <v>0</v>
+      </c>
+      <c r="O259" t="s">
+        <v>43</v>
+      </c>
+      <c r="P259" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q259">
+        <v>1100</v>
+      </c>
+      <c r="R259" t="s">
+        <v>316</v>
+      </c>
+      <c r="S259">
+        <v>850</v>
+      </c>
+      <c r="T259">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:20">
+      <c r="A260">
+        <v>2822</v>
+      </c>
+      <c r="B260" t="s">
+        <v>20</v>
+      </c>
+      <c r="C260">
+        <v>630</v>
+      </c>
+      <c r="D260">
+        <v>0</v>
+      </c>
+      <c r="E260">
+        <v>1388</v>
+      </c>
+      <c r="F260">
+        <v>0</v>
+      </c>
+      <c r="G260" t="b">
+        <v>0</v>
+      </c>
+      <c r="H260" t="s">
+        <v>41</v>
+      </c>
+      <c r="I260" t="b">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0</v>
+      </c>
+      <c r="K260" t="b">
+        <v>0</v>
+      </c>
+      <c r="L260">
+        <v>0</v>
+      </c>
+      <c r="M260">
+        <v>1</v>
+      </c>
+      <c r="N260">
+        <v>0</v>
+      </c>
+      <c r="O260" t="s">
+        <v>43</v>
+      </c>
+      <c r="P260" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q260">
+        <v>1090</v>
+      </c>
+      <c r="R260" t="s">
+        <v>317</v>
+      </c>
+      <c r="S260">
+        <v>810</v>
+      </c>
+      <c r="T260">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:20">
+      <c r="A261">
+        <v>2827</v>
+      </c>
+      <c r="B261" t="s">
+        <v>20</v>
+      </c>
+      <c r="C261">
+        <v>800</v>
+      </c>
+      <c r="D261">
+        <v>0</v>
+      </c>
+      <c r="E261">
+        <v>2090</v>
+      </c>
+      <c r="F261">
+        <v>0</v>
+      </c>
+      <c r="G261" t="b">
+        <v>0</v>
+      </c>
+      <c r="H261" t="s">
+        <v>41</v>
+      </c>
+      <c r="I261" t="b">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0</v>
+      </c>
+      <c r="K261" t="b">
+        <v>0</v>
+      </c>
+      <c r="L261">
+        <v>0</v>
+      </c>
+      <c r="M261">
+        <v>1</v>
+      </c>
+      <c r="N261">
+        <v>0</v>
+      </c>
+      <c r="O261" t="s">
+        <v>45</v>
+      </c>
+      <c r="P261" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q261">
+        <v>1425</v>
+      </c>
+      <c r="R261" t="s">
+        <v>315</v>
+      </c>
+      <c r="S261">
+        <v>950</v>
+      </c>
+      <c r="T261">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:20">
+      <c r="A262">
+        <v>2845</v>
+      </c>
+      <c r="B262" t="s">
+        <v>20</v>
+      </c>
+      <c r="C262">
+        <v>1180</v>
+      </c>
+      <c r="D262">
+        <v>0</v>
+      </c>
+      <c r="E262">
+        <v>3740</v>
+      </c>
+      <c r="F262">
+        <v>0</v>
+      </c>
+      <c r="G262" t="b">
+        <v>0</v>
+      </c>
+      <c r="H262" t="s">
+        <v>41</v>
+      </c>
+      <c r="I262" t="b">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0</v>
+      </c>
+      <c r="K262" t="b">
+        <v>0</v>
+      </c>
+      <c r="L262">
+        <v>0</v>
+      </c>
+      <c r="M262">
+        <v>1</v>
+      </c>
+      <c r="N262">
+        <v>0</v>
+      </c>
+      <c r="O262" t="s">
+        <v>43</v>
+      </c>
+      <c r="P262" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q262">
+        <v>1340</v>
+      </c>
+      <c r="R262" t="s">
+        <v>316</v>
+      </c>
+      <c r="S262">
+        <v>1130</v>
+      </c>
+      <c r="T262">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:20">
+      <c r="A263">
+        <v>2847</v>
+      </c>
+      <c r="B263" t="s">
+        <v>20</v>
+      </c>
+      <c r="C263">
+        <v>574</v>
+      </c>
+      <c r="D263">
+        <v>0</v>
+      </c>
+      <c r="E263">
+        <v>1548</v>
+      </c>
+      <c r="F263">
+        <v>0</v>
+      </c>
+      <c r="G263" t="b">
+        <v>0</v>
+      </c>
+      <c r="H263" t="s">
+        <v>41</v>
+      </c>
+      <c r="I263" t="b">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0</v>
+      </c>
+      <c r="K263" t="b">
+        <v>0</v>
+      </c>
+      <c r="L263">
+        <v>0</v>
+      </c>
+      <c r="M263">
+        <v>1</v>
+      </c>
+      <c r="N263">
+        <v>0</v>
+      </c>
+      <c r="O263" t="s">
+        <v>43</v>
+      </c>
+      <c r="P263" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q263">
+        <v>1126</v>
+      </c>
+      <c r="R263" t="s">
+        <v>316</v>
+      </c>
+      <c r="S263">
+        <v>842</v>
+      </c>
+      <c r="T263">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:20">
+      <c r="A264">
+        <v>2860</v>
+      </c>
+      <c r="B264" t="s">
+        <v>20</v>
+      </c>
+      <c r="C264">
+        <v>1000</v>
+      </c>
+      <c r="D264">
+        <v>0</v>
+      </c>
+      <c r="E264">
+        <v>2090</v>
+      </c>
+      <c r="F264">
+        <v>0</v>
+      </c>
+      <c r="G264" t="b">
+        <v>0</v>
+      </c>
+      <c r="H264" t="s">
+        <v>41</v>
+      </c>
+      <c r="I264" t="b">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0</v>
+      </c>
+      <c r="K264" t="b">
+        <v>0</v>
+      </c>
+      <c r="L264">
+        <v>0</v>
+      </c>
+      <c r="M264">
+        <v>1</v>
+      </c>
+      <c r="N264">
+        <v>0</v>
+      </c>
+      <c r="O264" t="s">
+        <v>45</v>
+      </c>
+      <c r="P264" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q264">
+        <v>1590</v>
+      </c>
+      <c r="R264" t="s">
+        <v>315</v>
+      </c>
+      <c r="S264">
+        <v>840</v>
+      </c>
+      <c r="T264">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:20">
+      <c r="A265">
+        <v>2866</v>
+      </c>
+      <c r="B265" t="s">
+        <v>20</v>
+      </c>
+      <c r="C265">
+        <v>922</v>
+      </c>
+      <c r="D265">
+        <v>0</v>
+      </c>
+      <c r="E265">
+        <v>3311</v>
+      </c>
+      <c r="F265">
+        <v>0</v>
+      </c>
+      <c r="G265" t="b">
+        <v>0</v>
+      </c>
+      <c r="H265" t="s">
+        <v>41</v>
+      </c>
+      <c r="I265" t="b">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0</v>
+      </c>
+      <c r="K265" t="b">
+        <v>0</v>
+      </c>
+      <c r="L265">
+        <v>0</v>
+      </c>
+      <c r="M265">
+        <v>1</v>
+      </c>
+      <c r="N265">
+        <v>0</v>
+      </c>
+      <c r="O265" t="s">
+        <v>43</v>
+      </c>
+      <c r="P265" t="s">
+        <v>289</v>
+      </c>
+      <c r="Q265">
+        <v>1743</v>
+      </c>
+      <c r="R265" t="s">
+        <v>316</v>
+      </c>
+      <c r="S265">
+        <v>1155</v>
+      </c>
+      <c r="T265">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:20">
+      <c r="A266">
+        <v>2870</v>
+      </c>
+      <c r="B266" t="s">
+        <v>20</v>
+      </c>
+      <c r="C266">
+        <v>580</v>
+      </c>
+      <c r="D266">
+        <v>0</v>
+      </c>
+      <c r="E266">
+        <v>3123</v>
+      </c>
+      <c r="F266">
+        <v>0</v>
+      </c>
+      <c r="G266" t="b">
+        <v>0</v>
+      </c>
+      <c r="H266" t="s">
+        <v>41</v>
+      </c>
+      <c r="I266" t="b">
+        <v>0</v>
+      </c>
+      <c r="J266">
+        <v>0</v>
+      </c>
+      <c r="K266" t="b">
+        <v>0</v>
+      </c>
+      <c r="L266">
+        <v>0</v>
+      </c>
+      <c r="M266">
+        <v>1</v>
+      </c>
+      <c r="N266">
+        <v>0</v>
+      </c>
+      <c r="O266" t="s">
+        <v>43</v>
+      </c>
+      <c r="P266" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q266">
+        <v>950</v>
+      </c>
+      <c r="R266" t="s">
+        <v>315</v>
+      </c>
+      <c r="S266">
+        <v>1825</v>
+      </c>
+      <c r="T266">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:20">
+      <c r="A267">
+        <v>2880</v>
+      </c>
+      <c r="B267" t="s">
+        <v>20</v>
+      </c>
+      <c r="C267">
+        <v>518</v>
+      </c>
+      <c r="D267">
+        <v>0</v>
+      </c>
+      <c r="E267">
+        <v>2130</v>
+      </c>
+      <c r="F267">
+        <v>0</v>
+      </c>
+      <c r="G267" t="b">
+        <v>0</v>
+      </c>
+      <c r="H267" t="s">
+        <v>41</v>
+      </c>
+      <c r="I267" t="b">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0</v>
+      </c>
+      <c r="K267" t="b">
+        <v>0</v>
+      </c>
+      <c r="L267">
+        <v>0</v>
+      </c>
+      <c r="M267">
+        <v>1</v>
+      </c>
+      <c r="N267">
+        <v>0</v>
+      </c>
+      <c r="O267" t="s">
+        <v>43</v>
+      </c>
+      <c r="P267" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q267">
+        <v>1553</v>
+      </c>
+      <c r="R267" t="s">
+        <v>317</v>
+      </c>
+      <c r="S267">
+        <v>1035</v>
+      </c>
+      <c r="T267">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:20">
+      <c r="A268">
+        <v>2893</v>
+      </c>
+      <c r="B268" t="s">
+        <v>20</v>
+      </c>
+      <c r="C268">
+        <v>613</v>
+      </c>
+      <c r="D268">
+        <v>0</v>
+      </c>
+      <c r="E268">
+        <v>1060</v>
+      </c>
+      <c r="F268">
+        <v>0</v>
+      </c>
+      <c r="G268" t="b">
+        <v>0</v>
+      </c>
+      <c r="H268" t="s">
+        <v>41</v>
+      </c>
+      <c r="I268" t="b">
+        <v>0</v>
+      </c>
+      <c r="J268">
+        <v>0</v>
+      </c>
+      <c r="K268" t="b">
+        <v>0</v>
+      </c>
+      <c r="L268">
+        <v>0</v>
+      </c>
+      <c r="M268">
+        <v>1</v>
+      </c>
+      <c r="N268">
+        <v>0</v>
+      </c>
+      <c r="O268" t="s">
+        <v>43</v>
+      </c>
+      <c r="P268" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q268">
+        <v>1350</v>
+      </c>
+      <c r="R268" t="s">
+        <v>316</v>
+      </c>
+      <c r="S268">
+        <v>450</v>
+      </c>
+      <c r="T268">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:20">
+      <c r="A269">
+        <v>4006</v>
+      </c>
+      <c r="B269" t="s">
+        <v>20</v>
+      </c>
+      <c r="C269">
+        <v>650</v>
+      </c>
+      <c r="D269">
+        <v>0</v>
+      </c>
+      <c r="E269">
+        <v>2090</v>
+      </c>
+      <c r="F269">
+        <v>0</v>
+      </c>
+      <c r="G269" t="b">
+        <v>0</v>
+      </c>
+      <c r="H269" t="s">
+        <v>41</v>
+      </c>
+      <c r="I269" t="b">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0</v>
+      </c>
+      <c r="K269" t="b">
+        <v>0</v>
+      </c>
+      <c r="L269">
+        <v>0</v>
+      </c>
+      <c r="M269">
+        <v>1</v>
+      </c>
+      <c r="N269">
+        <v>0</v>
+      </c>
+      <c r="O269" t="s">
+        <v>45</v>
+      </c>
+      <c r="P269" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q269">
+        <v>1050</v>
+      </c>
+      <c r="R269" t="s">
+        <v>315</v>
+      </c>
+      <c r="S269">
+        <v>800</v>
+      </c>
+      <c r="T269">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:20">
+      <c r="A270">
+        <v>4023</v>
+      </c>
+      <c r="B270" t="s">
+        <v>20</v>
+      </c>
+      <c r="C270">
+        <v>417</v>
+      </c>
+      <c r="D270">
+        <v>0</v>
+      </c>
+      <c r="E270">
+        <v>1623</v>
+      </c>
+      <c r="F270">
+        <v>0</v>
+      </c>
+      <c r="G270" t="b">
+        <v>0</v>
+      </c>
+      <c r="H270" t="s">
+        <v>41</v>
+      </c>
+      <c r="I270" t="b">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0</v>
+      </c>
+      <c r="K270" t="b">
+        <v>0</v>
+      </c>
+      <c r="L270">
+        <v>0</v>
+      </c>
+      <c r="M270">
+        <v>1</v>
+      </c>
+      <c r="N270">
+        <v>0</v>
+      </c>
+      <c r="O270" t="s">
+        <v>43</v>
+      </c>
+      <c r="P270" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q270">
+        <v>1361</v>
+      </c>
+      <c r="R270" t="s">
+        <v>317</v>
+      </c>
+      <c r="S270">
+        <v>1135</v>
+      </c>
+      <c r="T270">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:20">
+      <c r="A271">
+        <v>4046</v>
+      </c>
+      <c r="B271" t="s">
+        <v>20</v>
+      </c>
+      <c r="C271">
+        <v>100</v>
+      </c>
+      <c r="D271">
+        <v>0</v>
+      </c>
+      <c r="E271">
+        <v>2090</v>
+      </c>
+      <c r="F271">
+        <v>0</v>
+      </c>
+      <c r="G271" t="b">
+        <v>0</v>
+      </c>
+      <c r="H271" t="s">
+        <v>41</v>
+      </c>
+      <c r="I271" t="b">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0</v>
+      </c>
+      <c r="K271" t="b">
+        <v>0</v>
+      </c>
+      <c r="L271">
+        <v>0</v>
+      </c>
+      <c r="M271">
+        <v>1</v>
+      </c>
+      <c r="N271">
+        <v>0</v>
+      </c>
+      <c r="O271" t="s">
+        <v>43</v>
+      </c>
+      <c r="P271" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q271">
+        <v>100</v>
+      </c>
+      <c r="R271" t="s">
+        <v>316</v>
+      </c>
+      <c r="S271">
+        <v>100</v>
+      </c>
+      <c r="T271">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:20">
+      <c r="A272">
+        <v>4081</v>
+      </c>
+      <c r="B272" t="s">
+        <v>20</v>
+      </c>
+      <c r="C272">
+        <v>1068</v>
+      </c>
+      <c r="D272">
+        <v>0</v>
+      </c>
+      <c r="E272">
+        <v>2090</v>
+      </c>
+      <c r="F272">
+        <v>0</v>
+      </c>
+      <c r="G272" t="b">
+        <v>0</v>
+      </c>
+      <c r="H272" t="s">
+        <v>41</v>
+      </c>
+      <c r="I272" t="b">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0</v>
+      </c>
+      <c r="K272" t="b">
+        <v>0</v>
+      </c>
+      <c r="L272">
+        <v>0</v>
+      </c>
+      <c r="M272">
+        <v>1</v>
+      </c>
+      <c r="N272">
+        <v>0</v>
+      </c>
+      <c r="O272" t="s">
+        <v>45</v>
+      </c>
+      <c r="P272" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q272">
+        <v>1100</v>
+      </c>
+      <c r="R272" t="s">
+        <v>315</v>
+      </c>
+      <c r="S272">
+        <v>831</v>
+      </c>
+      <c r="T272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:20">
+      <c r="A273">
+        <v>4091</v>
+      </c>
+      <c r="B273" t="s">
+        <v>20</v>
+      </c>
+      <c r="C273">
+        <v>575</v>
+      </c>
+      <c r="D273">
+        <v>0</v>
+      </c>
+      <c r="E273">
+        <v>730</v>
+      </c>
+      <c r="F273">
+        <v>0</v>
+      </c>
+      <c r="G273" t="b">
+        <v>0</v>
+      </c>
+      <c r="H273" t="s">
+        <v>41</v>
+      </c>
+      <c r="I273" t="b">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0</v>
+      </c>
+      <c r="K273" t="b">
+        <v>0</v>
+      </c>
+      <c r="L273">
+        <v>0</v>
+      </c>
+      <c r="M273">
+        <v>1</v>
+      </c>
+      <c r="N273">
+        <v>0</v>
+      </c>
+      <c r="O273" t="s">
+        <v>43</v>
+      </c>
+      <c r="P273" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q273">
+        <v>956</v>
+      </c>
+      <c r="R273" t="s">
+        <v>316</v>
+      </c>
+      <c r="S273">
         <v>719</v>
       </c>
-      <c r="T175">
-[...66 lines deleted...]
-      <c r="A177" t="s">
+      <c r="T273">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:20">
+      <c r="A274">
+        <v>4101</v>
+      </c>
+      <c r="B274" t="s">
         <v>20</v>
       </c>
-      <c r="B177">
-[...14 lines deleted...]
-      <c r="G177" t="s">
+      <c r="C274">
+        <v>100</v>
+      </c>
+      <c r="D274">
+        <v>0</v>
+      </c>
+      <c r="E274">
+        <v>2090</v>
+      </c>
+      <c r="F274">
+        <v>0</v>
+      </c>
+      <c r="G274" t="b">
+        <v>0</v>
+      </c>
+      <c r="H274" t="s">
+        <v>41</v>
+      </c>
+      <c r="I274" t="b">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0</v>
+      </c>
+      <c r="K274" t="b">
+        <v>0</v>
+      </c>
+      <c r="L274">
+        <v>0</v>
+      </c>
+      <c r="M274">
+        <v>1</v>
+      </c>
+      <c r="N274">
+        <v>0</v>
+      </c>
+      <c r="O274" t="s">
+        <v>43</v>
+      </c>
+      <c r="P274" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q274">
+        <v>100</v>
+      </c>
+      <c r="R274" t="s">
+        <v>316</v>
+      </c>
+      <c r="S274">
+        <v>100</v>
+      </c>
+      <c r="T274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:20">
+      <c r="A275">
+        <v>4113</v>
+      </c>
+      <c r="B275" t="s">
+        <v>20</v>
+      </c>
+      <c r="C275">
+        <v>490</v>
+      </c>
+      <c r="D275">
+        <v>0</v>
+      </c>
+      <c r="E275">
+        <v>1462</v>
+      </c>
+      <c r="F275">
+        <v>0</v>
+      </c>
+      <c r="G275" t="b">
+        <v>0</v>
+      </c>
+      <c r="H275" t="s">
+        <v>41</v>
+      </c>
+      <c r="I275" t="b">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0</v>
+      </c>
+      <c r="K275" t="b">
+        <v>0</v>
+      </c>
+      <c r="L275">
+        <v>0</v>
+      </c>
+      <c r="M275">
+        <v>1</v>
+      </c>
+      <c r="N275">
+        <v>0</v>
+      </c>
+      <c r="O275" t="s">
+        <v>43</v>
+      </c>
+      <c r="P275" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q275">
+        <v>1570</v>
+      </c>
+      <c r="R275" t="s">
+        <v>317</v>
+      </c>
+      <c r="S275">
+        <v>780</v>
+      </c>
+      <c r="T275">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:20">
+      <c r="A276">
+        <v>4123</v>
+      </c>
+      <c r="B276" t="s">
+        <v>20</v>
+      </c>
+      <c r="C276">
+        <v>625</v>
+      </c>
+      <c r="D276">
+        <v>0</v>
+      </c>
+      <c r="E276">
+        <v>2050</v>
+      </c>
+      <c r="F276">
+        <v>0</v>
+      </c>
+      <c r="G276" t="b">
+        <v>0</v>
+      </c>
+      <c r="H276" t="s">
+        <v>41</v>
+      </c>
+      <c r="I276" t="b">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0</v>
+      </c>
+      <c r="K276" t="b">
+        <v>0</v>
+      </c>
+      <c r="L276">
+        <v>0</v>
+      </c>
+      <c r="M276">
+        <v>1</v>
+      </c>
+      <c r="N276">
+        <v>0</v>
+      </c>
+      <c r="O276" t="s">
+        <v>43</v>
+      </c>
+      <c r="P276" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q276">
+        <v>1375</v>
+      </c>
+      <c r="R276" t="s">
+        <v>316</v>
+      </c>
+      <c r="S276">
+        <v>913</v>
+      </c>
+      <c r="T276">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:20">
+      <c r="A277">
+        <v>4126</v>
+      </c>
+      <c r="B277" t="s">
+        <v>20</v>
+      </c>
+      <c r="C277">
+        <v>100</v>
+      </c>
+      <c r="D277">
+        <v>0</v>
+      </c>
+      <c r="E277">
+        <v>2090</v>
+      </c>
+      <c r="F277">
+        <v>0</v>
+      </c>
+      <c r="G277" t="b">
+        <v>0</v>
+      </c>
+      <c r="H277" t="s">
+        <v>41</v>
+      </c>
+      <c r="I277" t="b">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0</v>
+      </c>
+      <c r="K277" t="b">
+        <v>0</v>
+      </c>
+      <c r="L277">
+        <v>0</v>
+      </c>
+      <c r="M277">
+        <v>1</v>
+      </c>
+      <c r="N277">
+        <v>0</v>
+      </c>
+      <c r="O277" t="s">
+        <v>43</v>
+      </c>
+      <c r="P277" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q277">
+        <v>100</v>
+      </c>
+      <c r="R277" t="s">
+        <v>316</v>
+      </c>
+      <c r="S277">
+        <v>100</v>
+      </c>
+      <c r="T277">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:20">
+      <c r="A278">
+        <v>4144</v>
+      </c>
+      <c r="B278" t="s">
+        <v>20</v>
+      </c>
+      <c r="C278">
+        <v>490</v>
+      </c>
+      <c r="D278">
+        <v>0</v>
+      </c>
+      <c r="E278">
+        <v>982</v>
+      </c>
+      <c r="F278">
+        <v>0</v>
+      </c>
+      <c r="G278" t="b">
+        <v>0</v>
+      </c>
+      <c r="H278" t="s">
+        <v>41</v>
+      </c>
+      <c r="I278" t="b">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0</v>
+      </c>
+      <c r="K278" t="b">
+        <v>0</v>
+      </c>
+      <c r="L278">
+        <v>0</v>
+      </c>
+      <c r="M278">
+        <v>1</v>
+      </c>
+      <c r="N278">
+        <v>0</v>
+      </c>
+      <c r="O278" t="s">
+        <v>43</v>
+      </c>
+      <c r="P278" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q278">
+        <v>1075</v>
+      </c>
+      <c r="R278" t="s">
+        <v>317</v>
+      </c>
+      <c r="S278">
+        <v>800</v>
+      </c>
+      <c r="T278">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:20">
+      <c r="A279">
+        <v>4152</v>
+      </c>
+      <c r="B279" t="s">
+        <v>20</v>
+      </c>
+      <c r="C279">
+        <v>430</v>
+      </c>
+      <c r="D279">
+        <v>0</v>
+      </c>
+      <c r="E279">
+        <v>2090</v>
+      </c>
+      <c r="F279">
+        <v>0</v>
+      </c>
+      <c r="G279" t="b">
+        <v>0</v>
+      </c>
+      <c r="H279" t="s">
+        <v>41</v>
+      </c>
+      <c r="I279" t="b">
+        <v>0</v>
+      </c>
+      <c r="J279">
+        <v>0</v>
+      </c>
+      <c r="K279" t="b">
+        <v>0</v>
+      </c>
+      <c r="L279">
+        <v>0</v>
+      </c>
+      <c r="M279">
+        <v>1</v>
+      </c>
+      <c r="N279">
+        <v>0</v>
+      </c>
+      <c r="O279" t="s">
+        <v>43</v>
+      </c>
+      <c r="P279" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q279">
+        <v>1450</v>
+      </c>
+      <c r="R279" t="s">
+        <v>317</v>
+      </c>
+      <c r="S279">
+        <v>950</v>
+      </c>
+      <c r="T279">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:20">
+      <c r="A280">
+        <v>4154</v>
+      </c>
+      <c r="B280" t="s">
+        <v>20</v>
+      </c>
+      <c r="C280">
+        <v>100</v>
+      </c>
+      <c r="D280">
+        <v>0</v>
+      </c>
+      <c r="E280">
+        <v>2090</v>
+      </c>
+      <c r="F280">
+        <v>0</v>
+      </c>
+      <c r="G280" t="b">
+        <v>0</v>
+      </c>
+      <c r="H280" t="s">
+        <v>41</v>
+      </c>
+      <c r="I280" t="b">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0</v>
+      </c>
+      <c r="K280" t="b">
+        <v>0</v>
+      </c>
+      <c r="L280">
+        <v>0</v>
+      </c>
+      <c r="M280">
+        <v>1</v>
+      </c>
+      <c r="N280">
+        <v>0</v>
+      </c>
+      <c r="O280" t="s">
+        <v>43</v>
+      </c>
+      <c r="P280" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q280">
+        <v>100</v>
+      </c>
+      <c r="R280" t="s">
+        <v>316</v>
+      </c>
+      <c r="S280">
+        <v>100</v>
+      </c>
+      <c r="T280">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:20">
+      <c r="A281">
+        <v>4156</v>
+      </c>
+      <c r="B281" t="s">
+        <v>20</v>
+      </c>
+      <c r="C281">
+        <v>100</v>
+      </c>
+      <c r="D281">
+        <v>0</v>
+      </c>
+      <c r="E281">
+        <v>2090</v>
+      </c>
+      <c r="F281">
+        <v>0</v>
+      </c>
+      <c r="G281" t="b">
+        <v>0</v>
+      </c>
+      <c r="H281" t="s">
+        <v>41</v>
+      </c>
+      <c r="I281" t="b">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0</v>
+      </c>
+      <c r="K281" t="b">
+        <v>0</v>
+      </c>
+      <c r="L281">
+        <v>0</v>
+      </c>
+      <c r="M281">
+        <v>1</v>
+      </c>
+      <c r="N281">
+        <v>0</v>
+      </c>
+      <c r="O281" t="s">
+        <v>45</v>
+      </c>
+      <c r="P281" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q281">
+        <v>100</v>
+      </c>
+      <c r="R281" t="s">
+        <v>315</v>
+      </c>
+      <c r="S281">
+        <v>100</v>
+      </c>
+      <c r="T281">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:20">
+      <c r="A282">
+        <v>4168</v>
+      </c>
+      <c r="B282" t="s">
+        <v>20</v>
+      </c>
+      <c r="C282">
+        <v>550</v>
+      </c>
+      <c r="D282">
+        <v>0</v>
+      </c>
+      <c r="E282">
+        <v>1232</v>
+      </c>
+      <c r="F282">
+        <v>0</v>
+      </c>
+      <c r="G282" t="b">
+        <v>0</v>
+      </c>
+      <c r="H282" t="s">
+        <v>41</v>
+      </c>
+      <c r="I282" t="b">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0</v>
+      </c>
+      <c r="K282" t="b">
+        <v>0</v>
+      </c>
+      <c r="L282">
+        <v>0</v>
+      </c>
+      <c r="M282">
+        <v>1</v>
+      </c>
+      <c r="N282">
+        <v>0</v>
+      </c>
+      <c r="O282" t="s">
+        <v>43</v>
+      </c>
+      <c r="P282" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q282">
+        <v>225</v>
+      </c>
+      <c r="R282" t="s">
+        <v>315</v>
+      </c>
+      <c r="S282">
+        <v>213</v>
+      </c>
+      <c r="T282">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:20">
+      <c r="A283">
+        <v>4196</v>
+      </c>
+      <c r="B283" t="s">
+        <v>20</v>
+      </c>
+      <c r="C283">
+        <v>100</v>
+      </c>
+      <c r="D283">
+        <v>0</v>
+      </c>
+      <c r="E283">
+        <v>2090</v>
+      </c>
+      <c r="F283">
+        <v>0</v>
+      </c>
+      <c r="G283" t="b">
+        <v>0</v>
+      </c>
+      <c r="H283" t="s">
+        <v>41</v>
+      </c>
+      <c r="I283" t="b">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0</v>
+      </c>
+      <c r="K283" t="b">
+        <v>0</v>
+      </c>
+      <c r="L283">
+        <v>0</v>
+      </c>
+      <c r="M283">
+        <v>1</v>
+      </c>
+      <c r="N283">
+        <v>0</v>
+      </c>
+      <c r="O283" t="s">
+        <v>43</v>
+      </c>
+      <c r="P283" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q283">
+        <v>100</v>
+      </c>
+      <c r="R283" t="s">
+        <v>316</v>
+      </c>
+      <c r="S283">
+        <v>100</v>
+      </c>
+      <c r="T283">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:20">
+      <c r="A284">
+        <v>4198</v>
+      </c>
+      <c r="B284" t="s">
+        <v>20</v>
+      </c>
+      <c r="C284">
+        <v>100</v>
+      </c>
+      <c r="D284">
+        <v>0</v>
+      </c>
+      <c r="E284">
+        <v>2090</v>
+      </c>
+      <c r="F284">
+        <v>0</v>
+      </c>
+      <c r="G284" t="b">
+        <v>0</v>
+      </c>
+      <c r="H284" t="s">
+        <v>41</v>
+      </c>
+      <c r="I284" t="b">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0</v>
+      </c>
+      <c r="K284" t="b">
+        <v>0</v>
+      </c>
+      <c r="L284">
+        <v>0</v>
+      </c>
+      <c r="M284">
+        <v>1</v>
+      </c>
+      <c r="N284">
+        <v>0</v>
+      </c>
+      <c r="O284" t="s">
+        <v>43</v>
+      </c>
+      <c r="P284" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q284">
+        <v>100</v>
+      </c>
+      <c r="R284" t="s">
+        <v>316</v>
+      </c>
+      <c r="S284">
+        <v>100</v>
+      </c>
+      <c r="T284">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:20">
+      <c r="A285">
+        <v>388</v>
+      </c>
+      <c r="B285" t="s">
+        <v>20</v>
+      </c>
+      <c r="C285">
+        <v>490</v>
+      </c>
+      <c r="D285">
+        <v>0</v>
+      </c>
+      <c r="E285">
+        <v>2090</v>
+      </c>
+      <c r="F285">
+        <v>0</v>
+      </c>
+      <c r="G285" t="b">
+        <v>0</v>
+      </c>
+      <c r="H285" t="s">
         <v>42</v>
       </c>
-      <c r="H177">
-[...17 lines deleted...]
-      <c r="N177" t="s">
+      <c r="I285" t="b">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0</v>
+      </c>
+      <c r="K285" t="b">
+        <v>1</v>
+      </c>
+      <c r="L285">
+        <v>0</v>
+      </c>
+      <c r="M285">
+        <v>2</v>
+      </c>
+      <c r="N285">
+        <v>0</v>
+      </c>
+      <c r="O285" t="s">
         <v>45</v>
       </c>
-      <c r="O177" t="s">
-[...19 lines deleted...]
-      <c r="A178" t="s">
+      <c r="P285" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q285">
+        <v>1580</v>
+      </c>
+      <c r="R285" t="s">
+        <v>315</v>
+      </c>
+      <c r="S285">
+        <v>520</v>
+      </c>
+      <c r="T285">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:20">
+      <c r="A286">
+        <v>4200</v>
+      </c>
+      <c r="B286" t="s">
         <v>20</v>
       </c>
-      <c r="B178">
+      <c r="C286">
         <v>490</v>
       </c>
-      <c r="C178">
-[...32 lines deleted...]
-      <c r="N178" t="s">
+      <c r="D286">
+        <v>0</v>
+      </c>
+      <c r="E286">
+        <v>2090</v>
+      </c>
+      <c r="F286">
+        <v>0</v>
+      </c>
+      <c r="G286" t="b">
+        <v>0</v>
+      </c>
+      <c r="H286" t="s">
+        <v>42</v>
+      </c>
+      <c r="I286" t="b">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0</v>
+      </c>
+      <c r="K286" t="b">
+        <v>1</v>
+      </c>
+      <c r="L286">
+        <v>0</v>
+      </c>
+      <c r="M286">
+        <v>2</v>
+      </c>
+      <c r="N286">
+        <v>0</v>
+      </c>
+      <c r="O286" t="s">
         <v>45</v>
       </c>
-      <c r="O178" t="s">
-[...19 lines deleted...]
-      <c r="A179" t="s">
+      <c r="P286" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q286">
+        <v>1580</v>
+      </c>
+      <c r="R286" t="s">
+        <v>315</v>
+      </c>
+      <c r="S286">
+        <v>520</v>
+      </c>
+      <c r="T286">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:20">
+      <c r="A287">
+        <v>4204</v>
+      </c>
+      <c r="B287" t="s">
         <v>20</v>
       </c>
-      <c r="B179">
+      <c r="C287">
         <v>490</v>
       </c>
-      <c r="C179">
-[...32 lines deleted...]
-      <c r="N179" t="s">
+      <c r="D287">
+        <v>0</v>
+      </c>
+      <c r="E287">
+        <v>2090</v>
+      </c>
+      <c r="F287">
+        <v>0</v>
+      </c>
+      <c r="G287" t="b">
+        <v>0</v>
+      </c>
+      <c r="H287" t="s">
+        <v>42</v>
+      </c>
+      <c r="I287" t="b">
+        <v>0</v>
+      </c>
+      <c r="J287">
+        <v>0</v>
+      </c>
+      <c r="K287" t="b">
+        <v>1</v>
+      </c>
+      <c r="L287">
+        <v>0</v>
+      </c>
+      <c r="M287">
+        <v>2</v>
+      </c>
+      <c r="N287">
+        <v>0</v>
+      </c>
+      <c r="O287" t="s">
         <v>45</v>
       </c>
-      <c r="O179" t="s">
-[...19 lines deleted...]
-      <c r="A180" t="s">
+      <c r="P287" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q287">
+        <v>1580</v>
+      </c>
+      <c r="R287" t="s">
+        <v>315</v>
+      </c>
+      <c r="S287">
+        <v>520</v>
+      </c>
+      <c r="T287">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:20">
+      <c r="A288">
+        <v>4229</v>
+      </c>
+      <c r="B288" t="s">
         <v>20</v>
       </c>
-      <c r="B180">
-[...35 lines deleted...]
-      <c r="N180" t="s">
+      <c r="C288">
+        <v>490</v>
+      </c>
+      <c r="D288">
+        <v>0</v>
+      </c>
+      <c r="E288">
+        <v>2090</v>
+      </c>
+      <c r="F288">
+        <v>0</v>
+      </c>
+      <c r="G288" t="b">
+        <v>0</v>
+      </c>
+      <c r="H288" t="s">
+        <v>42</v>
+      </c>
+      <c r="I288" t="b">
+        <v>0</v>
+      </c>
+      <c r="J288">
+        <v>0</v>
+      </c>
+      <c r="K288" t="b">
+        <v>1</v>
+      </c>
+      <c r="L288">
+        <v>0</v>
+      </c>
+      <c r="M288">
+        <v>2</v>
+      </c>
+      <c r="N288">
+        <v>0</v>
+      </c>
+      <c r="O288" t="s">
         <v>45</v>
       </c>
-      <c r="O180" t="s">
-[...22 lines deleted...]
-      <c r="B181">
+      <c r="P288" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q288">
+        <v>1580</v>
+      </c>
+      <c r="R288" t="s">
+        <v>315</v>
+      </c>
+      <c r="S288">
+        <v>520</v>
+      </c>
+      <c r="T288">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:20">
+      <c r="A289">
+        <v>4249</v>
+      </c>
+      <c r="B289" t="s">
+        <v>20</v>
+      </c>
+      <c r="C289">
         <v>490</v>
       </c>
-      <c r="C181">
-[...55 lines deleted...]
-      <c r="A182" t="s">
+      <c r="D289">
+        <v>0</v>
+      </c>
+      <c r="E289">
+        <v>2090</v>
+      </c>
+      <c r="F289">
+        <v>0</v>
+      </c>
+      <c r="G289" t="b">
+        <v>0</v>
+      </c>
+      <c r="H289" t="s">
+        <v>42</v>
+      </c>
+      <c r="I289" t="b">
+        <v>0</v>
+      </c>
+      <c r="J289">
+        <v>0</v>
+      </c>
+      <c r="K289" t="b">
+        <v>1</v>
+      </c>
+      <c r="L289">
+        <v>0</v>
+      </c>
+      <c r="M289">
+        <v>2</v>
+      </c>
+      <c r="N289">
+        <v>0</v>
+      </c>
+      <c r="O289" t="s">
+        <v>45</v>
+      </c>
+      <c r="P289" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q289">
+        <v>1580</v>
+      </c>
+      <c r="R289" t="s">
+        <v>315</v>
+      </c>
+      <c r="S289">
+        <v>520</v>
+      </c>
+      <c r="T289">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:20">
+      <c r="A290">
+        <v>4273</v>
+      </c>
+      <c r="B290" t="s">
         <v>20</v>
       </c>
-      <c r="B182">
+      <c r="C290">
         <v>490</v>
       </c>
-      <c r="C182">
-[...32 lines deleted...]
-      <c r="N182" t="s">
+      <c r="D290">
+        <v>0</v>
+      </c>
+      <c r="E290">
+        <v>2090</v>
+      </c>
+      <c r="F290">
+        <v>0</v>
+      </c>
+      <c r="G290" t="b">
+        <v>0</v>
+      </c>
+      <c r="H290" t="s">
+        <v>42</v>
+      </c>
+      <c r="I290" t="b">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0</v>
+      </c>
+      <c r="K290" t="b">
+        <v>1</v>
+      </c>
+      <c r="L290">
+        <v>0</v>
+      </c>
+      <c r="M290">
+        <v>2</v>
+      </c>
+      <c r="N290">
+        <v>0</v>
+      </c>
+      <c r="O290" t="s">
         <v>45</v>
       </c>
-      <c r="O182" t="s">
-[...138 lines deleted...]
-      <c r="T184">
+      <c r="P290" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q290">
+        <v>1580</v>
+      </c>
+      <c r="R290" t="s">
+        <v>315</v>
+      </c>
+      <c r="S290">
+        <v>520</v>
+      </c>
+      <c r="T290">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">