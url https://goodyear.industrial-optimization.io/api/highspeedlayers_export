--- v0 (2026-06-19)
+++ v1 (2026-10-14)
@@ -3,180 +3,159 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Layer SKU Master" sheetId="1" r:id="rId1"/>
+    <sheet name="MLP Layer Configuration" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>high_speed_id</t>
   </si>
   <si>
     <t>article_id</t>
   </si>
   <si>
     <t>article_name</t>
   </si>
   <si>
     <t>package_id</t>
   </si>
   <si>
     <t>package_name</t>
   </si>
   <si>
     <t>pattern_id</t>
   </si>
   <si>
     <t>pattern_name</t>
   </si>
   <si>
     <t>pickzone_id_from</t>
   </si>
   <si>
     <t>pickzone_id_to</t>
   </si>
   <si>
-    <t>12OZ CN 15/2 BNS PEPSI BNS</t>
-[...44 lines deleted...]
-    <t>12OZ PL 18/1 GAT ZRO GLCR</t>
+    <t>12OZ CN 24/1CB DT MDEW</t>
   </si>
   <si>
     <t>12OZ PL 12/2 GAT CL BLU</t>
   </si>
   <si>
-    <t>12OZ CN 15/2 BNS CRSH ORG BNS</t>
-[...5 lines deleted...]
-    <t>20OZ PL 1/24S MDEW</t>
+    <t>2L PL 1/8S DT MDEW</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S STRRY ZR SGR</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB CRSH ORG</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT FT PNCH</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S MDEW</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 8/3 GAT ORG</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1 CUBE (24PACK)</t>
+  </si>
+  <si>
+    <t>12OZ PL 12/2 (12PACK)</t>
+  </si>
+  <si>
+    <t>2 LITER PL 1/8 SHELL (LOOSE)</t>
   </si>
   <si>
     <t>12OZ CN 15/2 BONUS (15PACK)</t>
   </si>
   <si>
-    <t>12OZ CN 24/1 CUBE (24PACK)</t>
-[...4 lines deleted...]
-  <si>
     <t>20OZ PL 1/24 SHELL (LOOSE)</t>
   </si>
   <si>
-    <t>12OZ PL 18/1 (18PACK)</t>
-[...20 lines deleted...]
-    <t>1025#10-0_large</t>
+    <t>28OZ PL 1/15 (LOOSE)</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S (6PK SHELL)</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 8/3 (8PACK)</t>
+  </si>
+  <si>
+    <t>843#20-0_large</t>
+  </si>
+  <si>
+    <t>1025#8-0_large</t>
+  </si>
+  <si>
+    <t>455#8-0_large</t>
+  </si>
+  <si>
+    <t>679#16-0_large</t>
+  </si>
+  <si>
+    <t>735#6-0_large</t>
+  </si>
+  <si>
+    <t>2083#8-0_large</t>
+  </si>
+  <si>
+    <t>1063#4-0_half</t>
+  </si>
+  <si>
+    <t>2521#4-0_half</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -468,681 +447,362 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B2">
-        <v>5358</v>
+        <v>300007947</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>679</v>
+        <v>843</v>
       </c>
       <c r="E2" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F2">
-        <v>77</v>
+        <v>197</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B3">
-        <v>16788</v>
+        <v>300004774</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3">
-        <v>843</v>
+        <v>1025</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F3">
-        <v>203</v>
+        <v>314</v>
       </c>
       <c r="G3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B4">
-        <v>9776</v>
+        <v>300011010</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>455</v>
       </c>
       <c r="E4" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F4">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="B5">
-        <v>4876</v>
+        <v>300010918</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>679</v>
       </c>
       <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5">
+        <v>68</v>
+      </c>
+      <c r="G5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B6">
-        <v>5124</v>
+        <v>300010914</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>679</v>
+        <v>735</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F6">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B7">
-        <v>167464</v>
+        <v>300004503</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
-        <v>679</v>
+        <v>843</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F7">
-        <v>77</v>
+        <v>197</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="B8">
-        <v>31321</v>
+        <v>300004605</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>735</v>
+        <v>2083</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F8">
-        <v>2766</v>
+        <v>740</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="B9">
-        <v>37659</v>
+        <v>300011886</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
-        <v>679</v>
+        <v>1063</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F9">
-        <v>77</v>
+        <v>1724</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>5866</v>
+        <v>300004384</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
-        <v>735</v>
+        <v>2521</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F10">
-        <v>2766</v>
+        <v>2228</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
-        <v>2</v>
-[...317 lines deleted...]
-      <c r="I21">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Layer SKU Master</vt:lpstr>
+      <vt:lpstr>MLP Layer Configuration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>