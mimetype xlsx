--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="SKU Master" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1496" uniqueCount="864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4492" uniqueCount="1775">
   <si>
     <t>article_id</t>
   </si>
   <si>
     <t>article_name</t>
   </si>
   <si>
     <t>package_id</t>
   </si>
   <si>
     <t>package_name</t>
   </si>
   <si>
     <t>2L PL 1/8S MDEW</t>
   </si>
   <si>
     <t>2L PL 1/8S DT MDEW</t>
   </si>
   <si>
     <t>2L PL 1/8S MUG RT BR</t>
   </si>
   <si>
     <t>5G BIB CRSH ORG POS</t>
   </si>
   <si>
@@ -2259,50 +2259,2774 @@
   <si>
     <t>12OZ CN 12/2 SLK ALN NU VP JPCSHSI</t>
   </si>
   <si>
     <t>12OZ CN 6/4 SLK ALANI NU PNKSLSH</t>
   </si>
   <si>
     <t>12OZ CN 1/12 SLK ALANI NU SHBSWL</t>
   </si>
   <si>
     <t>12OZ CN 1/12 SLK ALANI NU STRWBSUN</t>
   </si>
   <si>
     <t>15.2OZ PL 1/8 NJ PRO PNPLORN</t>
   </si>
   <si>
     <t>12OZ CN 1/12 PRM POPPI SHRLY TMPL</t>
   </si>
   <si>
     <t>12OZ 12PK 70CS PL GALS FP RB LMD GC</t>
   </si>
   <si>
     <t>28OZ PL 50CS PLT GALS FP RB LMD GC</t>
   </si>
   <si>
+    <t>7UP LEMLIM CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>7UP ZS LEMLIM CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG PET 12OZ 8P3C</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA PET 12OZ 8P3C</t>
+  </si>
+  <si>
+    <t>IZZE CLMNTN GB 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>LPTN IC T WHRASB PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI ZR SGR</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MANZANITA SOL APL BIB 3GL 1P1C APLPOS</t>
+  </si>
+  <si>
+    <t>MTN DEW GF CITCHR CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW GF CITCHR PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>PRPL KWSTRWB PET 20OZ 1PK 24CS</t>
+  </si>
+  <si>
+    <t>PRPL BR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>GAT G2 GRP PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>BRSK IC T RASB PET 1L 1P15C LS</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S MDEW CD RD</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH PET 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>GAT G2 GRP PET 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH BIB 3GL 1P1C POS  PUR</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM MDEW</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM PEPSI</t>
+  </si>
+  <si>
+    <t>TROP RBYRDGRFR PET 15.2OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG PET 12OZ 8P3C</t>
+  </si>
+  <si>
+    <t>MM GEN BAN PET 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MM GEN COOKCRM PET 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI RL SGR</t>
+  </si>
+  <si>
+    <t>MTN DEW RS ORG PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>12OZ PL 8/3S DT MDEW</t>
+  </si>
+  <si>
+    <t>RCKSTR ORG CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR SF SF  CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH FRPNCH CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>BRSK IC T SWTTEA PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>PEPSI COL RS COLA PET 2L 1P8C S</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR RCVRY CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>GAT G2 GLFRZ PET 12OZ 12PK 2CS</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S BRSK TEA LMND</t>
+  </si>
+  <si>
+    <t>BRSK IC T PEAC PET 1L 1P15C S</t>
+  </si>
+  <si>
+    <t>MANZANITA SOL APL PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>DLE PURORNJUCE PET 15.2OZ 1P12C LOOSE</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA PET 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG PET 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PLR SHCK RZZBRYBLU BIB 3GL 1P1C POS QTG</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S BRSK FP</t>
+  </si>
+  <si>
+    <t>BRSK JUC DRNK FRPNCH PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>BRSK JUC DRNK LEMADE PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA CAN 12OZ 24P1C CLB</t>
+  </si>
+  <si>
+    <t>BRSK JUC DRNK PNKLEMADE PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G2 GRP PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT FRPNCH PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>GAT ORN PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>GAT LEMLIM PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK6/4 PRPL BLK CHE</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK6/4 PRPL LMN</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK6/4 PRPL PCH</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR RCVRY CAN 16OZ 1P24C ORG</t>
+  </si>
+  <si>
+    <t>NKD BLUBPOMEG PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD BRVEG PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PWRC PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PEACGVA PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD ORCARR PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD MGOORN PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PLS BR PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PLS MGO PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PLS PRTNZN PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD OJ ORNJUCE PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>TROP TROP50 ORNJUCE PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT ORN PET 20OZ 4P6C</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 4/6 GAT LL</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 4/6 GAT FT PNCH</t>
+  </si>
+  <si>
+    <t>12OZ PL 6/4 GAT AS BRY</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT G2 GRP PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT G2 LEMLIM PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT ORN PET 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>GAT G2 ORN PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT XFCTRFRTPCHBRY PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT G2 GLFRZ PET 20OZ 8PK 3CS</t>
+  </si>
+  <si>
+    <t>TROP PP ORNTNGN CRTN 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE CRTN 14OZ 1P12C CAL</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE CRTN 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE CRTN 14OZ 1P12C GS</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE CRTN 14OZ 1P12C HS</t>
+  </si>
+  <si>
+    <t>GAT BR PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>SABRA GRLC PET 4.56OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SABRA REDPPRHMS PET 4.56OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SABRA HMS PET 4.56OZ 1P12C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH ORG</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH PCH</t>
+  </si>
+  <si>
+    <t>2L PL 1/8S CRSH PCH</t>
+  </si>
+  <si>
+    <t>2L PL 1/8S CRSH PNAP</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CRSH PNAP</t>
+  </si>
+  <si>
+    <t>CRS STRWBCURD PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S CRSH STW</t>
+  </si>
+  <si>
+    <t>TROP TROP50 RASBLEMADE PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD PLS MGOPNPL PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>GAT RPTDRSH PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT STRWBWTRMLN PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G2 FRPNCH PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G2 GRP PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT MLN PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT XFCTRFRTPCHBRY PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT CITCOOLER PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEAHNY PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>18.5OZ PL 1/12 LIT PLF PCH</t>
+  </si>
+  <si>
+    <t>PUR LF ZS PEAC PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>DLE PNPL BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>1G BIB (3PK) DOL APL 100 POS N</t>
+  </si>
+  <si>
+    <t>DLE PURORNJUCE BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>1G BIB (3PK) DOL CRN 15 POS</t>
+  </si>
+  <si>
+    <t>1G BIB (3PK) DOL ORG 100 POS</t>
+  </si>
+  <si>
+    <t>DLE CRNB BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>TROP PP RBYRDGRFR PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT GRP PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT G2 GLFRZ PET 12OZ 6PK 4CS</t>
+  </si>
+  <si>
+    <t>GAT FRPNCH PET 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>GAT STRWBMLN PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 4/6 GAT CL BLU</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD KALEBLZR PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>TROP FRMSTND BLUBPOMEG PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEAHNY PET 18.5OZ 1P12C NTS</t>
+  </si>
+  <si>
+    <t>PUR LF PEAC PET 18.5OZ 1P12C NTS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA GB 12OZ 24P1C LNK</t>
+  </si>
+  <si>
+    <t>16.9OZ CRTN 1/12 ONE CNUT WTR</t>
+  </si>
+  <si>
+    <t>RCKSTR ORG CAN 16OZ 10P2C</t>
+  </si>
+  <si>
+    <t>RCKSTR SF SF  CAN 16OZ 10P2C</t>
+  </si>
+  <si>
+    <t>GAT STRWBLEMADE PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>RCKSTR SPR SRS GRNAPL CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>SOBE LIFEWTR YMBRPOMEG BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ SLVR CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ FRP CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>STRBK DBLSHT NRG HNT CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD PLS PRTNGRNS PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S MDEW CD RD</t>
+  </si>
+  <si>
+    <t>CRS GRFR PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>CRS GRFR CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>CRS GRFR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW BAJBLST SB PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MDEW BJA BLST</t>
+  </si>
+  <si>
+    <t>GAT STRWBLEMADE PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA BIB 5GL 1P1C POS  QTG</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA BIB 5GL 1P1C POS QTG</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG BIB 5GL 1P1C POS  QTG</t>
+  </si>
+  <si>
+    <t>LPTN IC T SWTTEA BIB 3GL 1P1C POS QTG</t>
+  </si>
+  <si>
+    <t>TROP LEMADE BIB 3GL 1P1C POS  QTG</t>
+  </si>
+  <si>
+    <t>LPTN IC T PEAC PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA BIB 3GL 1P1C POS  QTG</t>
+  </si>
+  <si>
+    <t>BRSK IC T RASB BIB 3GL 1P1C QTG BLISS</t>
+  </si>
+  <si>
+    <t>GAT G2 VARTYPK PET 12OZ 18P1C</t>
+  </si>
+  <si>
+    <t>GAT FRCEGRP PET 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA BIB 3GL 1P1C QTG HY BLISS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA BIB 3GL 1P1CPOSHYQTGBLISS</t>
+  </si>
+  <si>
+    <t>RCKSTR VARTYPK CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MM PS BAN PET 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MM ZRO CHOC PET 14OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP SMORES GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT CHR PET 24OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR LIM CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNACOLADA CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PUR LF SWTWLEM PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>GAT GRNAPL PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>TROP FRMSTND TROP PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S CRSH GRP</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S MUG RB</t>
+  </si>
+  <si>
+    <t>RCKSTR LMNDCMBER CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S MDEW BJA BLST</t>
+  </si>
+  <si>
+    <t>NKD BRTBEET PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>PUR LF EXTRSWT PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>RCKSTR BOOM ORN CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR BOOM STRWB CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>3G BIB MUG RT BR POS</t>
+  </si>
+  <si>
+    <t>NKD BR PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PEACALMD PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>STRBK FRP CFFE GB 9.5OZ 15P1C</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 PEPSI WCHE</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 CRSH ORG</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 SCHW G ALE</t>
+  </si>
+  <si>
+    <t>GAT LMNDCMBER PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ WTR CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>SBRN CRMADVNLA BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>SBRN LEMBRACAI BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>SBRN BLKCHRWTRRGN BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>MM GEN CHOC PET 14OZ 1P12C CAMO</t>
+  </si>
+  <si>
+    <t>PUR LF TEABLKLEM PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>2.8OZ PL 1/12 GAT RVR PB CCPNUT</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEA PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEA PET 18.5OZ 1P12C PRCH</t>
+  </si>
+  <si>
+    <t>18.5OZ PL 1/12 LPT PLF UNS WL</t>
+  </si>
+  <si>
+    <t>RCKSTR RVLT CIT CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>STRBK RFRSHRS BLKCHR SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SIR MST RS LEMLIM PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SBRN CTRSHBSCSORN BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>STRBK FRP CARM GB 9.5OZ 15P1C</t>
+  </si>
+  <si>
+    <t>TROP PD LEMADETNGN PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP PD WTRMLN PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NAKED COCNT WTR SB CRTN 33.8OZ 1P12C NJ</t>
+  </si>
+  <si>
+    <t>GAT FRSTICYCHRG PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>13.7OZ NR 1/12 NR FRAP PMKN SPC</t>
+  </si>
+  <si>
+    <t>STRBK FRP PUMPSPC GB 9.5OZ 15P1C</t>
+  </si>
+  <si>
+    <t>BRSK IC T STRWBMLN BIB 3GL 1P1C POS QTG</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG CAN 12OZ 24P1C CHEP</t>
+  </si>
+  <si>
+    <t>PRPL WTRMLN PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>GAT KWSTRWB PET 28OZ 1P15C FLOW</t>
+  </si>
+  <si>
+    <t>BRSK IC T STRWBMLN PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>PUR LF MNT PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 LPT PLF RAZ</t>
+  </si>
+  <si>
+    <t>STRBK CB CFFE GB 11OZ 1P12C UNSW</t>
+  </si>
+  <si>
+    <t>STRBK CB CARM GB 11OZ 1P12C HNY</t>
+  </si>
+  <si>
+    <t>RCKSTR RVLT GRP CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR RVLT BLKCHR CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PRPL WTRMLN PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>RCKSTR APL CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>SIR MST LEMLIM BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>CW GNGRALE CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>PEPSI COL RS COLA CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>BRSK IC T WTRMLNLEMADE PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>PEPSI COLA ORG SLCN 12OZ 1P12C FS</t>
+  </si>
+  <si>
+    <t>SIERRA MIST RS LEMLIM SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BNDBG RTBEER GB 375ML 4P6C</t>
+  </si>
+  <si>
+    <t>MTN DEW GJCTRSTRBRY BIB 3GL 1P1C POS QTG</t>
+  </si>
+  <si>
+    <t>PEPSI WC WLDCHR CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>CRS ORN CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>SIR MST RS LEMLIM CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z ORN CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z GRP CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>NKD GRNMCHNE PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>NKD MTYMGO PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>NKD BLUEMCHNE PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>NKD PLS PRTNZN PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>NKD STRWBBAN PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR RCVRY  CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PRPL STRWBLEMADE PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT PNCH PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G2 CLBLU PET 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>GAT G2 CLBLU PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>STRBK CB CFFE GB 11OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY ORN CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY GRFR CAN 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>BUBLY STRWBCURD CAN 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>CRS ORN GB 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>YAK ORG YRBMT ORG CAN 16OZ 1P12C LS</t>
+  </si>
+  <si>
+    <t>PEPSI WC ZS WLDCHR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DT PEPSI WLDCRY WLDCHR PET 2L 1P8C S ORG</t>
+  </si>
+  <si>
+    <t>DT PEPSI WLDCRY SB CAN 12OZ 12P2CFM ORG</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 6/4S CF DT PEPSI ORIG</t>
+  </si>
+  <si>
+    <t>BNDBG GUAV GB 375ML 4P6C</t>
+  </si>
+  <si>
+    <t>BNDBG BLOODORN GB 375ML 4P6C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM DT PEPSI ORIG</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA CAN 7.5OZ 6P4C NFLSHLD</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA PET 16OZ 1P24C ORIGLOGI</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA PET 20OZ 1P24C ORIG</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA PET 24OZ 24P1C ORIG</t>
+  </si>
+  <si>
+    <t>16.9OZ PL PK 24/1 DT PEPSI ORIG</t>
+  </si>
+  <si>
+    <t>STRBK FRP ALMD GB 13.7OZ 1P12C MCH</t>
+  </si>
+  <si>
+    <t>STRBK FRP ALMD GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA PET 12OZ 8P3C ORIG</t>
+  </si>
+  <si>
+    <t>CRS WTRMLN PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>CRS WTRMLN PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA SLCN 12OZ 1P12C FS</t>
+  </si>
+  <si>
+    <t>SBRN COLA BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>SBRN ZS COLA BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>SIR MST ZS LEMLIM CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>SABRA GUAC PET 2.8OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SABRA HMSPTA PET 4.56OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP PD PNPLCN PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ T CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>NKD PLS SNSHNWVTMND PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>KEV ACVT ELDRB GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV ACVT GNSNGMNDRN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA ACVT LMN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV ACVT TRMRICNDGNGR GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK CIT GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK DRGNFRTNDLG GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK GRFR GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK LAVMLN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK TRTCHR GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV SPRKG PRB DRNK  CHR GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD LMN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD LEMGIN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV SPRKG PRB DRNK  MGOCN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD LIMMNT GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV SPRKG PRB DRNK  POMEG GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD STRBRYNDCAI GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV SPRKG PRB DRNK  TNGN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK BLBRYANDBSL GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK RTBEER GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>BUBLY ORN BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>BUBLY RASB BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE KWSTRWB CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE CTNCNDY CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>STRBK FRP MOCH GB 9.5OZ 15P1C ALM</t>
+  </si>
+  <si>
+    <t>MTN DEW GF CHRBRST CAN 16OZ 1P12C RCN</t>
+  </si>
+  <si>
+    <t>MTN DEW GF BR CAN 16OZ 1P12C RCN</t>
+  </si>
+  <si>
+    <t>MTN DEW GF CHRGTROP CAN 16OZ 1P12C RCN</t>
+  </si>
+  <si>
+    <t>MTN DEW GF ORIGPLN CAN 16OZ 1P12C RCN</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA CAN 7.5OZ 30P1C</t>
+  </si>
+  <si>
+    <t>BUBLY VARTYPK CAN 12OZ 24P1C LIMGRPFSTW</t>
+  </si>
+  <si>
+    <t>SABRA BRKFT AVCTST PET 2.7OZ 1P8C</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL MGO PET 16.9OZ 6P2C</t>
+  </si>
+  <si>
+    <t>BUBLY WTR CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY PEAC CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL MGO PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL PEACHBS PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL CHRHIB PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G Z CHR PET 12OZ 6P4C  PRCH</t>
+  </si>
+  <si>
+    <t>GAT G Z BR PET 12OZ 12P2C</t>
+  </si>
+  <si>
+    <t>GAT G Z LEMLIM PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>NKD PNACOLADA PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>LIFEWTR WTR PET 1.5L 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF PEAC PET 16.9OZ 6P2C</t>
+  </si>
+  <si>
+    <t>NKD HLF NKD NKD LIVELY PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD HLF NKD NKD PEA PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>BUBLY PNPL CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY WTRMLN CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>SCW TNCWTR CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>SCHWP CLB SDA CLUBSODA CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>SCHWP ZS TNCWTR CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>PUR LF RASB PET 16.9OZ 18P1C</t>
+  </si>
+  <si>
+    <t>PROPEL VITBST MGOPEAC PET 20OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRPL VIT BST STRWBRASB PET 20OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT MOCH CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT VNL CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT CARM CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD WTRMLN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/3 SLK MDEW KS OC</t>
+  </si>
+  <si>
+    <t>MTN DEW KS MDNGHTGRP SLCN 12OZ 6P3C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE PEACTEA CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE SRAPL CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>STRBK FRP CRMLZDVNLHNY GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP WHCHOC GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP SLTDDRKCHOC GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MUG RTBEER CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT G Z LEMLIM PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>2G BIB CL ATT G BEER POS</t>
+  </si>
+  <si>
+    <t>KEV MBK EXTGRNS GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>PEPSI COL LIM PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>PEPSI COL LIM CAN 12OZ 12P2C FM</t>
+  </si>
+  <si>
+    <t>PEPSI COL MGO PET 20OZ 1PK 24CS</t>
+  </si>
+  <si>
+    <t>PEPSI COL MGO PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>PEPSI COL MGO CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>GAT KWSTRWB PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>RCKSTR MGO CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ T CAN 16OZ 1P24C AMPM</t>
+  </si>
+  <si>
+    <t>GAT G Z KWSTRWB PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>MTN DEW LIBCHILL PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>RCKSTR BAJGVA CAN 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW LIBCHILL CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>PUR LF EXTRSWT PET 16.9OZ 18P1C</t>
+  </si>
+  <si>
+    <t>STRBK FRP ALMD GB 9.5OZ 4P6C</t>
+  </si>
+  <si>
+    <t>15.2OZ PL 1/12 DOL TROP FP</t>
+  </si>
+  <si>
+    <t>GAT G Z FRPNCH PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>BUBLY CHR CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY GRFR CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY STRWBCURD CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW GF ORNSTRM CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY VARTYPK CAN 12OZ 24P1C BBRY CHERAZ</t>
+  </si>
+  <si>
+    <t>KEV MBK APL GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV MBK BLKB GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>LPTN IC T GRNTEAWTRMLN PET 16.9OZ 12P2C</t>
+  </si>
+  <si>
+    <t>TROP TWSTR TROP PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP TWSTR RASB PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT PFR PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>CRS ORN CAN 12OZ 15P2C</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL PEACHBS PET 16.9OZ 6P2C</t>
+  </si>
+  <si>
+    <t>STRBK DBLSHTESP CFFE CAN 6.5OZ 4P6C AM</t>
+  </si>
+  <si>
+    <t>GAT FRSTCSCDCRSH PET 20OZ 8P3C</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA CAN 7.5OZ 30P1C CLB RSW</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 12OZ 18P1C</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 12OZ 18P1C BB KS TP</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB MDEW ZRO</t>
+  </si>
+  <si>
+    <t>MTN DEW GF RASBLEMADE CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW GF ZS STRMLNSHCK CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD PLS BAN PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>DLE LMND LEMADE PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DLE LMND STRWBLEMADE PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>2L PL 1/8S DOL STRW LMND</t>
+  </si>
+  <si>
+    <t>STRBK FRP BRBUTTCAR GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>2L PL 1/8S DOL LMD</t>
+  </si>
+  <si>
+    <t>STRBK NTR CB CARM CAN 9.6OZ 1P12C DK</t>
+  </si>
+  <si>
+    <t>PUR LF RSPBRYCHMML PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF HRBL UNSWTMNGHBS PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SCW GNGRALE PET 20OZ 1P24C LOOSE</t>
+  </si>
+  <si>
+    <t>LIFEWTR WTR PET 1L 1P12C DRC</t>
+  </si>
+  <si>
+    <t>BRSK IC T BLKB PET 1L 1P15C S  PRCH</t>
+  </si>
+  <si>
+    <t>BRSK IC T TROPMGO PET 1L 1P15C S</t>
+  </si>
+  <si>
+    <t>LIFEWTR WTR PET 1L 6P2C OLD</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 SCP MDEW KS STW STUP</t>
+  </si>
+  <si>
+    <t>MTN DEW FRST BT FRSTBT CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW FRST BT SB PET 20OZ 1P24C WMT</t>
+  </si>
+  <si>
+    <t>MTN DEW FRST BT FRSTBT PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>BUBLY BNC CITCHR CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY BNC PFRMGO CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 20OZ 24P1C FRZ</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 20OZ 24P1C</t>
+  </si>
+  <si>
+    <t>MTN DEW FRST BT SB PET 16.9OZ 6P4C SWMT</t>
+  </si>
+  <si>
+    <t>KEV MBK APL GB 15.2OZ 1P12C</t>
+  </si>
+  <si>
+    <t>VIVA SOL TMRND BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>VIVA SOL PINA BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>VIVA SOL MLN BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>NKD GUAV PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NKD PLS PEACMGO PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>PRD SRC WTR GB 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PRPL VARTYPK PET 16.9OZ 12P1C KS/GR/BR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR TWST ELXR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR PTYA BRY</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR POM ACAI</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 PEPSI ZR SGR</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG PET 1.25L 1P12C S</t>
+  </si>
+  <si>
+    <t>BUBLY PFR CAN 12OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 CRSH GRP</t>
+  </si>
+  <si>
+    <t>BUBLY BNC VARTYPK CAN 12OZ 24P1C</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT ZS BLK CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT ZS VAN CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BRSK IC T ZS SWTWLEM PET 1L 1P15C S</t>
+  </si>
+  <si>
+    <t>GAT G Z CLBLU PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT G Z KWSTRWB PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>STRBK FRP PMNTMOCH GB 13.7OZ 1P12C LSE</t>
+  </si>
+  <si>
+    <t>KEV MBK MGOLIM GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEV SPRKG PRB DRNK  GIN GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>PEPSI ZS MGO CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>RCKSTR CYBRPNKSMRAI CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK CB VAN GB 11OZ 1P12C CRM</t>
+  </si>
+  <si>
+    <t>GAT LEMADE PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>16.9OZ PLPK12/1 PRPL IMS ORG RSP</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT BLKBLMN PET 16.9OZ 12P1C</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT ORNRASB PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT BLKBLMN PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>GAT G2 GLFRZ PET 28OZ 1PK 15CS</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 MDEW BJA BLST</t>
+  </si>
+  <si>
+    <t>BUBLY BNC ORNGRFR CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY BNC BR CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>GAT LMNDCMBER PET 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>LIFEWTR IMNE SPT WTR PET 1L 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW MJRMLN MLN CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW MJRMLN MLN PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>MTN DEW MJRMLN SB PET 16.9OZ 6P4C S</t>
+  </si>
+  <si>
+    <t>MTN DEW MJRMLN ZS SB CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>64OZ PL 1/8 LPT DT LPT IT GTCT SR</t>
+  </si>
+  <si>
+    <t>LPTN IC T SWTTEA PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>GAT G Z CHR PET 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>STRBK C&amp;C CFFE GB 11OZ 1P12C VNL</t>
+  </si>
+  <si>
+    <t>STRBK C&amp;C MOCH GB 11OZ 1P12C SPL</t>
+  </si>
+  <si>
+    <t>STRBK C&amp;C CFFE GB 11OZ 1P12C SWT</t>
+  </si>
+  <si>
+    <t>MTN DEW FRST BT SB CAN 12OZ 24P1C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE CTNCNDY CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE SRAPL CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ MN CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z GRP CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE KWSTRWB CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR APL CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR ORG ORG I CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR XDRNE BLURAZZ CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR BOOM ORN CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR JUC MGO CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR JUC GUAVPNPL CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z GVMNG CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ LMNDCM CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP CHOC GB 13.7OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ WTRMLNKW CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK NTR CB CFFE CAN 9.6OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G Z PRTN CHR PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G Z PRTN FRPNCH PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G Z PRTN CLBLU PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT CIT PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEAPFR PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEA PET 18.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PUR LF GRNTEA PET 16.9OZ 6P2C</t>
+  </si>
+  <si>
+    <t>MTN DEW MAU BRST SB PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>TROP PD CRBNSUNST PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD PLS PRTNCHOC PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>NAKED PLUS VAN PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>MTN DEW NRG POMEG CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW NRG ORN CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW NRG STRWBMLN CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL BRY</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL GRP</t>
+  </si>
+  <si>
+    <t>PRPL BLKCHR PET 20OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRPL PEAC PET 20OZ 1P12C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL MGO</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL WTRMLN</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL STW KW</t>
+  </si>
+  <si>
+    <t>PROUD SOURCE WTR ALMBTL 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>16.9OZ PK12/1LPPL LIT PLF RAZ</t>
+  </si>
+  <si>
+    <t>BUBLY VARTYPK CAN 12OZ 24P1C STW WPB POM</t>
+  </si>
+  <si>
+    <t>GAT BR PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL IMS ORG RSP</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT BLKBLMN PET 20OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH BR CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR TWST ELXR</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR PTYA BRY</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR POM ACAI</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR LL TWSTR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR LL TWSTR</t>
+  </si>
+  <si>
+    <t>YAK ORG YRBMT ORG YR CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>YAK ORG YRBMT MNT CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>YAK ORG YRBMT PFR CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>YAK ORG YRBMT ORG  CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT WTRMLN PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL STRW LMD</t>
+  </si>
+  <si>
+    <t>MTN DEW TRSHD APL SB PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW TRSHD APL APL CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>CRS FRPNCH PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>LIFEWTR WTR PET 1L 1P12C PHX</t>
+  </si>
+  <si>
+    <t>RCKSTR OG SF CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR ORG CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR BLKBGOJ CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>SCW CRNBRASB PET 2L 1P8C S</t>
+  </si>
+  <si>
+    <t>STRBK TRPLSHT ZS CHOC CAN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT PNPLPEAC PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR RCVRY  CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRPL IMN SPT VARTYPK PET 16.9OZ 12P1C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH TROP CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>NKD BR PET 15.2OZ 1P8C PRCH</t>
+  </si>
+  <si>
+    <t>MTN DEW SPRK SB PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>MTN DEW SPRK SPARK CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW SPRK SB PET 16.9OZ 6P4C S</t>
+  </si>
+  <si>
+    <t>KEVITA SPD LEMADE GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD BLKBLEMADE GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>KEVITA SPD PEACLEMADE GB 15.2OZ 1P6C</t>
+  </si>
+  <si>
+    <t>MTN DEW SPL ZS SB PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW SPL ZS SB PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>MTN DEW SPL ZS SPARK CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>GAT CHR PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>MTN DEW NRG CHRLIM CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW SPRK SPARK BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>MUG RTBEER ZS PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW MAU BRST MBRST PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S MDEW MAUI BRST</t>
+  </si>
+  <si>
+    <t>12OZ CN 36/1CB PEPSI PP</t>
+  </si>
+  <si>
+    <t>12OZ CN 36/1CB DT PEPSI ORIG PP</t>
+  </si>
+  <si>
+    <t>12OZ CN 36/1CB MDEW PP</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S BRSK BLD ORG</t>
+  </si>
+  <si>
+    <t>GAT SUFR PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT TROPPNCH PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH STRWBVNL CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BRSK IC T PFR PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT CITBRY PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT CHRLIM PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT TROPMGO PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT STRWBWTRMLN PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT ORNTNGN PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT CITBRY PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT CHRLIM PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT STRWBWTRMLN PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT TROPMGO PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR TRBRYBRZR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR TRBRYBRZR</t>
+  </si>
+  <si>
+    <t>STRBK NTR CB CRM CAN 9.6OZ 1P12C SWT</t>
+  </si>
+  <si>
+    <t>PUR LF PEAC PET 16.9OZ 6P2C SBTLY</t>
+  </si>
+  <si>
+    <t>PUR LF SWTTEA PET 16.9OZ 6P2C SBTLY</t>
+  </si>
+  <si>
+    <t>PUR LF PEAC PET 18.5OZ 1P12C SBTLY</t>
+  </si>
+  <si>
+    <t>PUR LF SWTTEA PET 18.5OZ 1P12C SBTLY LMN</t>
+  </si>
+  <si>
+    <t>PUR LF SWTTEA PET 18.5OZ 1P12C SBTLY</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH WTRMLN CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH MGO CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>MTN DEW PRPL THNDR BR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW PRPL THNDR BR PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>PUR LF SWTTEA PET 64OZ 1P8C SBTLY</t>
+  </si>
+  <si>
+    <t>LPTN IMN SPT GRNTEA PET 64OZ 1P8C</t>
+  </si>
+  <si>
+    <t>LPTN IMN SPT GRNTEA PET 16.9OZ 12P2C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH APL CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH APL CAN 16OZ 1P12C LOOSE</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH PEACBRY CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRD SRC WTR CAN 12OZ 8P3C SLK</t>
+  </si>
+  <si>
+    <t>PRD SRC WTR CAN 12OZ 8P3C</t>
+  </si>
+  <si>
+    <t>GAT GTRLT VARTYPK PET 20OZ 12P1C</t>
+  </si>
+  <si>
+    <t>GAT ORNPEAC PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>STRBK NTR CB CARM CAN 9.6OZ 1P12CPMP</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW SB PET 20OZ 1P24C S 2022 S</t>
+  </si>
+  <si>
+    <t>DT MTN DEW VD DEW CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>FST TWTH STRWBWTRMLN PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>FST TWTH CLBLU PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>FST TWTH CHR PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>KERRY LEMADE BIB 3GL 1P1C V3</t>
+  </si>
+  <si>
+    <t>KERRY MGO BIB 3GL 1P1C</t>
+  </si>
+  <si>
+    <t>KERRY WTRMLNLM BIB 3GL 1P1C V3</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 PRPL PRPL ENR BST PSGV</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG GB 16OZ 1P24C</t>
+  </si>
+  <si>
+    <t>FST TWTH STRWBLEMADE PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>FST TWTH ORN PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>FST TWTH TROPMGO PET 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY LEMSRBT CAN 12OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>BUBLY ORN CRM CAN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>16OZ CN 1/12 RKSTR PNCHD ST PC</t>
+  </si>
+  <si>
+    <t>GAT G FIT PFRCIT PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT BLKBRASB PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G FIT PFRCIT PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>GAT G FIT BLKBRASB PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>MTN DEW PTCH BLK ZS SB CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>MTN DEW PTCH BLK SB PET 16.9OZ 6P4C S</t>
+  </si>
+  <si>
+    <t>12OZ CN 24/1CB STRRY</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM PET 20OZ 1P24C LS</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM STRRY</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM CAN 7.5OZ 6P4C</t>
+  </si>
+  <si>
+    <t>1.25L PL 1/12 STRRY</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM PET 1.25L 1P12C S</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM PET 16.9OZ 6P4C</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 1L 1P12C</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 20OZ 1P24C PL</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 1L 1P15C PL</t>
+  </si>
+  <si>
+    <t>SCHWP ZS TNCWTR GB 10OZ 6P4C</t>
+  </si>
+  <si>
+    <t>PEPSI WC WLDCHR BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>SCW TNCWTR PET 1L 1P15C LOOSE</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S MUG ZR SGR RB</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 1.5L 1P12C PL</t>
+  </si>
+  <si>
+    <t>STRBK FRP MOCH GB 9.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA CAN 12OZ 36P1C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S SCHWP G ALE</t>
+  </si>
+  <si>
+    <t>3G BIB MDEW FCB POS</t>
+  </si>
+  <si>
+    <t>3G BIB DT MDEW POS</t>
+  </si>
+  <si>
+    <t>3G BIB PEPSI WCHE POS</t>
+  </si>
+  <si>
+    <t>STRBK FRP VNL GB 9.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PEPSI WC WLDCHR CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>SCHWP ZS GNGRALE PET 2L 1P8C S</t>
+  </si>
+  <si>
+    <t>10OZ NR 6/4 SCHW G ALE</t>
+  </si>
+  <si>
+    <t>DT MTN DEW ORG CAN 12OZ 15P2C</t>
+  </si>
+  <si>
+    <t>SCW RASBGNGRALE PET 2L 1P8C S</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>DT MTN DEW ORG BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>MUG RTBEER BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>STRBK FRP MOCH GB 9.5OZ 4P6C LT</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>DT MTN DEW ORG PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>COOL ATT BLDMARY BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>STRBK FRP CARM GB 9.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>HAW PNCH FRPNCH PET 2L 1P8C</t>
+  </si>
+  <si>
+    <t>BRSK IC T SWTWLEM CAN 12OZ 24P1C CB</t>
+  </si>
+  <si>
+    <t>3G BIB BRSK FT UNSNL</t>
+  </si>
+  <si>
+    <t>BRSK IC T UNSWTNOLEM BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>BRSK IC T SWTWLEM PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 16.9OZ 12P2C</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MDEW</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM DT MDEW</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM PEPSI WCHE</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM CF PEPSI</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM BRSK SWL</t>
+  </si>
+  <si>
+    <t>BRSK IC T RASB CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>ASST BRND VARTYPK CAN 12OZ 6P4C</t>
+  </si>
+  <si>
+    <t>HAW PNCH FRPNCH CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MDEW LW</t>
+  </si>
+  <si>
+    <t>GAT RPTDRSH PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>20OZ WM PL 1/24 GAT FRC GRP</t>
+  </si>
+  <si>
+    <t>MTN DEW PTCH BLK SB CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>GAT ORN BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>TROP ORNJUCE PET 15.2OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP APL PET 15.2OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP GRP PET 15.2OZ 1P12C</t>
+  </si>
+  <si>
+    <t>LPTN IC T CITGRNTEA PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>TROP ORNJUCE PET 32OZ 1P12C</t>
+  </si>
+  <si>
+    <t>TROP RBYRDGRFR PET 32OZ 1P12C</t>
+  </si>
+  <si>
+    <t>32OZ PL 1/12 TROP TROP CRANBRY CKTL</t>
+  </si>
+  <si>
+    <t>MTN DEW ORG PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>TROP LEMADELT BIB 3GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>TROP PNKLEMADE BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>3G BIB TROP PK LMND POS</t>
+  </si>
+  <si>
+    <t>TROP LEMADE BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>3G BIB TROP LMND POS</t>
+  </si>
+  <si>
+    <t>3G BIB TROP FT PNCH POS</t>
+  </si>
+  <si>
+    <t>TROP FRPNCH BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 GAT GAT BLU</t>
+  </si>
+  <si>
+    <t>24OZ PL 1/24 GAT GAT FT PNCH</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/2 FM MAN SOL APL</t>
+  </si>
+  <si>
+    <t>MANZANITA SOL APL PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>LPTN IC T CITGRNTEA PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>LPTN ZS CITGRNTEA PET 16.9OZ 24P1C</t>
+  </si>
+  <si>
+    <t>MUG RTBEER PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>STRBK DBLSHTESP LT CAN 6.5OZ 1P12C</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 20OZ 1P24C SW</t>
+  </si>
+  <si>
+    <t>AQF WTR PET 1L 1P15C  SW</t>
+  </si>
+  <si>
+    <t>LPTN IC T PEAC PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>3G BIB STRRY</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPFJAPLPR CAN 12OZ 12P1C SL</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPTRPVB CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM BIB 5 G 1PK 1CS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPFJAPLPR CAN 12OZ 4P6CSLK24P</t>
+  </si>
+  <si>
+    <t>CELSIUS HT SPINFPNCH CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPSTRGUA CAN 12OZ 1P 12C SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPSTRLM CAN 12OZ 1P 12C SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS HT SPBLPOM CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS HT SPCHLIM CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS HT SPSTRDRFR CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPARCVB CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM BIB 3GL 1PK1CS HY QTG BLISS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPWTML CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPSTRGUA CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPCL CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPGRRSH CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPSTRGUA CAN 12OZ 4P6CSLK 24P</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPMGPSNFR CAN 12OZ 4P6CSLK24P</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPCL CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPGRPF CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPLEMLIM CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPFNVB CAN 12OZ 4PK 6CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPORPOM CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPCULIM CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS LF WMBRY CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>CELSIUS HT SPORSCL CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS HT MNGTNG CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ SLVR CAN 12OZ 6P4C SLK</t>
+  </si>
+  <si>
+    <t>NKD SPFDMCHNE PET 15.2OZ 1P8C</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK RKSTR ENRG</t>
+  </si>
+  <si>
+    <t>RCKSTR SF SF  CAN 12OZ 6P4C SLK</t>
+  </si>
+  <si>
+    <t>BUBLY VARTYPK CAN 12OZ 24P1CCLB PPB DSRT</t>
+  </si>
+  <si>
+    <t>RCKSTR PNCH CHR CAN 16OZ 1P12C AMPM</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR TRP DMR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR TRP DMR</t>
+  </si>
+  <si>
+    <t>STRBK FRP WHCHOCMOCH CAN 6.5OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>MTN DEW ZS SUMMRFRZ CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>MTN DEW SUMMRFRZ CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>PUR CRFT BEV MGO LE BIB 3G 1P1C NCB PC</t>
+  </si>
+  <si>
+    <t>MTN DEW SUMMRFRZ PET 20OZ 1PK 24CS</t>
+  </si>
+  <si>
+    <t>MTN DEW ZS SUMMRFRZ PET 20OZ 1PK 24CS</t>
+  </si>
+  <si>
+    <t>MTN DEW ZS SUMMRFRZ PET 20OZ 1P24C SHELL</t>
+  </si>
+  <si>
+    <t>1L PL 1/15S BRSK BLUBRRY POM</t>
+  </si>
+  <si>
+    <t>MTN DEW BAJBLST CAN 7.5OZ 10PK 3CS</t>
+  </si>
+  <si>
+    <t>MTN DEW BAJBLST PFRPNCH CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>RCKSTR PUR Z PZ PNPL CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF VARTYPK CAN 12OZ 12P2C T/O/F</t>
+  </si>
+  <si>
+    <t>CELSIUS LF VARTYPK CAN 12OZ 12P2C L/S/W</t>
+  </si>
+  <si>
+    <t>GAT ZRO VARTYPK PET 20OZ 24P1C LL FP GC</t>
+  </si>
+  <si>
+    <t>GAT BLKB RASB PET 28OZ 1P15C MYSTERY FLV</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW SB PET 20OZ 1P24C 2023 S</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW SB CAN 12OZ 12P2CFM 2023</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW ZS SB PET 20OZ 1P24C 2023</t>
+  </si>
+  <si>
+    <t>STRY LEMLIM PET 16.9OZ 12PK 2CS</t>
+  </si>
+  <si>
+    <t>7.5OZ CN 6/4 PPBD STRRY</t>
+  </si>
+  <si>
+    <t>DT PEPSI COLA CAN 7.5OZ 6P4C PPBD</t>
+  </si>
+  <si>
+    <t>MTN DEW GF MYSTPNCH CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>MTN DEW GF MYSTPNCH PET 20OZ 1PK 24CS</t>
+  </si>
+  <si>
+    <t>DR PEPPER ORG CAN 7.5OZ 6P4C PPBD</t>
+  </si>
+  <si>
+    <t>FAST TWITCH GRP PET 12OZ 1P12C NEW</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR BRADE CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>RCKSTR RCVR RASBLEMADE CAN 16OZ 1PK 12CS</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS LEMLIM CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS WTRMLNKW CAN 12OZ 1PK12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS MXBR CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS ORNPNPL CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS PSNFRMNG CAN 12OZ 1PK12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS HNYDWMLN CAN 12OZ 1PK12CS SLK</t>
+  </si>
+  <si>
+    <t>RCKSTR FCS WHPEAC CAN 12OZ 1PK 12CS SLK</t>
+  </si>
+  <si>
+    <t>BUBLY BRST PEACMGO PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY BRST WTRMLNLM PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY BRST TROPPNCH PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY BRST PINAPLTNGRN PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY BRST CHRLEMADE PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY BRST TRPLBRY PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPFRBRST CAN 16OZ 1P12C ESS</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPMGOTGO CAN 16OZ 1P12CS ESS</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR WLDCHR CHR</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR WLDCHR CHR</t>
+  </si>
+  <si>
+    <t>PEPSI COL RS COLA CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>BRSK IC T SWTWLEM CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>MANZANITA SOL APL CAN 12OZ 15P2C BNS</t>
+  </si>
+  <si>
+    <t>SCHWP TNCWTR WTRMLNMNT PET 1L 1P15C</t>
+  </si>
+  <si>
+    <t>PEPSI COL PEAC CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>DR PEP CRMCN CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>DR PEP ZS CRMCN CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BBLR WTMLMSMS</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BBLR WTMLMSMS</t>
+  </si>
+  <si>
+    <t>GAT MDNTICE PET 20OZ 8PK 3CS</t>
+  </si>
+  <si>
+    <t>MTN DEW FRDMFSN CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>MTN DEW STRSPGSPL CAN 12OZ 12PK 2CS FM</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S MDW INFINT SWRL</t>
+  </si>
+  <si>
+    <t>MTN DEW INFNSWL PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PUR LF ZS SWTTEA PET 16.9OZ 18P1C CLB</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLK BUBBLR TBB/TE/TD</t>
+  </si>
+  <si>
+    <t>CRS FRPNCH CAN 12OZ 12P2C FM SPK</t>
+  </si>
+  <si>
+    <t>GAT CLBLU PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT FRTPUNCH PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT LEMLIM PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT G Z GLFRZ PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>BUBLY MLTIPOP CAN 12OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>PEPSI WC SB PET 16.9OZ 12P2C</t>
+  </si>
+  <si>
+    <t>DR PEP ZS ORG CAN 7.5OZ 10P3C</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW SB PET 20OZ 1P24C 2024 S</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW ZS SB PET 20OZ 1P24C 2024</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW SB CAN 12OZ 12P2CFM 2024</t>
+  </si>
+  <si>
+    <t>MTN DEW VO DW ZS SB CAN 12OZ 12P2CFM2024</t>
+  </si>
+  <si>
+    <t>TROP PNPLMG PET 46OZ 1P6C RFRSHRS</t>
+  </si>
+  <si>
+    <t>TROP STRWBPEAC PET 46OZ 1P6C RFRSHRS</t>
+  </si>
+  <si>
+    <t>DT DR PEP ORG CAN 7.5OZ 6P4C PPBD</t>
+  </si>
+  <si>
+    <t>TROP CRBNSUNST PET 11OZ 1P12C RFRSH OLD</t>
+  </si>
+  <si>
+    <t>TROP LEMADE PET 46OZ 1P6C RFRSHRS</t>
+  </si>
+  <si>
+    <t>TROP ZS FRPNCH PET 46OZ 1P6C RFRSHRS</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE PET 46OZ 1P6C CAL</t>
+  </si>
+  <si>
+    <t>TROP PP RBYRDGRFR PET 46OZ 1P6C</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE PET 46OZ 1P6C HS</t>
+  </si>
+  <si>
+    <t>TROP PP ORNJUCE PET 46OZ 1P6C GS</t>
+  </si>
+  <si>
+    <t>PEPSI ZS ORG BIB 5GL 1P1C POS</t>
+  </si>
+  <si>
+    <t>GAT FRPNCH PET 12OZ 6P4C DRP ONLY</t>
+  </si>
+  <si>
+    <t>MTN DEW GF CITBLKBY CAN 12OZ 12P2C FM</t>
+  </si>
+  <si>
+    <t>MTN DEW CITBLKBY PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>STRY ZS CNBYBLZZ CAN 12OZ 12P2C FM</t>
+  </si>
+  <si>
+    <t>STRY ZS CNBYBLZZ PET 2L 1P8C S</t>
+  </si>
+  <si>
+    <t>SCW CRNBRASB CAN 12OZ 12P2C FM</t>
+  </si>
+  <si>
+    <t>PEPSI WC ZS WLDCHRCRM PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>PEPSI WC ZS WLDCHRCRM PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>GAT AQUBLST PET 28OZ 1PK 15CS</t>
+  </si>
+  <si>
+    <t>PEPSI COL COLA GB 12OZ 24P1C LNK NSTLGA</t>
+  </si>
+  <si>
+    <t>GAT ZS TDFZE PET 28OZ 1PK 15CS</t>
+  </si>
+  <si>
+    <t>GAT SMRBLZ PET 28OZ 1PK 15CS</t>
+  </si>
+  <si>
+    <t>GAT SMRBLZ PET 20OZ 8PK 3CS</t>
+  </si>
+  <si>
+    <t>BUBLY BRST MGOLIM PET 16.9OZ 1P12C</t>
+  </si>
+  <si>
+    <t>GAT ELCFLSH PET 28OZ 1PK 15CS</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR PCHRSPDZLR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR PCHRSPDZLR</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S PEP WCHE CRM</t>
+  </si>
+  <si>
+    <t>PEPSI WC WLDCHRCRM PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>12OZCN12/2SLCEL VP CLASSIC POP</t>
+  </si>
+  <si>
+    <t>GAT FRPNCH CAN 11.6OZ 1P24C</t>
+  </si>
+  <si>
+    <t>28OZ PL 50CS PLT GAT 7 FLV VRTY</t>
+  </si>
+  <si>
+    <t>TROP ZS LEMADE PET 11OZ 1P 12C CLSS NEW</t>
+  </si>
+  <si>
+    <t>TROP PNACOLADA PET11OZ 1P12C RFRSHRS NEW</t>
+  </si>
+  <si>
+    <t>BRSK IC T PSNPNAPLPU PET 1L 1P15C S</t>
+  </si>
+  <si>
+    <t>MTN DEW MGORSH CAN 16OZ 1P12C LC</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPORG SLCN 12OZ 24P1C</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT MU GLCH GLFR</t>
+  </si>
+  <si>
+    <t>PEPSI WC WLDCHR PET 1.25L 1P12C S</t>
+  </si>
+  <si>
+    <t>MTN DEW DR FR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/24S MDEW DRGN FRT</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR ORGDRMFRZR</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT UPSDN CIT CLR</t>
+  </si>
+  <si>
+    <t>28OZ PL 1/15 GAT CIT CLR</t>
+  </si>
+  <si>
+    <t>CRS BLUERASB PET 20OZ 1P24C S BT80S</t>
+  </si>
+  <si>
+    <t>CRS BLUERASB CAN 12OZ 12P2CFM BKTO80S</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 20OZ 24P1C FP LL CB</t>
+  </si>
+  <si>
+    <t>20OZ PL 1/12 GAT GLYT TRP CCNT</t>
+  </si>
+  <si>
+    <t>MTN DEW ZS TRLICHRLEM PET 20OZ 1P24C S</t>
+  </si>
+  <si>
+    <t>MTN DEW ZS TRLICHRLEM CAN 12OZ 12P2CFM</t>
+  </si>
+  <si>
+    <t>ASST BRND VP CAN 12OZ 18P2CFM PEPSTRYMUG</t>
+  </si>
+  <si>
+    <t>GAT VARTYPK PET 20OZ 24P1C FRST GF GC RR</t>
+  </si>
+  <si>
+    <t>STRBK CHRPOM SLCN 12OZ 1P12C IC NRG ZS</t>
+  </si>
+  <si>
+    <t>POPPI GNGLM CAN 12OZ 4P6C FIZZ</t>
+  </si>
+  <si>
+    <t>POPPI CLSCLA CAN 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>POPPI GRP CAN 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>POPPI ALPNBLST CAN 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>POPPI VARTYPK CAN 12OZ 12P1C ALDI SHLT</t>
+  </si>
+  <si>
+    <t>POPPI VARTYPK CAN 12OZ 12P1C ALD CLGR</t>
+  </si>
+  <si>
+    <t>POPPI VARTYPK CAN 12OZ 4P6C ALDI</t>
+  </si>
+  <si>
+    <t>ROCKSTAR PNCD BLKB CAN 16OZ 1P12C</t>
+  </si>
+  <si>
+    <t>POPPI PUPOP CAN 12OZ 4P6C</t>
+  </si>
+  <si>
+    <t>POPPI PUPOP CAN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>PRPL TROPPNCH PET 12OZ 8P3C</t>
+  </si>
+  <si>
+    <t>NKD PRTNZN PET 15.2OZ 1P8C NEW</t>
+  </si>
+  <si>
+    <t>MM GEN CHOC PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>MM GEN STRWBCRM PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>MM GEN VNLCRM PET 14OZ 1P12C UMF</t>
+  </si>
+  <si>
+    <t>MM PS COOKCRM PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>MM PS STRWBCRM PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>MM PS CHOC PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>MM PS VNLCRM PET 14OZ 1P12C UFM</t>
+  </si>
+  <si>
+    <t>BUBLY CSMCSWL CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY DGFRTSTDST CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>BUBLY METRMLN CAN 12OZ 8P3CFM</t>
+  </si>
+  <si>
+    <t>STRBK FRP CRMVNLGTO GLBT 9.5OZ 15P1C LT</t>
+  </si>
+  <si>
+    <t>PEPSI PBCLA CAN 12OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>PEPSI PBCLACHRVNL CAN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP CHHZLNTGTO GLBT 9.5OZ 1P12C LT</t>
+  </si>
+  <si>
+    <t>PEPSI PBCLACHRVNL CAN 12OZ 8P3C FM</t>
+  </si>
+  <si>
+    <t>PEPSI PBCLA CAN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>12OZ CN 6/4 SLK BUBBLR FRT PNCHR</t>
+  </si>
+  <si>
+    <t>12OZ CN 1/12 SLK BUBBLR FRT PNCHR</t>
+  </si>
+  <si>
+    <t>GAT TDCRAH PET 28OZ 1P15C</t>
+  </si>
+  <si>
+    <t>ALANI NU WTCHBRE SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>ALANI NU CNCNDY CAN 8.4OZ 4P6C</t>
+  </si>
+  <si>
+    <t>ALANI NU LIME SLSH SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>ALANI NU WIN WLAND SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>ALANI NU PNKSLSH CAN 8.4OZ 4P6C</t>
+  </si>
+  <si>
+    <t>STRBK CFECLS PET 12OZ 1P12C PROTEIN</t>
+  </si>
+  <si>
+    <t>STRBK CFEMOC PET 12OZ 1P12C PROTEIN</t>
+  </si>
+  <si>
+    <t>DIRTY MTN DEW PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DIRTY MTN DEW ZS PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>DIRTY MTN DEW CAN 12OZ 12P2C FM</t>
+  </si>
+  <si>
+    <t>POPPI VARTYPK CAN 12OZ 8P3CFM JUICRFSH</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 PRM POPPI SHRLY TMPL</t>
+  </si>
+  <si>
+    <t>MUG ZS FLTVNLHWLR CN 12OZ 12P2C FM EC</t>
+  </si>
+  <si>
+    <t>MUG ZS FLTVNLHWLR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MUG FLTVNLHWLR PET 20OZ 1P24C</t>
+  </si>
+  <si>
+    <t>MUG FLTVNLHWLR CN 12OZ 12P2C FM EC</t>
+  </si>
+  <si>
+    <t>CELSIUS LF ELCVB SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>ALANI NU PRPLCTTNCND SLCN 12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>STRBK FRP PUMPSPC GLBT 13.7OZ 1P12C ZAS</t>
+  </si>
+  <si>
+    <t>POPPI SRAPL CAN 12OZ 1P12C FALL LTO</t>
+  </si>
+  <si>
+    <t>STRBK DBLSHT NRG PUMPSPC CN 15OZ 1P12C</t>
+  </si>
+  <si>
+    <t>POPPI LEMADE CAN 12OZ 4P6C SPDRMN</t>
+  </si>
+  <si>
+    <t>CELSIUS LF SPIZVBLNCL SLCN12OZ 1P12C</t>
+  </si>
+  <si>
+    <t>CRS ORN PET 1.25L 1P12C S</t>
+  </si>
+  <si>
+    <t>MTN DEW BAJBLST PET 1.25L 1P12C S</t>
+  </si>
+  <si>
+    <t>ALANI NU VARTYPK SLCN 12OZ 12P2C WB/RA</t>
+  </si>
+  <si>
+    <t>ALANI NU WTCHBRE CAN 8.4OZ 12P2C</t>
+  </si>
+  <si>
     <t>2 LITER PL 1/8 SHELL (LOOSE)</t>
   </si>
   <si>
     <t>5 GAL BIB</t>
   </si>
   <si>
     <t>10OZ NR 6/4 (6PACK)</t>
   </si>
   <si>
     <t>12OZ CN 15/2 BONUS (15PACK)</t>
   </si>
   <si>
     <t>20OZ PL 1/24 (LOOSE)</t>
   </si>
   <si>
     <t>20OZ PL 1/24 SHELL (LOOSE)</t>
   </si>
   <si>
     <t>12OZ CN 24/1 CUBE (24PACK)</t>
   </si>
   <si>
     <t>3 GAL BIB</t>
   </si>
   <si>
     <t>12OZ CN 36/1 CUBE (36PACK)</t>
@@ -2602,50 +5326,59 @@
     <t>24OZ PL 1/24 W/SPTCAP (LOOSE)</t>
   </si>
   <si>
     <t>20OZ WM PL 6/4 (6PACK)</t>
   </si>
   <si>
     <t>12OZ CN 1/12 (LOOSE)</t>
   </si>
   <si>
     <t>8.4OZ CN PK 4/6 (4PACK) ALANI</t>
   </si>
   <si>
     <t>12OZ CN 12/2 SLEEK (12PACK)</t>
   </si>
   <si>
     <t>8.4OZ CN 12/2 (12PACK)</t>
   </si>
   <si>
     <t>12OZ CN 12/1 (12PACK) PREM</t>
   </si>
   <si>
     <t>12OZ 12PK 70 CASE PALLET</t>
   </si>
   <si>
     <t>28OZ PL 50 CASE PALLET</t>
+  </si>
+  <si>
+    <t>12OZ CN 18/2 FM (18PACK)</t>
+  </si>
+  <si>
+    <t>1 GAL BIB (3PACK)</t>
+  </si>
+  <si>
+    <t>12OZ CN 12/1 SLEEK (12PACK)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2937,194 +5670,194 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D747"/>
+  <dimension ref="A1:D2245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>3130</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>455</v>
       </c>
       <c r="D2" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>3155</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
         <v>455</v>
       </c>
       <c r="D3" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3172</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>455</v>
       </c>
       <c r="D4" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>3609</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>486</v>
       </c>
       <c r="D5" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>3664</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>486</v>
       </c>
       <c r="D6" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>3689</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>486</v>
       </c>
       <c r="D7" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>3789</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>381</v>
       </c>
       <c r="D8" t="s">
-        <v>751</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>3824</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>455</v>
       </c>
       <c r="D9" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3838</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>381</v>
       </c>
       <c r="D10" t="s">
-        <v>751</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4502</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>-4502</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>4504</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>-4504</v>
@@ -3136,3299 +5869,3299 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>4598</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>-4598</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>4783</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>455</v>
       </c>
       <c r="D14" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>4876</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
         <v>679</v>
       </c>
       <c r="D15" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>4927</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16">
         <v>821</v>
       </c>
       <c r="D16" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>5124</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17">
         <v>679</v>
       </c>
       <c r="D17" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>5144</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18">
         <v>486</v>
       </c>
       <c r="D18" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>5242</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19">
         <v>486</v>
       </c>
       <c r="D19" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>5247</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20">
         <v>486</v>
       </c>
       <c r="D20" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>5252</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>486</v>
       </c>
       <c r="D21" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>5265</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22">
         <v>486</v>
       </c>
       <c r="D22" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>5358</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
         <v>679</v>
       </c>
       <c r="D23" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>5866</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
         <v>735</v>
       </c>
       <c r="D24" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>5874</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
         <v>821</v>
       </c>
       <c r="D25" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>5876</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
         <v>735</v>
       </c>
       <c r="D26" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>5877</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27">
         <v>735</v>
       </c>
       <c r="D27" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>9776</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28">
         <v>455</v>
       </c>
       <c r="D28" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>15086</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29">
         <v>486</v>
       </c>
       <c r="D29" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>16788</v>
       </c>
       <c r="B30" t="s">
         <v>32</v>
       </c>
       <c r="C30">
         <v>843</v>
       </c>
       <c r="D30" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>16791</v>
       </c>
       <c r="B31" t="s">
         <v>33</v>
       </c>
       <c r="C31">
         <v>843</v>
       </c>
       <c r="D31" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>18628</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32">
         <v>821</v>
       </c>
       <c r="D32" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>19117</v>
       </c>
       <c r="B33" t="s">
         <v>35</v>
       </c>
       <c r="C33">
         <v>843</v>
       </c>
       <c r="D33" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>19621</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34">
         <v>768</v>
       </c>
       <c r="D34" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>19685</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35">
         <v>735</v>
       </c>
       <c r="D35" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>19716</v>
       </c>
       <c r="B36" t="s">
         <v>38</v>
       </c>
       <c r="C36">
         <v>869</v>
       </c>
       <c r="D36" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>19951</v>
       </c>
       <c r="B37" t="s">
         <v>39</v>
       </c>
       <c r="C37">
         <v>768</v>
       </c>
       <c r="D37" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>30930</v>
       </c>
       <c r="B38" t="s">
         <v>40</v>
       </c>
       <c r="C38">
         <v>486</v>
       </c>
       <c r="D38" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>31104</v>
       </c>
       <c r="B39" t="s">
         <v>41</v>
       </c>
       <c r="C39">
         <v>735</v>
       </c>
       <c r="D39" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>31321</v>
       </c>
       <c r="B40" t="s">
         <v>42</v>
       </c>
       <c r="C40">
         <v>735</v>
       </c>
       <c r="D40" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>31609</v>
       </c>
       <c r="B41" t="s">
         <v>43</v>
       </c>
       <c r="C41">
         <v>744</v>
       </c>
       <c r="D41" t="s">
-        <v>758</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>31853</v>
       </c>
       <c r="B42" t="s">
         <v>44</v>
       </c>
       <c r="C42">
         <v>843</v>
       </c>
       <c r="D42" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>32065</v>
       </c>
       <c r="B43" t="s">
         <v>45</v>
       </c>
       <c r="C43">
         <v>824</v>
       </c>
       <c r="D43" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>32077</v>
       </c>
       <c r="B44" t="s">
         <v>46</v>
       </c>
       <c r="C44">
         <v>892</v>
       </c>
       <c r="D44" t="s">
-        <v>760</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>32078</v>
       </c>
       <c r="B45" t="s">
         <v>47</v>
       </c>
       <c r="C45">
         <v>892</v>
       </c>
       <c r="D45" t="s">
-        <v>760</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>32407</v>
       </c>
       <c r="B46" t="s">
         <v>48</v>
       </c>
       <c r="C46">
         <v>-32407</v>
       </c>
       <c r="D46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>32448</v>
       </c>
       <c r="B47" t="s">
         <v>49</v>
       </c>
       <c r="C47">
         <v>869</v>
       </c>
       <c r="D47" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>32766</v>
       </c>
       <c r="B48" t="s">
         <v>50</v>
       </c>
       <c r="C48">
         <v>824</v>
       </c>
       <c r="D48" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>32767</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49">
         <v>824</v>
       </c>
       <c r="D49" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>32768</v>
       </c>
       <c r="B50" t="s">
         <v>52</v>
       </c>
       <c r="C50">
         <v>824</v>
       </c>
       <c r="D50" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>33422</v>
       </c>
       <c r="B51" t="s">
         <v>53</v>
       </c>
       <c r="C51">
         <v>-33422</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>37091</v>
       </c>
       <c r="B52" t="s">
         <v>54</v>
       </c>
       <c r="C52">
         <v>892</v>
       </c>
       <c r="D52" t="s">
-        <v>760</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>37096</v>
       </c>
       <c r="B53" t="s">
         <v>55</v>
       </c>
       <c r="C53">
         <v>940</v>
       </c>
       <c r="D53" t="s">
-        <v>761</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>37659</v>
       </c>
       <c r="B54" t="s">
         <v>56</v>
       </c>
       <c r="C54">
         <v>679</v>
       </c>
       <c r="D54" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>37662</v>
       </c>
       <c r="B55" t="s">
         <v>57</v>
       </c>
       <c r="C55">
         <v>-37662</v>
       </c>
       <c r="D55" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>38307</v>
       </c>
       <c r="B56" t="s">
         <v>58</v>
       </c>
       <c r="C56">
         <v>679</v>
       </c>
       <c r="D56" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>39576</v>
       </c>
       <c r="B57" t="s">
         <v>59</v>
       </c>
       <c r="C57">
         <v>-39576</v>
       </c>
       <c r="D57" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>39600</v>
       </c>
       <c r="B58" t="s">
         <v>60</v>
       </c>
       <c r="C58">
         <v>-39600</v>
       </c>
       <c r="D58" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>57933</v>
       </c>
       <c r="B59" t="s">
         <v>61</v>
       </c>
       <c r="C59">
         <v>979</v>
       </c>
       <c r="D59" t="s">
-        <v>762</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59942</v>
       </c>
       <c r="B60" t="s">
         <v>62</v>
       </c>
       <c r="C60">
         <v>824</v>
       </c>
       <c r="D60" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>59956</v>
       </c>
       <c r="B61" t="s">
         <v>63</v>
       </c>
       <c r="C61">
         <v>824</v>
       </c>
       <c r="D61" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61819</v>
       </c>
       <c r="B62" t="s">
         <v>64</v>
       </c>
       <c r="C62">
         <v>689</v>
       </c>
       <c r="D62" t="s">
-        <v>763</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>61821</v>
       </c>
       <c r="B63" t="s">
         <v>65</v>
       </c>
       <c r="C63">
         <v>768</v>
       </c>
       <c r="D63" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>62224</v>
       </c>
       <c r="B64" t="s">
         <v>66</v>
       </c>
       <c r="C64">
         <v>892</v>
       </c>
       <c r="D64" t="s">
-        <v>760</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>63072</v>
       </c>
       <c r="B65" t="s">
         <v>67</v>
       </c>
       <c r="C65">
         <v>-63072</v>
       </c>
       <c r="D65" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>66562</v>
       </c>
       <c r="B66" t="s">
         <v>68</v>
       </c>
       <c r="C66">
         <v>735</v>
       </c>
       <c r="D66" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>67543</v>
       </c>
       <c r="B67" t="s">
         <v>69</v>
       </c>
       <c r="C67">
         <v>455</v>
       </c>
       <c r="D67" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67858</v>
       </c>
       <c r="B68" t="s">
         <v>70</v>
       </c>
       <c r="C68">
         <v>-67858</v>
       </c>
       <c r="D68" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>67938</v>
       </c>
       <c r="B69" t="s">
         <v>71</v>
       </c>
       <c r="C69">
         <v>768</v>
       </c>
       <c r="D69" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>68754</v>
       </c>
       <c r="B70" t="s">
         <v>72</v>
       </c>
       <c r="C70">
         <v>-68754</v>
       </c>
       <c r="D70" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>69285</v>
       </c>
       <c r="B71" t="s">
         <v>73</v>
       </c>
       <c r="C71">
         <v>843</v>
       </c>
       <c r="D71" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>69294</v>
       </c>
       <c r="B72" t="s">
         <v>74</v>
       </c>
       <c r="C72">
         <v>735</v>
       </c>
       <c r="D72" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>69437</v>
       </c>
       <c r="B73" t="s">
         <v>75</v>
       </c>
       <c r="C73">
         <v>455</v>
       </c>
       <c r="D73" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>69806</v>
       </c>
       <c r="B74" t="s">
         <v>76</v>
       </c>
       <c r="C74">
         <v>1096</v>
       </c>
       <c r="D74" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>69807</v>
       </c>
       <c r="B75" t="s">
         <v>77</v>
       </c>
       <c r="C75">
         <v>1096</v>
       </c>
       <c r="D75" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>70191</v>
       </c>
       <c r="B76" t="s">
         <v>78</v>
       </c>
       <c r="C76">
         <v>1186</v>
       </c>
       <c r="D76" t="s">
-        <v>765</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>70193</v>
       </c>
       <c r="B77" t="s">
         <v>79</v>
       </c>
       <c r="C77">
         <v>1186</v>
       </c>
       <c r="D77" t="s">
-        <v>765</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>80142</v>
       </c>
       <c r="B78" t="s">
         <v>80</v>
       </c>
       <c r="C78">
         <v>-80142</v>
       </c>
       <c r="D78" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>80291</v>
       </c>
       <c r="B79" t="s">
         <v>81</v>
       </c>
       <c r="C79">
         <v>1098</v>
       </c>
       <c r="D79" t="s">
-        <v>766</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>81292</v>
       </c>
       <c r="B80" t="s">
         <v>82</v>
       </c>
       <c r="C80">
         <v>1107</v>
       </c>
       <c r="D80" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>82035</v>
       </c>
       <c r="B81" t="s">
         <v>83</v>
       </c>
       <c r="C81">
         <v>2861</v>
       </c>
       <c r="D81" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>82037</v>
       </c>
       <c r="B82" t="s">
         <v>84</v>
       </c>
       <c r="C82">
         <v>2861</v>
       </c>
       <c r="D82" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82039</v>
       </c>
       <c r="B83" t="s">
         <v>85</v>
       </c>
       <c r="C83">
         <v>2861</v>
       </c>
       <c r="D83" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>82697</v>
       </c>
       <c r="B84" t="s">
         <v>86</v>
       </c>
       <c r="C84">
         <v>1120</v>
       </c>
       <c r="D84" t="s">
-        <v>769</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>83778</v>
       </c>
       <c r="B85" t="s">
         <v>87</v>
       </c>
       <c r="C85">
         <v>1128</v>
       </c>
       <c r="D85" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>83780</v>
       </c>
       <c r="B86" t="s">
         <v>88</v>
       </c>
       <c r="C86">
         <v>1128</v>
       </c>
       <c r="D86" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>83787</v>
       </c>
       <c r="B87" t="s">
         <v>89</v>
       </c>
       <c r="C87">
         <v>1128</v>
       </c>
       <c r="D87" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>84954</v>
       </c>
       <c r="B88" t="s">
         <v>90</v>
       </c>
       <c r="C88">
         <v>1128</v>
       </c>
       <c r="D88" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>85028</v>
       </c>
       <c r="B89" t="s">
         <v>91</v>
       </c>
       <c r="C89">
         <v>735</v>
       </c>
       <c r="D89" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>85520</v>
       </c>
       <c r="B90" t="s">
         <v>92</v>
       </c>
       <c r="C90">
         <v>1130</v>
       </c>
       <c r="D90" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>85522</v>
       </c>
       <c r="B91" t="s">
         <v>93</v>
       </c>
       <c r="C91">
         <v>1130</v>
       </c>
       <c r="D91" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>85524</v>
       </c>
       <c r="B92" t="s">
         <v>94</v>
       </c>
       <c r="C92">
         <v>1130</v>
       </c>
       <c r="D92" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>85526</v>
       </c>
       <c r="B93" t="s">
         <v>95</v>
       </c>
       <c r="C93">
         <v>1130</v>
       </c>
       <c r="D93" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>85731</v>
       </c>
       <c r="B94" t="s">
         <v>96</v>
       </c>
       <c r="C94">
         <v>1163</v>
       </c>
       <c r="D94" t="s">
-        <v>772</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>86536</v>
       </c>
       <c r="B95" t="s">
         <v>97</v>
       </c>
       <c r="C95">
         <v>1128</v>
       </c>
       <c r="D95" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>87252</v>
       </c>
       <c r="B96" t="s">
         <v>98</v>
       </c>
       <c r="C96">
         <v>768</v>
       </c>
       <c r="D96" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>87668</v>
       </c>
       <c r="B97" t="s">
         <v>99</v>
       </c>
       <c r="C97">
         <v>1063</v>
       </c>
       <c r="D97" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>87672</v>
       </c>
       <c r="B98" t="s">
         <v>100</v>
       </c>
       <c r="C98">
         <v>1063</v>
       </c>
       <c r="D98" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>88159</v>
       </c>
       <c r="B99" t="s">
         <v>101</v>
       </c>
       <c r="C99">
         <v>1096</v>
       </c>
       <c r="D99" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>88717</v>
       </c>
       <c r="B100" t="s">
         <v>102</v>
       </c>
       <c r="C100">
         <v>1063</v>
       </c>
       <c r="D100" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>88973</v>
       </c>
       <c r="B101" t="s">
         <v>103</v>
       </c>
       <c r="C101">
         <v>869</v>
       </c>
       <c r="D101" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>89229</v>
       </c>
       <c r="B102" t="s">
         <v>104</v>
       </c>
       <c r="C102">
         <v>940</v>
       </c>
       <c r="D102" t="s">
-        <v>761</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>89964</v>
       </c>
       <c r="B103" t="s">
         <v>105</v>
       </c>
       <c r="C103">
         <v>768</v>
       </c>
       <c r="D103" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>92374</v>
       </c>
       <c r="B104" t="s">
         <v>106</v>
       </c>
       <c r="C104">
         <v>1107</v>
       </c>
       <c r="D104" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>92376</v>
       </c>
       <c r="B105" t="s">
         <v>107</v>
       </c>
       <c r="C105">
         <v>1107</v>
       </c>
       <c r="D105" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>92378</v>
       </c>
       <c r="B106" t="s">
         <v>108</v>
       </c>
       <c r="C106">
         <v>1107</v>
       </c>
       <c r="D106" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>92443</v>
       </c>
       <c r="B107" t="s">
         <v>109</v>
       </c>
       <c r="C107">
         <v>1130</v>
       </c>
       <c r="D107" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>92730</v>
       </c>
       <c r="B108" t="s">
         <v>110</v>
       </c>
       <c r="C108">
         <v>2843</v>
       </c>
       <c r="D108" t="s">
-        <v>774</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>92746</v>
       </c>
       <c r="B109" t="s">
         <v>111</v>
       </c>
       <c r="C109">
         <v>1052</v>
       </c>
       <c r="D109" t="s">
-        <v>775</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>92748</v>
       </c>
       <c r="B110" t="s">
         <v>112</v>
       </c>
       <c r="C110">
         <v>1052</v>
       </c>
       <c r="D110" t="s">
-        <v>775</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>93820</v>
       </c>
       <c r="B111" t="s">
         <v>113</v>
       </c>
       <c r="C111">
         <v>768</v>
       </c>
       <c r="D111" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>93822</v>
       </c>
       <c r="B112" t="s">
         <v>114</v>
       </c>
       <c r="C112">
         <v>486</v>
       </c>
       <c r="D112" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>93825</v>
       </c>
       <c r="B113" t="s">
         <v>115</v>
       </c>
       <c r="C113">
         <v>486</v>
       </c>
       <c r="D113" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>93951</v>
       </c>
       <c r="B114" t="s">
         <v>116</v>
       </c>
       <c r="C114">
         <v>486</v>
       </c>
       <c r="D114" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>94182</v>
       </c>
       <c r="B115" t="s">
         <v>117</v>
       </c>
       <c r="C115">
         <v>2848</v>
       </c>
       <c r="D115" t="s">
-        <v>776</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>94191</v>
       </c>
       <c r="B116" t="s">
         <v>118</v>
       </c>
       <c r="C116">
         <v>2848</v>
       </c>
       <c r="D116" t="s">
-        <v>776</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>94200</v>
       </c>
       <c r="B117" t="s">
         <v>119</v>
       </c>
       <c r="C117">
         <v>2848</v>
       </c>
       <c r="D117" t="s">
-        <v>776</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>95086</v>
       </c>
       <c r="B118" t="s">
         <v>120</v>
       </c>
       <c r="C118">
         <v>735</v>
       </c>
       <c r="D118" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>95087</v>
       </c>
       <c r="B119" t="s">
         <v>121</v>
       </c>
       <c r="C119">
         <v>455</v>
       </c>
       <c r="D119" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>95207</v>
       </c>
       <c r="B120" t="s">
         <v>122</v>
       </c>
       <c r="C120">
         <v>1052</v>
       </c>
       <c r="D120" t="s">
-        <v>775</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>95459</v>
       </c>
       <c r="B121" t="s">
         <v>123</v>
       </c>
       <c r="C121">
         <v>768</v>
       </c>
       <c r="D121" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>95940</v>
       </c>
       <c r="B122" t="s">
         <v>124</v>
       </c>
       <c r="C122">
         <v>869</v>
       </c>
       <c r="D122" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>95959</v>
       </c>
       <c r="B123" t="s">
         <v>125</v>
       </c>
       <c r="C123">
         <v>1163</v>
       </c>
       <c r="D123" t="s">
-        <v>772</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>96228</v>
       </c>
       <c r="B124" t="s">
         <v>126</v>
       </c>
       <c r="C124">
         <v>1333</v>
       </c>
       <c r="D124" t="s">
-        <v>777</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>96848</v>
       </c>
       <c r="B125" t="s">
         <v>127</v>
       </c>
       <c r="C125">
         <v>1107</v>
       </c>
       <c r="D125" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>96849</v>
       </c>
       <c r="B126" t="s">
         <v>128</v>
       </c>
       <c r="C126">
         <v>1107</v>
       </c>
       <c r="D126" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>96850</v>
       </c>
       <c r="B127" t="s">
         <v>129</v>
       </c>
       <c r="C127">
         <v>1107</v>
       </c>
       <c r="D127" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>102081</v>
       </c>
       <c r="B128" t="s">
         <v>130</v>
       </c>
       <c r="C128">
         <v>1107</v>
       </c>
       <c r="D128" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>102979</v>
       </c>
       <c r="B129" t="s">
         <v>131</v>
       </c>
       <c r="C129">
         <v>735</v>
       </c>
       <c r="D129" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
         <v>102981</v>
       </c>
       <c r="B130" t="s">
         <v>132</v>
       </c>
       <c r="C130">
         <v>455</v>
       </c>
       <c r="D130" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
         <v>103871</v>
       </c>
       <c r="B131" t="s">
         <v>133</v>
       </c>
       <c r="C131">
         <v>768</v>
       </c>
       <c r="D131" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>103877</v>
       </c>
       <c r="B132" t="s">
         <v>134</v>
       </c>
       <c r="C132">
         <v>843</v>
       </c>
       <c r="D132" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
         <v>104046</v>
       </c>
       <c r="B133" t="s">
         <v>135</v>
       </c>
       <c r="C133">
         <v>843</v>
       </c>
       <c r="D133" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
         <v>105526</v>
       </c>
       <c r="B134" t="s">
         <v>136</v>
       </c>
       <c r="C134">
         <v>824</v>
       </c>
       <c r="D134" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
         <v>106007</v>
       </c>
       <c r="B135" t="s">
         <v>137</v>
       </c>
       <c r="C135">
         <v>1544</v>
       </c>
       <c r="D135" t="s">
-        <v>778</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
         <v>106008</v>
       </c>
       <c r="B136" t="s">
         <v>138</v>
       </c>
       <c r="C136">
         <v>1544</v>
       </c>
       <c r="D136" t="s">
-        <v>778</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
         <v>106009</v>
       </c>
       <c r="B137" t="s">
         <v>139</v>
       </c>
       <c r="C137">
         <v>1544</v>
       </c>
       <c r="D137" t="s">
-        <v>778</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
         <v>106086</v>
       </c>
       <c r="B138" t="s">
         <v>140</v>
       </c>
       <c r="C138">
         <v>824</v>
       </c>
       <c r="D138" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
         <v>106087</v>
       </c>
       <c r="B139" t="s">
         <v>141</v>
       </c>
       <c r="C139">
         <v>824</v>
       </c>
       <c r="D139" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
         <v>106751</v>
       </c>
       <c r="B140" t="s">
         <v>142</v>
       </c>
       <c r="C140">
         <v>735</v>
       </c>
       <c r="D140" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
         <v>106760</v>
       </c>
       <c r="B141" t="s">
         <v>143</v>
       </c>
       <c r="C141">
         <v>1128</v>
       </c>
       <c r="D141" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
         <v>107562</v>
       </c>
       <c r="B142" t="s">
         <v>144</v>
       </c>
       <c r="C142">
         <v>768</v>
       </c>
       <c r="D142" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>109763</v>
       </c>
       <c r="B143" t="s">
         <v>145</v>
       </c>
       <c r="C143">
         <v>4059</v>
       </c>
       <c r="D143" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
         <v>109764</v>
       </c>
       <c r="B144" t="s">
         <v>146</v>
       </c>
       <c r="C144">
         <v>4059</v>
       </c>
       <c r="D144" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
         <v>109768</v>
       </c>
       <c r="B145" t="s">
         <v>147</v>
       </c>
       <c r="C145">
         <v>4059</v>
       </c>
       <c r="D145" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
         <v>120068</v>
       </c>
       <c r="B146" t="s">
         <v>148</v>
       </c>
       <c r="C146">
         <v>735</v>
       </c>
       <c r="D146" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
         <v>120342</v>
       </c>
       <c r="B147" t="s">
         <v>149</v>
       </c>
       <c r="C147">
         <v>1538</v>
       </c>
       <c r="D147" t="s">
-        <v>780</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
         <v>120343</v>
       </c>
       <c r="B148" t="s">
         <v>150</v>
       </c>
       <c r="C148">
         <v>1538</v>
       </c>
       <c r="D148" t="s">
-        <v>780</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
         <v>121347</v>
       </c>
       <c r="B149" t="s">
         <v>151</v>
       </c>
       <c r="C149">
         <v>1063</v>
       </c>
       <c r="D149" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
         <v>121348</v>
       </c>
       <c r="B150" t="s">
         <v>152</v>
       </c>
       <c r="C150">
         <v>1063</v>
       </c>
       <c r="D150" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
         <v>121349</v>
       </c>
       <c r="B151" t="s">
         <v>153</v>
       </c>
       <c r="C151">
         <v>1063</v>
       </c>
       <c r="D151" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
         <v>121660</v>
       </c>
       <c r="B152" t="s">
         <v>154</v>
       </c>
       <c r="C152">
         <v>1538</v>
       </c>
       <c r="D152" t="s">
-        <v>780</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
         <v>122607</v>
       </c>
       <c r="B153" t="s">
         <v>155</v>
       </c>
       <c r="C153">
         <v>824</v>
       </c>
       <c r="D153" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
         <v>122799</v>
       </c>
       <c r="B154" t="s">
         <v>156</v>
       </c>
       <c r="C154">
         <v>768</v>
       </c>
       <c r="D154" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
         <v>123365</v>
       </c>
       <c r="B155" t="s">
         <v>157</v>
       </c>
       <c r="C155">
         <v>1186</v>
       </c>
       <c r="D155" t="s">
-        <v>765</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
         <v>125430</v>
       </c>
       <c r="B156" t="s">
         <v>158</v>
       </c>
       <c r="C156">
         <v>824</v>
       </c>
       <c r="D156" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
         <v>125434</v>
       </c>
       <c r="B157" t="s">
         <v>159</v>
       </c>
       <c r="C157">
         <v>1107</v>
       </c>
       <c r="D157" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
         <v>125566</v>
       </c>
       <c r="B158" t="s">
         <v>160</v>
       </c>
       <c r="C158">
         <v>449</v>
       </c>
       <c r="D158" t="s">
-        <v>781</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
         <v>125576</v>
       </c>
       <c r="B159" t="s">
         <v>161</v>
       </c>
       <c r="C159">
         <v>1131</v>
       </c>
       <c r="D159" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
         <v>126225</v>
       </c>
       <c r="B160" t="s">
         <v>162</v>
       </c>
       <c r="C160">
         <v>768</v>
       </c>
       <c r="D160" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
         <v>126951</v>
       </c>
       <c r="B161" t="s">
         <v>163</v>
       </c>
       <c r="C161">
         <v>768</v>
       </c>
       <c r="D161" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
         <v>127370</v>
       </c>
       <c r="B162" t="s">
         <v>164</v>
       </c>
       <c r="C162">
         <v>824</v>
       </c>
       <c r="D162" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
         <v>127762</v>
       </c>
       <c r="B163" t="s">
         <v>165</v>
       </c>
       <c r="C163">
         <v>763</v>
       </c>
       <c r="D163" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
         <v>127763</v>
       </c>
       <c r="B164" t="s">
         <v>166</v>
       </c>
       <c r="C164">
         <v>763</v>
       </c>
       <c r="D164" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
         <v>127764</v>
       </c>
       <c r="B165" t="s">
         <v>167</v>
       </c>
       <c r="C165">
         <v>763</v>
       </c>
       <c r="D165" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
         <v>128021</v>
       </c>
       <c r="B166" t="s">
         <v>168</v>
       </c>
       <c r="C166">
         <v>1106</v>
       </c>
       <c r="D166" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
         <v>128022</v>
       </c>
       <c r="B167" t="s">
         <v>169</v>
       </c>
       <c r="C167">
         <v>848</v>
       </c>
       <c r="D167" t="s">
-        <v>785</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
         <v>128023</v>
       </c>
       <c r="B168" t="s">
         <v>170</v>
       </c>
       <c r="C168">
         <v>1106</v>
       </c>
       <c r="D168" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
         <v>128024</v>
       </c>
       <c r="B169" t="s">
         <v>171</v>
       </c>
       <c r="C169">
         <v>848</v>
       </c>
       <c r="D169" t="s">
-        <v>785</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
         <v>128025</v>
       </c>
       <c r="B170" t="s">
         <v>172</v>
       </c>
       <c r="C170">
         <v>1106</v>
       </c>
       <c r="D170" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
         <v>128026</v>
       </c>
       <c r="B171" t="s">
         <v>173</v>
       </c>
       <c r="C171">
         <v>848</v>
       </c>
       <c r="D171" t="s">
-        <v>785</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
         <v>129372</v>
       </c>
       <c r="B172" t="s">
         <v>174</v>
       </c>
       <c r="C172">
         <v>1956</v>
       </c>
       <c r="D172" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
         <v>129379</v>
       </c>
       <c r="B173" t="s">
         <v>175</v>
       </c>
       <c r="C173">
         <v>1956</v>
       </c>
       <c r="D173" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
         <v>129381</v>
       </c>
       <c r="B174" t="s">
         <v>176</v>
       </c>
       <c r="C174">
         <v>1956</v>
       </c>
       <c r="D174" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
         <v>129395</v>
       </c>
       <c r="B175" t="s">
         <v>177</v>
       </c>
       <c r="C175">
         <v>1956</v>
       </c>
       <c r="D175" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
         <v>130042</v>
       </c>
       <c r="B176" t="s">
         <v>178</v>
       </c>
       <c r="C176">
         <v>768</v>
       </c>
       <c r="D176" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
         <v>130563</v>
       </c>
       <c r="B177" t="s">
         <v>179</v>
       </c>
       <c r="C177">
         <v>2521</v>
       </c>
       <c r="D177" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
         <v>130564</v>
       </c>
       <c r="B178" t="s">
         <v>180</v>
       </c>
       <c r="C178">
         <v>2521</v>
       </c>
       <c r="D178" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
         <v>130565</v>
       </c>
       <c r="B179" t="s">
         <v>181</v>
       </c>
       <c r="C179">
         <v>2521</v>
       </c>
       <c r="D179" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
         <v>130566</v>
       </c>
       <c r="B180" t="s">
         <v>182</v>
       </c>
       <c r="C180">
         <v>2521</v>
       </c>
       <c r="D180" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
         <v>130572</v>
       </c>
       <c r="B181" t="s">
         <v>183</v>
       </c>
       <c r="C181">
         <v>2521</v>
       </c>
       <c r="D181" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
         <v>130573</v>
       </c>
       <c r="B182" t="s">
         <v>184</v>
       </c>
       <c r="C182">
         <v>2521</v>
       </c>
       <c r="D182" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
         <v>132040</v>
       </c>
       <c r="B183" t="s">
         <v>185</v>
       </c>
       <c r="C183">
         <v>2033</v>
       </c>
       <c r="D183" t="s">
-        <v>788</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
         <v>132258</v>
       </c>
       <c r="B184" t="s">
         <v>186</v>
       </c>
       <c r="C184">
         <v>2862</v>
       </c>
       <c r="D184" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
         <v>132261</v>
       </c>
       <c r="B185" t="s">
         <v>187</v>
       </c>
       <c r="C185">
         <v>2862</v>
       </c>
       <c r="D185" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
         <v>132858</v>
       </c>
       <c r="B186" t="s">
         <v>188</v>
       </c>
       <c r="C186">
         <v>1544</v>
       </c>
       <c r="D186" t="s">
-        <v>778</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
         <v>133043</v>
       </c>
       <c r="B187" t="s">
         <v>189</v>
       </c>
       <c r="C187">
         <v>1128</v>
       </c>
       <c r="D187" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
         <v>133045</v>
       </c>
       <c r="B188" t="s">
         <v>190</v>
       </c>
       <c r="C188">
         <v>735</v>
       </c>
       <c r="D188" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
         <v>133047</v>
       </c>
       <c r="B189" t="s">
         <v>191</v>
       </c>
       <c r="C189">
         <v>455</v>
       </c>
       <c r="D189" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
         <v>133060</v>
       </c>
       <c r="B190" t="s">
         <v>192</v>
       </c>
       <c r="C190">
         <v>455</v>
       </c>
       <c r="D190" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
         <v>133064</v>
       </c>
       <c r="B191" t="s">
         <v>193</v>
       </c>
       <c r="C191">
         <v>735</v>
       </c>
       <c r="D191" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
         <v>133073</v>
       </c>
       <c r="B192" t="s">
         <v>194</v>
       </c>
       <c r="C192">
         <v>843</v>
       </c>
       <c r="D192" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
         <v>133102</v>
       </c>
       <c r="B193" t="s">
         <v>195</v>
       </c>
       <c r="C193">
         <v>455</v>
       </c>
       <c r="D193" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
         <v>133103</v>
       </c>
       <c r="B194" t="s">
         <v>196</v>
       </c>
       <c r="C194">
         <v>1128</v>
       </c>
       <c r="D194" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
         <v>133110</v>
       </c>
       <c r="B195" t="s">
         <v>197</v>
       </c>
       <c r="C195">
         <v>1128</v>
       </c>
       <c r="D195" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
         <v>133205</v>
       </c>
       <c r="B196" t="s">
         <v>198</v>
       </c>
       <c r="C196">
         <v>1063</v>
       </c>
       <c r="D196" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
         <v>133926</v>
       </c>
       <c r="B197" t="s">
         <v>199</v>
       </c>
       <c r="C197">
         <v>2083</v>
       </c>
       <c r="D197" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
         <v>133928</v>
       </c>
       <c r="B198" t="s">
         <v>200</v>
       </c>
       <c r="C198">
         <v>2083</v>
       </c>
       <c r="D198" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
         <v>133929</v>
       </c>
       <c r="B199" t="s">
         <v>201</v>
       </c>
       <c r="C199">
         <v>2083</v>
       </c>
       <c r="D199" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
         <v>133930</v>
       </c>
       <c r="B200" t="s">
         <v>202</v>
       </c>
       <c r="C200">
         <v>2083</v>
       </c>
       <c r="D200" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
         <v>133931</v>
       </c>
       <c r="B201" t="s">
         <v>203</v>
       </c>
       <c r="C201">
         <v>2083</v>
       </c>
       <c r="D201" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
         <v>133932</v>
       </c>
       <c r="B202" t="s">
         <v>204</v>
       </c>
       <c r="C202">
         <v>2083</v>
       </c>
       <c r="D202" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
         <v>133934</v>
       </c>
       <c r="B203" t="s">
         <v>205</v>
       </c>
       <c r="C203">
         <v>2083</v>
       </c>
       <c r="D203" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
         <v>133958</v>
       </c>
       <c r="B204" t="s">
         <v>206</v>
       </c>
       <c r="C204">
         <v>2083</v>
       </c>
       <c r="D204" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
         <v>134071</v>
       </c>
       <c r="B205" t="s">
         <v>207</v>
       </c>
       <c r="C205">
         <v>2087</v>
       </c>
       <c r="D205" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
         <v>134072</v>
       </c>
       <c r="B206" t="s">
         <v>208</v>
       </c>
       <c r="C206">
         <v>2087</v>
       </c>
       <c r="D206" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
         <v>134073</v>
       </c>
       <c r="B207" t="s">
         <v>209</v>
       </c>
       <c r="C207">
         <v>2087</v>
       </c>
       <c r="D207" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
         <v>134074</v>
       </c>
       <c r="B208" t="s">
         <v>210</v>
       </c>
       <c r="C208">
         <v>2087</v>
       </c>
       <c r="D208" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
         <v>134082</v>
       </c>
       <c r="B209" t="s">
         <v>211</v>
       </c>
       <c r="C209">
         <v>2087</v>
       </c>
       <c r="D209" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
         <v>134360</v>
       </c>
       <c r="B210" t="s">
         <v>212</v>
       </c>
       <c r="C210">
         <v>-134360</v>
       </c>
       <c r="D210" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
         <v>134361</v>
       </c>
       <c r="B211" t="s">
         <v>213</v>
       </c>
       <c r="C211">
         <v>-134361</v>
       </c>
       <c r="D211" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
         <v>134374</v>
       </c>
       <c r="B212" t="s">
         <v>214</v>
       </c>
       <c r="C212">
         <v>768</v>
       </c>
       <c r="D212" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
         <v>134375</v>
       </c>
       <c r="B213" t="s">
         <v>215</v>
       </c>
       <c r="C213">
         <v>768</v>
       </c>
       <c r="D213" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
         <v>134803</v>
       </c>
       <c r="B214" t="s">
         <v>216</v>
       </c>
       <c r="C214">
         <v>2106</v>
       </c>
       <c r="D214" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
         <v>135638</v>
       </c>
       <c r="B215" t="s">
         <v>217</v>
       </c>
       <c r="C215">
         <v>2520</v>
       </c>
       <c r="D215" t="s">
-        <v>793</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
         <v>135649</v>
       </c>
       <c r="B216" t="s">
         <v>218</v>
       </c>
       <c r="C216">
         <v>1025</v>
       </c>
       <c r="D216" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
         <v>135798</v>
       </c>
       <c r="B217" t="s">
         <v>219</v>
       </c>
       <c r="C217">
         <v>1025</v>
       </c>
       <c r="D217" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
         <v>135800</v>
       </c>
       <c r="B218" t="s">
         <v>220</v>
       </c>
       <c r="C218">
         <v>1025</v>
       </c>
       <c r="D218" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
         <v>135801</v>
       </c>
       <c r="B219" t="s">
         <v>221</v>
       </c>
       <c r="C219">
         <v>1025</v>
       </c>
       <c r="D219" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
         <v>135863</v>
       </c>
       <c r="B220" t="s">
         <v>222</v>
       </c>
       <c r="C220">
         <v>1025</v>
       </c>
       <c r="D220" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
         <v>135865</v>
       </c>
       <c r="B221" t="s">
         <v>223</v>
       </c>
       <c r="C221">
         <v>2521</v>
       </c>
       <c r="D221" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
         <v>136599</v>
       </c>
       <c r="B222" t="s">
         <v>224</v>
       </c>
       <c r="C222">
         <v>1096</v>
       </c>
       <c r="D222" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
         <v>136648</v>
       </c>
       <c r="B223" t="s">
         <v>225</v>
       </c>
       <c r="C223">
         <v>2525</v>
       </c>
       <c r="D223" t="s">
-        <v>795</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
         <v>136718</v>
       </c>
       <c r="B224" t="s">
         <v>226</v>
       </c>
       <c r="C224">
         <v>2106</v>
       </c>
       <c r="D224" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
         <v>137415</v>
       </c>
       <c r="B225" t="s">
         <v>227</v>
       </c>
       <c r="C225">
         <v>2083</v>
       </c>
       <c r="D225" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
         <v>137569</v>
       </c>
       <c r="B226" t="s">
         <v>228</v>
       </c>
       <c r="C226">
         <v>2862</v>
       </c>
       <c r="D226" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
         <v>137570</v>
       </c>
       <c r="B227" t="s">
         <v>229</v>
       </c>
       <c r="C227">
         <v>2862</v>
       </c>
       <c r="D227" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
         <v>137857</v>
       </c>
       <c r="B228" t="s">
         <v>230</v>
       </c>
       <c r="C228">
         <v>1848</v>
       </c>
       <c r="D228" t="s">
-        <v>796</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
         <v>140533</v>
       </c>
       <c r="B229" t="s">
         <v>231</v>
       </c>
       <c r="C229">
         <v>4059</v>
       </c>
       <c r="D229" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
         <v>140534</v>
       </c>
       <c r="B230" t="s">
         <v>232</v>
       </c>
       <c r="C230">
         <v>4059</v>
       </c>
       <c r="D230" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
         <v>141440</v>
       </c>
       <c r="B231" t="s">
         <v>233</v>
       </c>
       <c r="C231">
         <v>2083</v>
       </c>
       <c r="D231" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
         <v>141809</v>
       </c>
       <c r="B232" t="s">
         <v>234</v>
       </c>
       <c r="C232">
         <v>2083</v>
       </c>
       <c r="D232" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
         <v>142070</v>
       </c>
       <c r="B233" t="s">
         <v>235</v>
       </c>
       <c r="C233">
         <v>2862</v>
       </c>
       <c r="D233" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
         <v>142079</v>
       </c>
       <c r="B234" t="s">
         <v>236</v>
       </c>
       <c r="C234">
         <v>2363</v>
       </c>
       <c r="D234" t="s">
-        <v>797</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
         <v>142080</v>
       </c>
       <c r="B235" t="s">
         <v>237</v>
       </c>
       <c r="C235">
         <v>2363</v>
       </c>
       <c r="D235" t="s">
-        <v>797</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
         <v>142666</v>
       </c>
       <c r="B236" t="s">
         <v>238</v>
       </c>
       <c r="C236">
         <v>1130</v>
       </c>
       <c r="D236" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
         <v>142762</v>
       </c>
       <c r="B237" t="s">
         <v>239</v>
       </c>
       <c r="C237">
         <v>2521</v>
       </c>
       <c r="D237" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
         <v>142909</v>
       </c>
       <c r="B238" t="s">
         <v>240</v>
       </c>
       <c r="C238">
         <v>735</v>
       </c>
       <c r="D238" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
         <v>143890</v>
       </c>
       <c r="B239" t="s">
         <v>241</v>
       </c>
       <c r="C239">
         <v>1063</v>
       </c>
       <c r="D239" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
         <v>144094</v>
       </c>
       <c r="B240" t="s">
         <v>242</v>
       </c>
       <c r="C240">
         <v>2521</v>
       </c>
       <c r="D240" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
         <v>144095</v>
       </c>
       <c r="B241" t="s">
         <v>243</v>
       </c>
       <c r="C241">
         <v>1025</v>
       </c>
       <c r="D241" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
         <v>144297</v>
       </c>
       <c r="B242" t="s">
         <v>244</v>
       </c>
       <c r="C242">
         <v>1052</v>
       </c>
       <c r="D242" t="s">
-        <v>775</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
         <v>144369</v>
       </c>
       <c r="B243" t="s">
         <v>245</v>
       </c>
       <c r="C243">
         <v>2862</v>
       </c>
       <c r="D243" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
         <v>144963</v>
       </c>
       <c r="B244" t="s">
         <v>246</v>
       </c>
       <c r="C244">
         <v>2862</v>
       </c>
       <c r="D244" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
         <v>145107</v>
       </c>
       <c r="B245" t="s">
         <v>247</v>
       </c>
       <c r="C245">
         <v>2405</v>
       </c>
       <c r="D245" t="s">
-        <v>798</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
         <v>148364</v>
       </c>
       <c r="B246" t="s">
         <v>248</v>
       </c>
       <c r="C246">
         <v>762</v>
       </c>
       <c r="D246" t="s">
-        <v>799</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
         <v>148781</v>
       </c>
       <c r="B247" t="s">
         <v>249</v>
       </c>
       <c r="C247">
         <v>-148781</v>
       </c>
       <c r="D247" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
         <v>148782</v>
       </c>
       <c r="B248" t="s">
         <v>250</v>
       </c>
       <c r="C248">
         <v>-148782</v>
@@ -6440,7009 +9173,27981 @@
     <row r="249" spans="1:4">
       <c r="A249">
         <v>148783</v>
       </c>
       <c r="B249" t="s">
         <v>251</v>
       </c>
       <c r="C249">
         <v>-148783</v>
       </c>
       <c r="D249" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
         <v>148925</v>
       </c>
       <c r="B250" t="s">
         <v>252</v>
       </c>
       <c r="C250">
         <v>762</v>
       </c>
       <c r="D250" t="s">
-        <v>799</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
         <v>149028</v>
       </c>
       <c r="B251" t="s">
         <v>253</v>
       </c>
       <c r="C251">
         <v>779</v>
       </c>
       <c r="D251" t="s">
-        <v>800</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
         <v>149029</v>
       </c>
       <c r="B252" t="s">
         <v>254</v>
       </c>
       <c r="C252">
         <v>779</v>
       </c>
       <c r="D252" t="s">
-        <v>800</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>149030</v>
       </c>
       <c r="B253" t="s">
         <v>255</v>
       </c>
       <c r="C253">
         <v>779</v>
       </c>
       <c r="D253" t="s">
-        <v>800</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
         <v>149031</v>
       </c>
       <c r="B254" t="s">
         <v>256</v>
       </c>
       <c r="C254">
         <v>779</v>
       </c>
       <c r="D254" t="s">
-        <v>800</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
         <v>150000</v>
       </c>
       <c r="B255" t="s">
         <v>257</v>
       </c>
       <c r="C255">
         <v>2862</v>
       </c>
       <c r="D255" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
         <v>151215</v>
       </c>
       <c r="B256" t="s">
         <v>258</v>
       </c>
       <c r="C256">
         <v>979</v>
       </c>
       <c r="D256" t="s">
-        <v>762</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
         <v>151568</v>
       </c>
       <c r="B257" t="s">
         <v>259</v>
       </c>
       <c r="C257">
         <v>2467</v>
       </c>
       <c r="D257" t="s">
-        <v>801</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
         <v>151572</v>
       </c>
       <c r="B258" t="s">
         <v>260</v>
       </c>
       <c r="C258">
         <v>2467</v>
       </c>
       <c r="D258" t="s">
-        <v>801</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
         <v>151859</v>
       </c>
       <c r="B259" t="s">
         <v>261</v>
       </c>
       <c r="C259">
         <v>1130</v>
       </c>
       <c r="D259" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>152045</v>
       </c>
       <c r="B260" t="s">
         <v>262</v>
       </c>
       <c r="C260">
         <v>768</v>
       </c>
       <c r="D260" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
         <v>152148</v>
       </c>
       <c r="B261" t="s">
         <v>263</v>
       </c>
       <c r="C261">
         <v>768</v>
       </c>
       <c r="D261" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
         <v>152152</v>
       </c>
       <c r="B262" t="s">
         <v>264</v>
       </c>
       <c r="C262">
         <v>768</v>
       </c>
       <c r="D262" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
         <v>152153</v>
       </c>
       <c r="B263" t="s">
         <v>265</v>
       </c>
       <c r="C263">
         <v>768</v>
       </c>
       <c r="D263" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
         <v>152717</v>
       </c>
       <c r="B264" t="s">
         <v>266</v>
       </c>
       <c r="C264">
         <v>2862</v>
       </c>
       <c r="D264" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
         <v>153752</v>
       </c>
       <c r="B265" t="s">
         <v>267</v>
       </c>
       <c r="C265">
         <v>2083</v>
       </c>
       <c r="D265" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
         <v>153754</v>
       </c>
       <c r="B266" t="s">
         <v>268</v>
       </c>
       <c r="C266">
         <v>2083</v>
       </c>
       <c r="D266" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
         <v>154710</v>
       </c>
       <c r="B267" t="s">
         <v>269</v>
       </c>
       <c r="C267">
         <v>2087</v>
       </c>
       <c r="D267" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
         <v>154902</v>
       </c>
       <c r="B268" t="s">
         <v>270</v>
       </c>
       <c r="C268">
         <v>1096</v>
       </c>
       <c r="D268" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
         <v>155786</v>
       </c>
       <c r="B269" t="s">
         <v>271</v>
       </c>
       <c r="C269">
         <v>1106</v>
       </c>
       <c r="D269" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
         <v>155801</v>
       </c>
       <c r="B270" t="s">
         <v>272</v>
       </c>
       <c r="C270">
         <v>1106</v>
       </c>
       <c r="D270" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
         <v>155836</v>
       </c>
       <c r="B271" t="s">
         <v>273</v>
       </c>
       <c r="C271">
         <v>1931</v>
       </c>
       <c r="D271" t="s">
-        <v>802</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
         <v>155897</v>
       </c>
       <c r="B272" t="s">
         <v>274</v>
       </c>
       <c r="C272">
         <v>768</v>
       </c>
       <c r="D272" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
         <v>156140</v>
       </c>
       <c r="B273" t="s">
         <v>275</v>
       </c>
       <c r="C273">
         <v>2861</v>
       </c>
       <c r="D273" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
         <v>159298</v>
       </c>
       <c r="B274" t="s">
         <v>276</v>
       </c>
       <c r="C274">
         <v>447</v>
       </c>
       <c r="D274" t="s">
-        <v>803</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
         <v>159301</v>
       </c>
       <c r="B275" t="s">
         <v>277</v>
       </c>
       <c r="C275">
         <v>2537</v>
       </c>
       <c r="D275" t="s">
-        <v>804</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
         <v>159493</v>
       </c>
       <c r="B276" t="s">
         <v>278</v>
       </c>
       <c r="C276">
         <v>824</v>
       </c>
       <c r="D276" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
         <v>159662</v>
       </c>
       <c r="B277" t="s">
         <v>279</v>
       </c>
       <c r="C277">
         <v>1120</v>
       </c>
       <c r="D277" t="s">
-        <v>769</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
         <v>160654</v>
       </c>
       <c r="B278" t="s">
         <v>280</v>
       </c>
       <c r="C278">
         <v>2787</v>
       </c>
       <c r="D278" t="s">
-        <v>805</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
         <v>160656</v>
       </c>
       <c r="B279" t="s">
         <v>281</v>
       </c>
       <c r="C279">
         <v>2787</v>
       </c>
       <c r="D279" t="s">
-        <v>805</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
         <v>160702</v>
       </c>
       <c r="B280" t="s">
         <v>282</v>
       </c>
       <c r="C280">
         <v>1106</v>
       </c>
       <c r="D280" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
         <v>161655</v>
       </c>
       <c r="B281" t="s">
         <v>283</v>
       </c>
       <c r="C281">
         <v>2781</v>
       </c>
       <c r="D281" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
         <v>162472</v>
       </c>
       <c r="B282" t="s">
         <v>284</v>
       </c>
       <c r="C282">
         <v>2495</v>
       </c>
       <c r="D282" t="s">
-        <v>807</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
         <v>162473</v>
       </c>
       <c r="B283" t="s">
         <v>285</v>
       </c>
       <c r="C283">
         <v>2495</v>
       </c>
       <c r="D283" t="s">
-        <v>807</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
         <v>164666</v>
       </c>
       <c r="B284" t="s">
         <v>286</v>
       </c>
       <c r="C284">
         <v>1106</v>
       </c>
       <c r="D284" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
         <v>164970</v>
       </c>
       <c r="B285" t="s">
         <v>287</v>
       </c>
       <c r="C285">
         <v>2865</v>
       </c>
       <c r="D285" t="s">
-        <v>808</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
         <v>165041</v>
       </c>
       <c r="B286" t="s">
         <v>288</v>
       </c>
       <c r="C286">
         <v>1261</v>
       </c>
       <c r="D286" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
         <v>165042</v>
       </c>
       <c r="B287" t="s">
         <v>289</v>
       </c>
       <c r="C287">
         <v>1261</v>
       </c>
       <c r="D287" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
         <v>165044</v>
       </c>
       <c r="B288" t="s">
         <v>290</v>
       </c>
       <c r="C288">
         <v>1261</v>
       </c>
       <c r="D288" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
         <v>165045</v>
       </c>
       <c r="B289" t="s">
         <v>291</v>
       </c>
       <c r="C289">
         <v>1261</v>
       </c>
       <c r="D289" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
         <v>165047</v>
       </c>
       <c r="B290" t="s">
         <v>292</v>
       </c>
       <c r="C290">
         <v>1261</v>
       </c>
       <c r="D290" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
         <v>165355</v>
       </c>
       <c r="B291" t="s">
         <v>293</v>
       </c>
       <c r="C291">
         <v>1128</v>
       </c>
       <c r="D291" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
         <v>165408</v>
       </c>
       <c r="B292" t="s">
         <v>294</v>
       </c>
       <c r="C292">
         <v>455</v>
       </c>
       <c r="D292" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
         <v>165838</v>
       </c>
       <c r="B293" t="s">
         <v>295</v>
       </c>
       <c r="C293">
         <v>4043</v>
       </c>
       <c r="D293" t="s">
-        <v>810</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
         <v>165839</v>
       </c>
       <c r="B294" t="s">
         <v>296</v>
       </c>
       <c r="C294">
         <v>4043</v>
       </c>
       <c r="D294" t="s">
-        <v>810</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
         <v>165956</v>
       </c>
       <c r="B295" t="s">
         <v>297</v>
       </c>
       <c r="C295">
         <v>1063</v>
       </c>
       <c r="D295" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
         <v>165985</v>
       </c>
       <c r="B296" t="s">
         <v>298</v>
       </c>
       <c r="C296">
         <v>1128</v>
       </c>
       <c r="D296" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
         <v>166024</v>
       </c>
       <c r="B297" t="s">
         <v>299</v>
       </c>
       <c r="C297">
         <v>455</v>
       </c>
       <c r="D297" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
         <v>166035</v>
       </c>
       <c r="B298" t="s">
         <v>300</v>
       </c>
       <c r="C298">
         <v>1128</v>
       </c>
       <c r="D298" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
         <v>166044</v>
       </c>
       <c r="B299" t="s">
         <v>301</v>
       </c>
       <c r="C299">
         <v>2467</v>
       </c>
       <c r="D299" t="s">
-        <v>801</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
         <v>166069</v>
       </c>
       <c r="B300" t="s">
         <v>302</v>
       </c>
       <c r="C300">
         <v>455</v>
       </c>
       <c r="D300" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
         <v>166132</v>
       </c>
       <c r="B301" t="s">
         <v>303</v>
       </c>
       <c r="C301">
         <v>824</v>
       </c>
       <c r="D301" t="s">
-        <v>759</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
         <v>166134</v>
       </c>
       <c r="B302" t="s">
         <v>304</v>
       </c>
       <c r="C302">
         <v>735</v>
       </c>
       <c r="D302" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
         <v>166167</v>
       </c>
       <c r="B303" t="s">
         <v>305</v>
       </c>
       <c r="C303">
         <v>2861</v>
       </c>
       <c r="D303" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
         <v>166171</v>
       </c>
       <c r="B304" t="s">
         <v>306</v>
       </c>
       <c r="C304">
         <v>1063</v>
       </c>
       <c r="D304" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
         <v>166188</v>
       </c>
       <c r="B305" t="s">
         <v>307</v>
       </c>
       <c r="C305">
         <v>843</v>
       </c>
       <c r="D305" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
         <v>166190</v>
       </c>
       <c r="B306" t="s">
         <v>308</v>
       </c>
       <c r="C306">
         <v>869</v>
       </c>
       <c r="D306" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
         <v>166209</v>
       </c>
       <c r="B307" t="s">
         <v>309</v>
       </c>
       <c r="C307">
         <v>2620</v>
       </c>
       <c r="D307" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
         <v>166210</v>
       </c>
       <c r="B308" t="s">
         <v>310</v>
       </c>
       <c r="C308">
         <v>2620</v>
       </c>
       <c r="D308" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
         <v>166211</v>
       </c>
       <c r="B309" t="s">
         <v>311</v>
       </c>
       <c r="C309">
         <v>2620</v>
       </c>
       <c r="D309" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
         <v>166341</v>
       </c>
       <c r="B310" t="s">
         <v>312</v>
       </c>
       <c r="C310">
         <v>1538</v>
       </c>
       <c r="D310" t="s">
-        <v>780</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
         <v>166586</v>
       </c>
       <c r="B311" t="s">
         <v>313</v>
       </c>
       <c r="C311">
         <v>821</v>
       </c>
       <c r="D311" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
         <v>166593</v>
       </c>
       <c r="B312" t="s">
         <v>314</v>
       </c>
       <c r="C312">
         <v>2781</v>
       </c>
       <c r="D312" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
         <v>166734</v>
       </c>
       <c r="B313" t="s">
         <v>315</v>
       </c>
       <c r="C313">
         <v>2083</v>
       </c>
       <c r="D313" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
         <v>166736</v>
       </c>
       <c r="B314" t="s">
         <v>316</v>
       </c>
       <c r="C314">
         <v>2083</v>
       </c>
       <c r="D314" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
         <v>166740</v>
       </c>
       <c r="B315" t="s">
         <v>317</v>
       </c>
       <c r="C315">
         <v>2083</v>
       </c>
       <c r="D315" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
         <v>166746</v>
       </c>
       <c r="B316" t="s">
         <v>318</v>
       </c>
       <c r="C316">
         <v>2083</v>
       </c>
       <c r="D316" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
         <v>167464</v>
       </c>
       <c r="B317" t="s">
         <v>319</v>
       </c>
       <c r="C317">
         <v>679</v>
       </c>
       <c r="D317" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
         <v>167565</v>
       </c>
       <c r="B318" t="s">
         <v>320</v>
       </c>
       <c r="C318">
         <v>2639</v>
       </c>
       <c r="D318" t="s">
-        <v>812</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
         <v>167568</v>
       </c>
       <c r="B319" t="s">
         <v>321</v>
       </c>
       <c r="C319">
         <v>2639</v>
       </c>
       <c r="D319" t="s">
-        <v>812</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
         <v>167569</v>
       </c>
       <c r="B320" t="s">
         <v>322</v>
       </c>
       <c r="C320">
         <v>2639</v>
       </c>
       <c r="D320" t="s">
-        <v>812</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
         <v>168123</v>
       </c>
       <c r="B321" t="s">
         <v>323</v>
       </c>
       <c r="C321">
         <v>2862</v>
       </c>
       <c r="D321" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
         <v>168250</v>
       </c>
       <c r="B322" t="s">
         <v>324</v>
       </c>
       <c r="C322">
         <v>768</v>
       </c>
       <c r="D322" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
         <v>168253</v>
       </c>
       <c r="B323" t="s">
         <v>325</v>
       </c>
       <c r="C323">
         <v>768</v>
       </c>
       <c r="D323" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
         <v>168449</v>
       </c>
       <c r="B324" t="s">
         <v>326</v>
       </c>
       <c r="C324">
         <v>2083</v>
       </c>
       <c r="D324" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
         <v>168489</v>
       </c>
       <c r="B325" t="s">
         <v>327</v>
       </c>
       <c r="C325">
         <v>2521</v>
       </c>
       <c r="D325" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
         <v>168490</v>
       </c>
       <c r="B326" t="s">
         <v>328</v>
       </c>
       <c r="C326">
         <v>2521</v>
       </c>
       <c r="D326" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
         <v>168491</v>
       </c>
       <c r="B327" t="s">
         <v>329</v>
       </c>
       <c r="C327">
         <v>2521</v>
       </c>
       <c r="D327" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
         <v>168657</v>
       </c>
       <c r="B328" t="s">
         <v>330</v>
       </c>
       <c r="C328">
         <v>2083</v>
       </c>
       <c r="D328" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
         <v>168696</v>
       </c>
       <c r="B329" t="s">
         <v>331</v>
       </c>
       <c r="C329">
         <v>2083</v>
       </c>
       <c r="D329" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
         <v>168776</v>
       </c>
       <c r="B330" t="s">
         <v>332</v>
       </c>
       <c r="C330">
         <v>2521</v>
       </c>
       <c r="D330" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
         <v>168877</v>
       </c>
       <c r="B331" t="s">
         <v>333</v>
       </c>
       <c r="C331">
         <v>1025</v>
       </c>
       <c r="D331" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
         <v>168878</v>
       </c>
       <c r="B332" t="s">
         <v>334</v>
       </c>
       <c r="C332">
         <v>1025</v>
       </c>
       <c r="D332" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
         <v>168879</v>
       </c>
       <c r="B333" t="s">
         <v>335</v>
       </c>
       <c r="C333">
         <v>1025</v>
       </c>
       <c r="D333" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
         <v>168890</v>
       </c>
       <c r="B334" t="s">
         <v>336</v>
       </c>
       <c r="C334">
         <v>2654</v>
       </c>
       <c r="D334" t="s">
-        <v>813</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
         <v>168917</v>
       </c>
       <c r="B335" t="s">
         <v>337</v>
       </c>
       <c r="C335">
         <v>1261</v>
       </c>
       <c r="D335" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
         <v>168919</v>
       </c>
       <c r="B336" t="s">
         <v>338</v>
       </c>
       <c r="C336">
         <v>1261</v>
       </c>
       <c r="D336" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
         <v>168954</v>
       </c>
       <c r="B337" t="s">
         <v>339</v>
       </c>
       <c r="C337">
         <v>763</v>
       </c>
       <c r="D337" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
         <v>168955</v>
       </c>
       <c r="B338" t="s">
         <v>340</v>
       </c>
       <c r="C338">
         <v>763</v>
       </c>
       <c r="D338" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
         <v>168957</v>
       </c>
       <c r="B339" t="s">
         <v>341</v>
       </c>
       <c r="C339">
         <v>763</v>
       </c>
       <c r="D339" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
         <v>168958</v>
       </c>
       <c r="B340" t="s">
         <v>342</v>
       </c>
       <c r="C340">
         <v>1025</v>
       </c>
       <c r="D340" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
         <v>169015</v>
       </c>
       <c r="B341" t="s">
         <v>343</v>
       </c>
       <c r="C341">
         <v>1956</v>
       </c>
       <c r="D341" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
         <v>169089</v>
       </c>
       <c r="B342" t="s">
         <v>344</v>
       </c>
       <c r="C342">
         <v>2655</v>
       </c>
       <c r="D342" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
         <v>169094</v>
       </c>
       <c r="B343" t="s">
         <v>345</v>
       </c>
       <c r="C343">
         <v>2655</v>
       </c>
       <c r="D343" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
         <v>169096</v>
       </c>
       <c r="B344" t="s">
         <v>346</v>
       </c>
       <c r="C344">
         <v>2655</v>
       </c>
       <c r="D344" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
         <v>169097</v>
       </c>
       <c r="B345" t="s">
         <v>347</v>
       </c>
       <c r="C345">
         <v>2655</v>
       </c>
       <c r="D345" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
         <v>169107</v>
       </c>
       <c r="B346" t="s">
         <v>348</v>
       </c>
       <c r="C346">
         <v>2655</v>
       </c>
       <c r="D346" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
         <v>169280</v>
       </c>
       <c r="B347" t="s">
         <v>349</v>
       </c>
       <c r="C347">
         <v>2620</v>
       </c>
       <c r="D347" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
         <v>169287</v>
       </c>
       <c r="B348" t="s">
         <v>350</v>
       </c>
       <c r="C348">
         <v>2661</v>
       </c>
       <c r="D348" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
         <v>169294</v>
       </c>
       <c r="B349" t="s">
         <v>351</v>
       </c>
       <c r="C349">
         <v>2620</v>
       </c>
       <c r="D349" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
         <v>169366</v>
       </c>
       <c r="B350" t="s">
         <v>352</v>
       </c>
       <c r="C350">
         <v>2661</v>
       </c>
       <c r="D350" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
         <v>169367</v>
       </c>
       <c r="B351" t="s">
         <v>353</v>
       </c>
       <c r="C351">
         <v>2661</v>
       </c>
       <c r="D351" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
         <v>169373</v>
       </c>
       <c r="B352" t="s">
         <v>354</v>
       </c>
       <c r="C352">
         <v>1130</v>
       </c>
       <c r="D352" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
         <v>169374</v>
       </c>
       <c r="B353" t="s">
         <v>355</v>
       </c>
       <c r="C353">
         <v>1130</v>
       </c>
       <c r="D353" t="s">
-        <v>771</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
         <v>169575</v>
       </c>
       <c r="B354" t="s">
         <v>356</v>
       </c>
       <c r="C354">
         <v>2620</v>
       </c>
       <c r="D354" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
         <v>169697</v>
       </c>
       <c r="B355" t="s">
         <v>357</v>
       </c>
       <c r="C355">
         <v>735</v>
       </c>
       <c r="D355" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
         <v>169698</v>
       </c>
       <c r="B356" t="s">
         <v>358</v>
       </c>
       <c r="C356">
         <v>1128</v>
       </c>
       <c r="D356" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
         <v>169715</v>
       </c>
       <c r="B357" t="s">
         <v>359</v>
       </c>
       <c r="C357">
         <v>2793</v>
       </c>
       <c r="D357" t="s">
-        <v>816</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
         <v>169718</v>
       </c>
       <c r="B358" t="s">
         <v>360</v>
       </c>
       <c r="C358">
         <v>2793</v>
       </c>
       <c r="D358" t="s">
-        <v>816</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
         <v>171376</v>
       </c>
       <c r="B359" t="s">
         <v>361</v>
       </c>
       <c r="C359">
         <v>2674</v>
       </c>
       <c r="D359" t="s">
-        <v>817</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
         <v>171481</v>
       </c>
       <c r="B360" t="s">
         <v>362</v>
       </c>
       <c r="C360">
         <v>843</v>
       </c>
       <c r="D360" t="s">
-        <v>755</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
         <v>171614</v>
       </c>
       <c r="B361" t="s">
         <v>363</v>
       </c>
       <c r="C361">
         <v>2521</v>
       </c>
       <c r="D361" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
         <v>171615</v>
       </c>
       <c r="B362" t="s">
         <v>364</v>
       </c>
       <c r="C362">
         <v>2521</v>
       </c>
       <c r="D362" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
         <v>171618</v>
       </c>
       <c r="B363" t="s">
         <v>365</v>
       </c>
       <c r="C363">
         <v>1025</v>
       </c>
       <c r="D363" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
         <v>171619</v>
       </c>
       <c r="B364" t="s">
         <v>366</v>
       </c>
       <c r="C364">
         <v>1025</v>
       </c>
       <c r="D364" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
         <v>171846</v>
       </c>
       <c r="B365" t="s">
         <v>367</v>
       </c>
       <c r="C365">
         <v>1261</v>
       </c>
       <c r="D365" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
         <v>171884</v>
       </c>
       <c r="B366" t="s">
         <v>368</v>
       </c>
       <c r="C366">
         <v>2862</v>
       </c>
       <c r="D366" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
         <v>172230</v>
       </c>
       <c r="B367" t="s">
         <v>369</v>
       </c>
       <c r="C367">
         <v>1128</v>
       </c>
       <c r="D367" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
         <v>172982</v>
       </c>
       <c r="B368" t="s">
         <v>370</v>
       </c>
       <c r="C368">
         <v>679</v>
       </c>
       <c r="D368" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
         <v>173490</v>
       </c>
       <c r="B369" t="s">
         <v>371</v>
       </c>
       <c r="C369">
         <v>763</v>
       </c>
       <c r="D369" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
         <v>173492</v>
       </c>
       <c r="B370" t="s">
         <v>372</v>
       </c>
       <c r="C370">
         <v>763</v>
       </c>
       <c r="D370" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
         <v>173497</v>
       </c>
       <c r="B371" t="s">
         <v>373</v>
       </c>
       <c r="C371">
         <v>763</v>
       </c>
       <c r="D371" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
         <v>173502</v>
       </c>
       <c r="B372" t="s">
         <v>374</v>
       </c>
       <c r="C372">
         <v>1205</v>
       </c>
       <c r="D372" t="s">
-        <v>818</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
         <v>173509</v>
       </c>
       <c r="B373" t="s">
         <v>375</v>
       </c>
       <c r="C373">
         <v>2106</v>
       </c>
       <c r="D373" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
         <v>173510</v>
       </c>
       <c r="B374" t="s">
         <v>376</v>
       </c>
       <c r="C374">
         <v>2620</v>
       </c>
       <c r="D374" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
         <v>173515</v>
       </c>
       <c r="B375" t="s">
         <v>377</v>
       </c>
       <c r="C375">
         <v>2106</v>
       </c>
       <c r="D375" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
         <v>173516</v>
       </c>
       <c r="B376" t="s">
         <v>378</v>
       </c>
       <c r="C376">
         <v>2661</v>
       </c>
       <c r="D376" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
         <v>173688</v>
       </c>
       <c r="B377" t="s">
         <v>379</v>
       </c>
       <c r="C377">
         <v>735</v>
       </c>
       <c r="D377" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
         <v>173731</v>
       </c>
       <c r="B378" t="s">
         <v>380</v>
       </c>
       <c r="C378">
         <v>2862</v>
       </c>
       <c r="D378" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
         <v>174145</v>
       </c>
       <c r="B379" t="s">
         <v>381</v>
       </c>
       <c r="C379">
         <v>869</v>
       </c>
       <c r="D379" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
         <v>174204</v>
       </c>
       <c r="B380" t="s">
         <v>382</v>
       </c>
       <c r="C380">
         <v>821</v>
       </c>
       <c r="D380" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
         <v>174205</v>
       </c>
       <c r="B381" t="s">
         <v>383</v>
       </c>
       <c r="C381">
         <v>821</v>
       </c>
       <c r="D381" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
         <v>174228</v>
       </c>
       <c r="B382" t="s">
         <v>384</v>
       </c>
       <c r="C382">
         <v>1986</v>
       </c>
       <c r="D382" t="s">
-        <v>819</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
         <v>174231</v>
       </c>
       <c r="B383" t="s">
         <v>385</v>
       </c>
       <c r="C383">
         <v>1986</v>
       </c>
       <c r="D383" t="s">
-        <v>819</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
         <v>192475</v>
       </c>
       <c r="B384" t="s">
         <v>386</v>
       </c>
       <c r="C384">
         <v>1063</v>
       </c>
       <c r="D384" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
         <v>192735</v>
       </c>
       <c r="B385" t="s">
         <v>387</v>
       </c>
       <c r="C385">
         <v>735</v>
       </c>
       <c r="D385" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
         <v>192738</v>
       </c>
       <c r="B386" t="s">
         <v>388</v>
       </c>
       <c r="C386">
         <v>735</v>
       </c>
       <c r="D386" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
         <v>192794</v>
       </c>
       <c r="B387" t="s">
         <v>389</v>
       </c>
       <c r="C387">
         <v>2106</v>
       </c>
       <c r="D387" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
         <v>193033</v>
       </c>
       <c r="B388" t="s">
         <v>390</v>
       </c>
       <c r="C388">
         <v>735</v>
       </c>
       <c r="D388" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
         <v>193612</v>
       </c>
       <c r="B389" t="s">
         <v>391</v>
       </c>
       <c r="C389">
         <v>974</v>
       </c>
       <c r="D389" t="s">
-        <v>820</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
         <v>193613</v>
       </c>
       <c r="B390" t="s">
         <v>392</v>
       </c>
       <c r="C390">
         <v>974</v>
       </c>
       <c r="D390" t="s">
-        <v>820</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
         <v>193614</v>
       </c>
       <c r="B391" t="s">
         <v>393</v>
       </c>
       <c r="C391">
         <v>2106</v>
       </c>
       <c r="D391" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
         <v>193791</v>
       </c>
       <c r="B392" t="s">
         <v>394</v>
       </c>
       <c r="C392">
         <v>768</v>
       </c>
       <c r="D392" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
         <v>193793</v>
       </c>
       <c r="B393" t="s">
         <v>395</v>
       </c>
       <c r="C393">
         <v>768</v>
       </c>
       <c r="D393" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
         <v>193796</v>
       </c>
       <c r="B394" t="s">
         <v>396</v>
       </c>
       <c r="C394">
         <v>768</v>
       </c>
       <c r="D394" t="s">
-        <v>756</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
         <v>194063</v>
       </c>
       <c r="B395" t="s">
         <v>397</v>
       </c>
       <c r="C395">
         <v>1658</v>
       </c>
       <c r="D395" t="s">
-        <v>821</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
         <v>194090</v>
       </c>
       <c r="B396" t="s">
         <v>398</v>
       </c>
       <c r="C396">
         <v>2857</v>
       </c>
       <c r="D396" t="s">
-        <v>822</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
         <v>194513</v>
       </c>
       <c r="B397" t="s">
         <v>399</v>
       </c>
       <c r="C397">
         <v>2661</v>
       </c>
       <c r="D397" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
         <v>194689</v>
       </c>
       <c r="B398" t="s">
         <v>400</v>
       </c>
       <c r="C398">
         <v>1128</v>
       </c>
       <c r="D398" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
         <v>195060</v>
       </c>
       <c r="B399" t="s">
         <v>401</v>
       </c>
       <c r="C399">
         <v>1029</v>
       </c>
       <c r="D399" t="s">
-        <v>823</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
         <v>196267</v>
       </c>
       <c r="B400" t="s">
         <v>402</v>
       </c>
       <c r="C400">
         <v>-196267</v>
       </c>
       <c r="D400" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
         <v>196322</v>
       </c>
       <c r="B401" t="s">
         <v>403</v>
       </c>
       <c r="C401">
         <v>2766</v>
       </c>
       <c r="D401" t="s">
-        <v>824</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
         <v>196428</v>
       </c>
       <c r="B402" t="s">
         <v>404</v>
       </c>
       <c r="C402">
         <v>1025</v>
       </c>
       <c r="D402" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
         <v>196432</v>
       </c>
       <c r="B403" t="s">
         <v>405</v>
       </c>
       <c r="C403">
         <v>2521</v>
       </c>
       <c r="D403" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
         <v>196433</v>
       </c>
       <c r="B404" t="s">
         <v>406</v>
       </c>
       <c r="C404">
         <v>2521</v>
       </c>
       <c r="D404" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
         <v>196446</v>
       </c>
       <c r="B405" t="s">
         <v>407</v>
       </c>
       <c r="C405">
         <v>2083</v>
       </c>
       <c r="D405" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
         <v>197257</v>
       </c>
       <c r="B406" t="s">
         <v>408</v>
       </c>
       <c r="C406">
         <v>1131</v>
       </c>
       <c r="D406" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
         <v>197259</v>
       </c>
       <c r="B407" t="s">
         <v>409</v>
       </c>
       <c r="C407">
         <v>1131</v>
       </c>
       <c r="D407" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
         <v>197261</v>
       </c>
       <c r="B408" t="s">
         <v>410</v>
       </c>
       <c r="C408">
         <v>1131</v>
       </c>
       <c r="D408" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
         <v>197517</v>
       </c>
       <c r="B409" t="s">
         <v>411</v>
       </c>
       <c r="C409">
         <v>1956</v>
       </c>
       <c r="D409" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
         <v>197590</v>
       </c>
       <c r="B410" t="s">
         <v>412</v>
       </c>
       <c r="C410">
         <v>1025</v>
       </c>
       <c r="D410" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
         <v>197610</v>
       </c>
       <c r="B411" t="s">
         <v>413</v>
       </c>
       <c r="C411">
         <v>2521</v>
       </c>
       <c r="D411" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
         <v>197752</v>
       </c>
       <c r="B412" t="s">
         <v>414</v>
       </c>
       <c r="C412">
         <v>2844</v>
       </c>
       <c r="D412" t="s">
-        <v>825</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
         <v>197754</v>
       </c>
       <c r="B413" t="s">
         <v>415</v>
       </c>
       <c r="C413">
         <v>2844</v>
       </c>
       <c r="D413" t="s">
-        <v>825</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
         <v>197779</v>
       </c>
       <c r="B414" t="s">
         <v>416</v>
       </c>
       <c r="C414">
         <v>1131</v>
       </c>
       <c r="D414" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
         <v>197976</v>
       </c>
       <c r="B415" t="s">
         <v>417</v>
       </c>
       <c r="C415">
         <v>2775</v>
       </c>
       <c r="D415" t="s">
-        <v>826</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
         <v>198579</v>
       </c>
       <c r="B416" t="s">
         <v>418</v>
       </c>
       <c r="C416">
         <v>1131</v>
       </c>
       <c r="D416" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
         <v>198593</v>
       </c>
       <c r="B417" t="s">
         <v>419</v>
       </c>
       <c r="C417">
         <v>1131</v>
       </c>
       <c r="D417" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
         <v>198615</v>
       </c>
       <c r="B418" t="s">
         <v>420</v>
       </c>
       <c r="C418">
         <v>1131</v>
       </c>
       <c r="D418" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
         <v>198655</v>
       </c>
       <c r="B419" t="s">
         <v>421</v>
       </c>
       <c r="C419">
         <v>1131</v>
       </c>
       <c r="D419" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
         <v>198657</v>
       </c>
       <c r="B420" t="s">
         <v>422</v>
       </c>
       <c r="C420">
         <v>1131</v>
       </c>
       <c r="D420" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
         <v>198661</v>
       </c>
       <c r="B421" t="s">
         <v>423</v>
       </c>
       <c r="C421">
         <v>1131</v>
       </c>
       <c r="D421" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
         <v>199214</v>
       </c>
       <c r="B422" t="s">
         <v>424</v>
       </c>
       <c r="C422">
         <v>975</v>
       </c>
       <c r="D422" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
         <v>199215</v>
       </c>
       <c r="B423" t="s">
         <v>425</v>
       </c>
       <c r="C423">
         <v>975</v>
       </c>
       <c r="D423" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
         <v>199373</v>
       </c>
       <c r="B424" t="s">
         <v>426</v>
       </c>
       <c r="C424">
         <v>975</v>
       </c>
       <c r="D424" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
         <v>199655</v>
       </c>
       <c r="B425" t="s">
         <v>427</v>
       </c>
       <c r="C425">
         <v>2849</v>
       </c>
       <c r="D425" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
         <v>199656</v>
       </c>
       <c r="B426" t="s">
         <v>428</v>
       </c>
       <c r="C426">
         <v>2849</v>
       </c>
       <c r="D426" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
         <v>199660</v>
       </c>
       <c r="B427" t="s">
         <v>429</v>
       </c>
       <c r="C427">
         <v>2849</v>
       </c>
       <c r="D427" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
         <v>199785</v>
       </c>
       <c r="B428" t="s">
         <v>430</v>
       </c>
       <c r="C428">
         <v>2849</v>
       </c>
       <c r="D428" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
         <v>200409</v>
       </c>
       <c r="B429" t="s">
         <v>431</v>
       </c>
       <c r="C429">
         <v>1261</v>
       </c>
       <c r="D429" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
         <v>200914</v>
       </c>
       <c r="B430" t="s">
         <v>432</v>
       </c>
       <c r="C430">
         <v>2849</v>
       </c>
       <c r="D430" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
         <v>201106</v>
       </c>
       <c r="B431" t="s">
         <v>433</v>
       </c>
       <c r="C431">
         <v>1131</v>
       </c>
       <c r="D431" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
         <v>201227</v>
       </c>
       <c r="B432" t="s">
         <v>434</v>
       </c>
       <c r="C432">
         <v>869</v>
       </c>
       <c r="D432" t="s">
-        <v>757</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
         <v>201342</v>
       </c>
       <c r="B433" t="s">
         <v>435</v>
       </c>
       <c r="C433">
         <v>1131</v>
       </c>
       <c r="D433" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
         <v>201347</v>
       </c>
       <c r="B434" t="s">
         <v>436</v>
       </c>
       <c r="C434">
         <v>1131</v>
       </c>
       <c r="D434" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
         <v>201352</v>
       </c>
       <c r="B435" t="s">
         <v>437</v>
       </c>
       <c r="C435">
         <v>1131</v>
       </c>
       <c r="D435" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
         <v>201354</v>
       </c>
       <c r="B436" t="s">
         <v>438</v>
       </c>
       <c r="C436">
         <v>1131</v>
       </c>
       <c r="D436" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
         <v>202055</v>
       </c>
       <c r="B437" t="s">
         <v>439</v>
       </c>
       <c r="C437">
         <v>2849</v>
       </c>
       <c r="D437" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
         <v>202553</v>
       </c>
       <c r="B438" t="s">
         <v>440</v>
       </c>
       <c r="C438">
         <v>1131</v>
       </c>
       <c r="D438" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
         <v>202555</v>
       </c>
       <c r="B439" t="s">
         <v>441</v>
       </c>
       <c r="C439">
         <v>1131</v>
       </c>
       <c r="D439" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
         <v>202687</v>
       </c>
       <c r="B440" t="s">
         <v>442</v>
       </c>
       <c r="C440">
         <v>455</v>
       </c>
       <c r="D440" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
         <v>202765</v>
       </c>
       <c r="B441" t="s">
         <v>443</v>
       </c>
       <c r="C441">
         <v>2046</v>
       </c>
       <c r="D441" t="s">
-        <v>829</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
         <v>203378</v>
       </c>
       <c r="B442" t="s">
         <v>444</v>
       </c>
       <c r="C442">
         <v>2083</v>
       </c>
       <c r="D442" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
         <v>203379</v>
       </c>
       <c r="B443" t="s">
         <v>445</v>
       </c>
       <c r="C443">
         <v>2521</v>
       </c>
       <c r="D443" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
         <v>203771</v>
       </c>
       <c r="B444" t="s">
         <v>446</v>
       </c>
       <c r="C444">
         <v>2661</v>
       </c>
       <c r="D444" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
         <v>204238</v>
       </c>
       <c r="B445" t="s">
         <v>447</v>
       </c>
       <c r="C445">
         <v>1096</v>
       </c>
       <c r="D445" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
         <v>204240</v>
       </c>
       <c r="B446" t="s">
         <v>448</v>
       </c>
       <c r="C446">
         <v>1096</v>
       </c>
       <c r="D446" t="s">
-        <v>764</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
         <v>205145</v>
       </c>
       <c r="B447" t="s">
         <v>449</v>
       </c>
       <c r="C447">
         <v>4059</v>
       </c>
       <c r="D447" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
         <v>205151</v>
       </c>
       <c r="B448" t="s">
         <v>450</v>
       </c>
       <c r="C448">
         <v>975</v>
       </c>
       <c r="D448" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
         <v>205397</v>
       </c>
       <c r="B449" t="s">
         <v>451</v>
       </c>
       <c r="C449">
         <v>821</v>
       </c>
       <c r="D449" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
         <v>205398</v>
       </c>
       <c r="B450" t="s">
         <v>452</v>
       </c>
       <c r="C450">
         <v>975</v>
       </c>
       <c r="D450" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
         <v>205478</v>
       </c>
       <c r="B451" t="s">
         <v>453</v>
       </c>
       <c r="C451">
         <v>447</v>
       </c>
       <c r="D451" t="s">
-        <v>803</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
         <v>205479</v>
       </c>
       <c r="B452" t="s">
         <v>454</v>
       </c>
       <c r="C452">
         <v>447</v>
       </c>
       <c r="D452" t="s">
-        <v>803</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
         <v>205480</v>
       </c>
       <c r="B453" t="s">
         <v>455</v>
       </c>
       <c r="C453">
         <v>447</v>
       </c>
       <c r="D453" t="s">
-        <v>803</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
         <v>205848</v>
       </c>
       <c r="B454" t="s">
         <v>456</v>
       </c>
       <c r="C454">
         <v>449</v>
       </c>
       <c r="D454" t="s">
-        <v>781</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
         <v>206110</v>
       </c>
       <c r="B455" t="s">
         <v>457</v>
       </c>
       <c r="C455">
         <v>1389</v>
       </c>
       <c r="D455" t="s">
-        <v>830</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
         <v>206638</v>
       </c>
       <c r="B456" t="s">
         <v>458</v>
       </c>
       <c r="C456">
         <v>1131</v>
       </c>
       <c r="D456" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
         <v>206683</v>
       </c>
       <c r="B457" t="s">
         <v>459</v>
       </c>
       <c r="C457">
         <v>1107</v>
       </c>
       <c r="D457" t="s">
-        <v>767</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
         <v>206891</v>
       </c>
       <c r="B458" t="s">
         <v>460</v>
       </c>
       <c r="C458">
         <v>689</v>
       </c>
       <c r="D458" t="s">
-        <v>763</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
         <v>206892</v>
       </c>
       <c r="B459" t="s">
         <v>461</v>
       </c>
       <c r="C459">
         <v>689</v>
       </c>
       <c r="D459" t="s">
-        <v>763</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
         <v>207016</v>
       </c>
       <c r="B460" t="s">
         <v>462</v>
       </c>
       <c r="C460">
         <v>1261</v>
       </c>
       <c r="D460" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
         <v>207367</v>
       </c>
       <c r="B461" t="s">
         <v>463</v>
       </c>
       <c r="C461">
         <v>2795</v>
       </c>
       <c r="D461" t="s">
-        <v>831</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
         <v>208362</v>
       </c>
       <c r="B462" t="s">
         <v>464</v>
       </c>
       <c r="C462">
         <v>2850</v>
       </c>
       <c r="D462" t="s">
-        <v>832</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
         <v>208723</v>
       </c>
       <c r="B463" t="s">
         <v>465</v>
       </c>
       <c r="C463">
         <v>2849</v>
       </c>
       <c r="D463" t="s">
-        <v>828</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
         <v>209225</v>
       </c>
       <c r="B464" t="s">
         <v>466</v>
       </c>
       <c r="C464">
         <v>975</v>
       </c>
       <c r="D464" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
         <v>209226</v>
       </c>
       <c r="B465" t="s">
         <v>467</v>
       </c>
       <c r="C465">
         <v>975</v>
       </c>
       <c r="D465" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
         <v>209286</v>
       </c>
       <c r="B466" t="s">
         <v>468</v>
       </c>
       <c r="C466">
         <v>975</v>
       </c>
       <c r="D466" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
         <v>209287</v>
       </c>
       <c r="B467" t="s">
         <v>469</v>
       </c>
       <c r="C467">
         <v>1261</v>
       </c>
       <c r="D467" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
         <v>209800</v>
       </c>
       <c r="B468" t="s">
         <v>470</v>
       </c>
       <c r="C468">
         <v>1128</v>
       </c>
       <c r="D468" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
         <v>209810</v>
       </c>
       <c r="B469" t="s">
         <v>471</v>
       </c>
       <c r="C469">
         <v>455</v>
       </c>
       <c r="D469" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
         <v>209812</v>
       </c>
       <c r="B470" t="s">
         <v>472</v>
       </c>
       <c r="C470">
         <v>2620</v>
       </c>
       <c r="D470" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
         <v>209816</v>
       </c>
       <c r="B471" t="s">
         <v>473</v>
       </c>
       <c r="C471">
         <v>1029</v>
       </c>
       <c r="D471" t="s">
-        <v>823</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
         <v>209833</v>
       </c>
       <c r="B472" t="s">
         <v>474</v>
       </c>
       <c r="C472">
         <v>1063</v>
       </c>
       <c r="D472" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
         <v>209835</v>
       </c>
       <c r="B473" t="s">
         <v>475</v>
       </c>
       <c r="C473">
         <v>735</v>
       </c>
       <c r="D473" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
         <v>209836</v>
       </c>
       <c r="B474" t="s">
         <v>476</v>
       </c>
       <c r="C474">
         <v>735</v>
       </c>
       <c r="D474" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
         <v>209844</v>
       </c>
       <c r="B475" t="s">
         <v>477</v>
       </c>
       <c r="C475">
         <v>679</v>
       </c>
       <c r="D475" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
         <v>320081</v>
       </c>
       <c r="B476" t="s">
         <v>478</v>
       </c>
       <c r="C476">
         <v>486</v>
       </c>
       <c r="D476" t="s">
-        <v>750</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
         <v>320096</v>
       </c>
       <c r="B477" t="s">
         <v>479</v>
       </c>
       <c r="C477">
         <v>4001</v>
       </c>
       <c r="D477" t="s">
-        <v>833</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
         <v>320099</v>
       </c>
       <c r="B478" t="s">
         <v>480</v>
       </c>
       <c r="C478">
         <v>4001</v>
       </c>
       <c r="D478" t="s">
-        <v>833</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
         <v>320103</v>
       </c>
       <c r="B479" t="s">
         <v>481</v>
       </c>
       <c r="C479">
         <v>4001</v>
       </c>
       <c r="D479" t="s">
-        <v>833</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
         <v>320126</v>
       </c>
       <c r="B480" t="s">
         <v>482</v>
       </c>
       <c r="C480">
         <v>4002</v>
       </c>
       <c r="D480" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
         <v>320132</v>
       </c>
       <c r="B481" t="s">
         <v>483</v>
       </c>
       <c r="C481">
         <v>2620</v>
       </c>
       <c r="D481" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
         <v>320146</v>
       </c>
       <c r="B482" t="s">
         <v>484</v>
       </c>
       <c r="C482">
         <v>4002</v>
       </c>
       <c r="D482" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
         <v>320147</v>
       </c>
       <c r="B483" t="s">
         <v>485</v>
       </c>
       <c r="C483">
         <v>4002</v>
       </c>
       <c r="D483" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
         <v>320148</v>
       </c>
       <c r="B484" t="s">
         <v>486</v>
       </c>
       <c r="C484">
         <v>4002</v>
       </c>
       <c r="D484" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
         <v>320165</v>
       </c>
       <c r="B485" t="s">
         <v>487</v>
       </c>
       <c r="C485">
         <v>4002</v>
       </c>
       <c r="D485" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
         <v>320166</v>
       </c>
       <c r="B486" t="s">
         <v>488</v>
       </c>
       <c r="C486">
         <v>4002</v>
       </c>
       <c r="D486" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
         <v>320167</v>
       </c>
       <c r="B487" t="s">
         <v>489</v>
       </c>
       <c r="C487">
         <v>4002</v>
       </c>
       <c r="D487" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
         <v>320168</v>
       </c>
       <c r="B488" t="s">
         <v>490</v>
       </c>
       <c r="C488">
         <v>4002</v>
       </c>
       <c r="D488" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
         <v>320169</v>
       </c>
       <c r="B489" t="s">
         <v>491</v>
       </c>
       <c r="C489">
         <v>4002</v>
       </c>
       <c r="D489" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
         <v>320170</v>
       </c>
       <c r="B490" t="s">
         <v>492</v>
       </c>
       <c r="C490">
         <v>4002</v>
       </c>
       <c r="D490" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
         <v>320181</v>
       </c>
       <c r="B491" t="s">
         <v>493</v>
       </c>
       <c r="C491">
         <v>4002</v>
       </c>
       <c r="D491" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
         <v>320195</v>
       </c>
       <c r="B492" t="s">
         <v>494</v>
       </c>
       <c r="C492">
         <v>4003</v>
       </c>
       <c r="D492" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
         <v>320196</v>
       </c>
       <c r="B493" t="s">
         <v>495</v>
       </c>
       <c r="C493">
         <v>4003</v>
       </c>
       <c r="D493" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
         <v>320228</v>
       </c>
       <c r="B494" t="s">
         <v>496</v>
       </c>
       <c r="C494">
         <v>4002</v>
       </c>
       <c r="D494" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
         <v>320260</v>
       </c>
       <c r="B495" t="s">
         <v>497</v>
       </c>
       <c r="C495">
         <v>1544</v>
       </c>
       <c r="D495" t="s">
-        <v>778</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
         <v>320290</v>
       </c>
       <c r="B496" t="s">
         <v>498</v>
       </c>
       <c r="C496">
         <v>2794</v>
       </c>
       <c r="D496" t="s">
-        <v>836</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
         <v>320300</v>
       </c>
       <c r="B497" t="s">
         <v>499</v>
       </c>
       <c r="C497">
         <v>2794</v>
       </c>
       <c r="D497" t="s">
-        <v>836</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
         <v>320330</v>
       </c>
       <c r="B498" t="s">
         <v>500</v>
       </c>
       <c r="C498">
         <v>2620</v>
       </c>
       <c r="D498" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
         <v>320332</v>
       </c>
       <c r="B499" t="s">
         <v>501</v>
       </c>
       <c r="C499">
         <v>2620</v>
       </c>
       <c r="D499" t="s">
-        <v>811</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
         <v>320362</v>
       </c>
       <c r="B500" t="s">
         <v>502</v>
       </c>
       <c r="C500">
         <v>4002</v>
       </c>
       <c r="D500" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
         <v>320466</v>
       </c>
       <c r="B501" t="s">
         <v>503</v>
       </c>
       <c r="C501">
         <v>1205</v>
       </c>
       <c r="D501" t="s">
-        <v>818</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
         <v>320467</v>
       </c>
       <c r="B502" t="s">
         <v>504</v>
       </c>
       <c r="C502">
         <v>1205</v>
       </c>
       <c r="D502" t="s">
-        <v>818</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
         <v>320628</v>
       </c>
       <c r="B503" t="s">
         <v>505</v>
       </c>
       <c r="C503">
         <v>4017</v>
       </c>
       <c r="D503" t="s">
-        <v>837</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
         <v>320633</v>
       </c>
       <c r="B504" t="s">
         <v>506</v>
       </c>
       <c r="C504">
         <v>4017</v>
       </c>
       <c r="D504" t="s">
-        <v>837</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
         <v>320636</v>
       </c>
       <c r="B505" t="s">
         <v>507</v>
       </c>
       <c r="C505">
         <v>4017</v>
       </c>
       <c r="D505" t="s">
-        <v>837</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
         <v>320862</v>
       </c>
       <c r="B506" t="s">
         <v>508</v>
       </c>
       <c r="C506">
         <v>449</v>
       </c>
       <c r="D506" t="s">
-        <v>781</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
         <v>321252</v>
       </c>
       <c r="B507" t="s">
         <v>509</v>
       </c>
       <c r="C507">
         <v>2781</v>
       </c>
       <c r="D507" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
         <v>321253</v>
       </c>
       <c r="B508" t="s">
         <v>510</v>
       </c>
       <c r="C508">
         <v>2862</v>
       </c>
       <c r="D508" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
         <v>321291</v>
       </c>
       <c r="B509" t="s">
         <v>511</v>
       </c>
       <c r="C509">
         <v>4002</v>
       </c>
       <c r="D509" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
         <v>321587</v>
       </c>
       <c r="B510" t="s">
         <v>512</v>
       </c>
       <c r="C510">
         <v>1133</v>
       </c>
       <c r="D510" t="s">
-        <v>838</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
         <v>321590</v>
       </c>
       <c r="B511" t="s">
         <v>513</v>
       </c>
       <c r="C511">
         <v>1133</v>
       </c>
       <c r="D511" t="s">
-        <v>838</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
         <v>321822</v>
       </c>
       <c r="B512" t="s">
         <v>514</v>
       </c>
       <c r="C512">
         <v>4002</v>
       </c>
       <c r="D512" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
         <v>321881</v>
       </c>
       <c r="B513" t="s">
         <v>515</v>
       </c>
       <c r="C513">
         <v>2861</v>
       </c>
       <c r="D513" t="s">
-        <v>768</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
         <v>321975</v>
       </c>
       <c r="B514" t="s">
         <v>516</v>
       </c>
       <c r="C514">
         <v>975</v>
       </c>
       <c r="D514" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
         <v>321986</v>
       </c>
       <c r="B515" t="s">
         <v>517</v>
       </c>
       <c r="C515">
         <v>1025</v>
       </c>
       <c r="D515" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
         <v>321987</v>
       </c>
       <c r="B516" t="s">
         <v>518</v>
       </c>
       <c r="C516">
         <v>2521</v>
       </c>
       <c r="D516" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
         <v>321988</v>
       </c>
       <c r="B517" t="s">
         <v>519</v>
       </c>
       <c r="C517">
         <v>2521</v>
       </c>
       <c r="D517" t="s">
-        <v>787</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
         <v>321991</v>
       </c>
       <c r="B518" t="s">
         <v>520</v>
       </c>
       <c r="C518">
         <v>1025</v>
       </c>
       <c r="D518" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
         <v>322075</v>
       </c>
       <c r="B519" t="s">
         <v>521</v>
       </c>
       <c r="C519">
         <v>975</v>
       </c>
       <c r="D519" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
         <v>322085</v>
       </c>
       <c r="B520" t="s">
         <v>522</v>
       </c>
       <c r="C520">
         <v>4045</v>
       </c>
       <c r="D520" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
         <v>322086</v>
       </c>
       <c r="B521" t="s">
         <v>523</v>
       </c>
       <c r="C521">
         <v>4045</v>
       </c>
       <c r="D521" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
         <v>322087</v>
       </c>
       <c r="B522" t="s">
         <v>524</v>
       </c>
       <c r="C522">
         <v>4045</v>
       </c>
       <c r="D522" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
         <v>322089</v>
       </c>
       <c r="B523" t="s">
         <v>525</v>
       </c>
       <c r="C523">
         <v>4045</v>
       </c>
       <c r="D523" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
         <v>322090</v>
       </c>
       <c r="B524" t="s">
         <v>526</v>
       </c>
       <c r="C524">
         <v>4045</v>
       </c>
       <c r="D524" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
         <v>322094</v>
       </c>
       <c r="B525" t="s">
         <v>527</v>
       </c>
       <c r="C525">
         <v>4045</v>
       </c>
       <c r="D525" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
         <v>322152</v>
       </c>
       <c r="B526" t="s">
         <v>528</v>
       </c>
       <c r="C526">
         <v>4059</v>
       </c>
       <c r="D526" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
         <v>322153</v>
       </c>
       <c r="B527" t="s">
         <v>529</v>
       </c>
       <c r="C527">
         <v>4059</v>
       </c>
       <c r="D527" t="s">
-        <v>779</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
         <v>322289</v>
       </c>
       <c r="B528" t="s">
         <v>530</v>
       </c>
       <c r="C528">
         <v>4045</v>
       </c>
       <c r="D528" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
         <v>322290</v>
       </c>
       <c r="B529" t="s">
         <v>531</v>
       </c>
       <c r="C529">
         <v>4045</v>
       </c>
       <c r="D529" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
         <v>322292</v>
       </c>
       <c r="B530" t="s">
         <v>532</v>
       </c>
       <c r="C530">
         <v>4045</v>
       </c>
       <c r="D530" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
         <v>322293</v>
       </c>
       <c r="B531" t="s">
         <v>533</v>
       </c>
       <c r="C531">
         <v>4045</v>
       </c>
       <c r="D531" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
         <v>322294</v>
       </c>
       <c r="B532" t="s">
         <v>534</v>
       </c>
       <c r="C532">
         <v>4045</v>
       </c>
       <c r="D532" t="s">
-        <v>839</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
         <v>322332</v>
       </c>
       <c r="B533" t="s">
         <v>535</v>
       </c>
       <c r="C533">
         <v>-322332</v>
       </c>
       <c r="D533" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
         <v>322415</v>
       </c>
       <c r="B534" t="s">
         <v>536</v>
       </c>
       <c r="C534">
         <v>4002</v>
       </c>
       <c r="D534" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
         <v>322416</v>
       </c>
       <c r="B535" t="s">
         <v>537</v>
       </c>
       <c r="C535">
         <v>4002</v>
       </c>
       <c r="D535" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
         <v>322417</v>
       </c>
       <c r="B536" t="s">
         <v>538</v>
       </c>
       <c r="C536">
         <v>2537</v>
       </c>
       <c r="D536" t="s">
-        <v>804</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
         <v>322418</v>
       </c>
       <c r="B537" t="s">
         <v>539</v>
       </c>
       <c r="C537">
         <v>4002</v>
       </c>
       <c r="D537" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
         <v>322419</v>
       </c>
       <c r="B538" t="s">
         <v>540</v>
       </c>
       <c r="C538">
         <v>4002</v>
       </c>
       <c r="D538" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
         <v>322420</v>
       </c>
       <c r="B539" t="s">
         <v>541</v>
       </c>
       <c r="C539">
         <v>447</v>
       </c>
       <c r="D539" t="s">
-        <v>803</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
         <v>322421</v>
       </c>
       <c r="B540" t="s">
         <v>542</v>
       </c>
       <c r="C540">
         <v>2046</v>
       </c>
       <c r="D540" t="s">
-        <v>829</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
         <v>322432</v>
       </c>
       <c r="B541" t="s">
         <v>543</v>
       </c>
       <c r="C541">
         <v>1131</v>
       </c>
       <c r="D541" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
         <v>322467</v>
       </c>
       <c r="B542" t="s">
         <v>544</v>
       </c>
       <c r="C542">
         <v>2781</v>
       </c>
       <c r="D542" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
         <v>322498</v>
       </c>
       <c r="B543" t="s">
         <v>545</v>
       </c>
       <c r="C543">
         <v>2877</v>
       </c>
       <c r="D543" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
         <v>322501</v>
       </c>
       <c r="B544" t="s">
         <v>546</v>
       </c>
       <c r="C544">
         <v>2877</v>
       </c>
       <c r="D544" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
         <v>322503</v>
       </c>
       <c r="B545" t="s">
         <v>547</v>
       </c>
       <c r="C545">
         <v>2877</v>
       </c>
       <c r="D545" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
         <v>322530</v>
       </c>
       <c r="B546" t="s">
         <v>548</v>
       </c>
       <c r="C546">
         <v>4004</v>
       </c>
       <c r="D546" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
         <v>322534</v>
       </c>
       <c r="B547" t="s">
         <v>549</v>
       </c>
       <c r="C547">
         <v>4004</v>
       </c>
       <c r="D547" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
         <v>322535</v>
       </c>
       <c r="B548" t="s">
         <v>550</v>
       </c>
       <c r="C548">
         <v>4004</v>
       </c>
       <c r="D548" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
         <v>322536</v>
       </c>
       <c r="B549" t="s">
         <v>551</v>
       </c>
       <c r="C549">
         <v>4004</v>
       </c>
       <c r="D549" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
         <v>322575</v>
       </c>
       <c r="B550" t="s">
         <v>552</v>
       </c>
       <c r="C550">
         <v>4003</v>
       </c>
       <c r="D550" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
         <v>322683</v>
       </c>
       <c r="B551" t="s">
         <v>553</v>
       </c>
       <c r="C551">
         <v>1261</v>
       </c>
       <c r="D551" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
         <v>322700</v>
       </c>
       <c r="B552" t="s">
         <v>554</v>
       </c>
       <c r="C552">
         <v>2781</v>
       </c>
       <c r="D552" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
         <v>322701</v>
       </c>
       <c r="B553" t="s">
         <v>555</v>
       </c>
       <c r="C553">
         <v>2781</v>
       </c>
       <c r="D553" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
         <v>322702</v>
       </c>
       <c r="B554" t="s">
         <v>556</v>
       </c>
       <c r="C554">
         <v>2781</v>
       </c>
       <c r="D554" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
         <v>322705</v>
       </c>
       <c r="B555" t="s">
         <v>557</v>
       </c>
       <c r="C555">
         <v>2781</v>
       </c>
       <c r="D555" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
         <v>322748</v>
       </c>
       <c r="B556" t="s">
         <v>558</v>
       </c>
       <c r="C556">
         <v>2877</v>
       </c>
       <c r="D556" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
         <v>322749</v>
       </c>
       <c r="B557" t="s">
         <v>559</v>
       </c>
       <c r="C557">
         <v>2877</v>
       </c>
       <c r="D557" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
         <v>322802</v>
       </c>
       <c r="B558" t="s">
         <v>560</v>
       </c>
       <c r="C558">
         <v>2877</v>
       </c>
       <c r="D558" t="s">
-        <v>840</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
         <v>322830</v>
       </c>
       <c r="B559" t="s">
         <v>561</v>
       </c>
       <c r="C559">
         <v>2781</v>
       </c>
       <c r="D559" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
         <v>322835</v>
       </c>
       <c r="B560" t="s">
         <v>562</v>
       </c>
       <c r="C560">
         <v>2781</v>
       </c>
       <c r="D560" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
         <v>323002</v>
       </c>
       <c r="B561" t="s">
         <v>563</v>
       </c>
       <c r="C561">
         <v>2087</v>
       </c>
       <c r="D561" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
         <v>323004</v>
       </c>
       <c r="B562" t="s">
         <v>564</v>
       </c>
       <c r="C562">
         <v>2655</v>
       </c>
       <c r="D562" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
         <v>323012</v>
       </c>
       <c r="B563" t="s">
         <v>565</v>
       </c>
       <c r="C563">
         <v>2655</v>
       </c>
       <c r="D563" t="s">
-        <v>814</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
         <v>323014</v>
       </c>
       <c r="B564" t="s">
         <v>566</v>
       </c>
       <c r="C564">
         <v>762</v>
       </c>
       <c r="D564" t="s">
-        <v>799</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
         <v>323017</v>
       </c>
       <c r="B565" t="s">
         <v>567</v>
       </c>
       <c r="C565">
         <v>2087</v>
       </c>
       <c r="D565" t="s">
-        <v>791</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
         <v>323018</v>
       </c>
       <c r="B566" t="s">
         <v>568</v>
       </c>
       <c r="C566">
         <v>679</v>
       </c>
       <c r="D566" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
         <v>323019</v>
       </c>
       <c r="B567" t="s">
         <v>569</v>
       </c>
       <c r="C567">
         <v>679</v>
       </c>
       <c r="D567" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
         <v>323020</v>
       </c>
       <c r="B568" t="s">
         <v>570</v>
       </c>
       <c r="C568">
         <v>679</v>
       </c>
       <c r="D568" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
         <v>323021</v>
       </c>
       <c r="B569" t="s">
         <v>571</v>
       </c>
       <c r="C569">
         <v>679</v>
       </c>
       <c r="D569" t="s">
-        <v>752</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
         <v>323176</v>
       </c>
       <c r="B570" t="s">
         <v>572</v>
       </c>
       <c r="C570">
         <v>2083</v>
       </c>
       <c r="D570" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
         <v>323177</v>
       </c>
       <c r="B571" t="s">
         <v>573</v>
       </c>
       <c r="C571">
         <v>2083</v>
       </c>
       <c r="D571" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
         <v>323286</v>
       </c>
       <c r="B572" t="s">
         <v>574</v>
       </c>
       <c r="C572">
         <v>2495</v>
       </c>
       <c r="D572" t="s">
-        <v>807</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
         <v>323566</v>
       </c>
       <c r="B573" t="s">
         <v>575</v>
       </c>
       <c r="C573">
         <v>4100</v>
       </c>
       <c r="D573" t="s">
-        <v>842</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
         <v>323584</v>
       </c>
       <c r="B574" t="s">
         <v>576</v>
       </c>
       <c r="C574">
         <v>2023</v>
       </c>
       <c r="D574" t="s">
-        <v>843</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
         <v>323604</v>
       </c>
       <c r="B575" t="s">
         <v>577</v>
       </c>
       <c r="C575">
         <v>4002</v>
       </c>
       <c r="D575" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
         <v>323606</v>
       </c>
       <c r="B576" t="s">
         <v>578</v>
       </c>
       <c r="C576">
         <v>4002</v>
       </c>
       <c r="D576" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
         <v>323668</v>
       </c>
       <c r="B577" t="s">
         <v>579</v>
       </c>
       <c r="C577">
         <v>2661</v>
       </c>
       <c r="D577" t="s">
-        <v>815</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
         <v>323891</v>
       </c>
       <c r="B578" t="s">
         <v>580</v>
       </c>
       <c r="C578">
         <v>1389</v>
       </c>
       <c r="D578" t="s">
-        <v>830</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
         <v>323948</v>
       </c>
       <c r="B579" t="s">
         <v>581</v>
       </c>
       <c r="C579">
         <v>1389</v>
       </c>
       <c r="D579" t="s">
-        <v>830</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
         <v>323949</v>
       </c>
       <c r="B580" t="s">
         <v>582</v>
       </c>
       <c r="C580">
         <v>1389</v>
       </c>
       <c r="D580" t="s">
-        <v>830</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
         <v>324095</v>
       </c>
       <c r="B581" t="s">
         <v>583</v>
       </c>
       <c r="C581">
         <v>4002</v>
       </c>
       <c r="D581" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
         <v>324161</v>
       </c>
       <c r="B582" t="s">
         <v>584</v>
       </c>
       <c r="C582">
         <v>2253</v>
       </c>
       <c r="D582" t="s">
-        <v>844</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
         <v>324186</v>
       </c>
       <c r="B583" t="s">
         <v>585</v>
       </c>
       <c r="C583">
         <v>455</v>
       </c>
       <c r="D583" t="s">
-        <v>749</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
         <v>324729</v>
       </c>
       <c r="B584" t="s">
         <v>586</v>
       </c>
       <c r="C584">
         <v>975</v>
       </c>
       <c r="D584" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
         <v>324866</v>
       </c>
       <c r="B585" t="s">
         <v>587</v>
       </c>
       <c r="C585">
         <v>2525</v>
       </c>
       <c r="D585" t="s">
-        <v>795</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
         <v>325290</v>
       </c>
       <c r="B586" t="s">
         <v>588</v>
       </c>
       <c r="C586">
         <v>1128</v>
       </c>
       <c r="D586" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
         <v>325314</v>
       </c>
       <c r="B587" t="s">
         <v>589</v>
       </c>
       <c r="C587">
         <v>875</v>
       </c>
       <c r="D587" t="s">
-        <v>845</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
         <v>325315</v>
       </c>
       <c r="B588" t="s">
         <v>590</v>
       </c>
       <c r="C588">
         <v>875</v>
       </c>
       <c r="D588" t="s">
-        <v>845</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
         <v>325317</v>
       </c>
       <c r="B589" t="s">
         <v>591</v>
       </c>
       <c r="C589">
         <v>875</v>
       </c>
       <c r="D589" t="s">
-        <v>845</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
         <v>325351</v>
       </c>
       <c r="B590" t="s">
         <v>592</v>
       </c>
       <c r="C590">
         <v>4002</v>
       </c>
       <c r="D590" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
         <v>325352</v>
       </c>
       <c r="B591" t="s">
         <v>593</v>
       </c>
       <c r="C591">
         <v>4002</v>
       </c>
       <c r="D591" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
         <v>325358</v>
       </c>
       <c r="B592" t="s">
         <v>594</v>
       </c>
       <c r="C592">
         <v>4004</v>
       </c>
       <c r="D592" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
         <v>325360</v>
       </c>
       <c r="B593" t="s">
         <v>595</v>
       </c>
       <c r="C593">
         <v>4002</v>
       </c>
       <c r="D593" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
         <v>325361</v>
       </c>
       <c r="B594" t="s">
         <v>596</v>
       </c>
       <c r="C594">
         <v>4002</v>
       </c>
       <c r="D594" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
         <v>325363</v>
       </c>
       <c r="B595" t="s">
         <v>597</v>
       </c>
       <c r="C595">
         <v>4004</v>
       </c>
       <c r="D595" t="s">
-        <v>841</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
         <v>325401</v>
       </c>
       <c r="B596" t="s">
         <v>598</v>
       </c>
       <c r="C596">
         <v>2083</v>
       </c>
       <c r="D596" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
         <v>325403</v>
       </c>
       <c r="B597" t="s">
         <v>599</v>
       </c>
       <c r="C597">
         <v>2083</v>
       </c>
       <c r="D597" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
         <v>325406</v>
       </c>
       <c r="B598" t="s">
         <v>600</v>
       </c>
       <c r="C598">
         <v>1131</v>
       </c>
       <c r="D598" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
         <v>325408</v>
       </c>
       <c r="B599" t="s">
         <v>601</v>
       </c>
       <c r="C599">
         <v>1131</v>
       </c>
       <c r="D599" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
         <v>325412</v>
       </c>
       <c r="B600" t="s">
         <v>602</v>
       </c>
       <c r="C600">
         <v>975</v>
       </c>
       <c r="D600" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
         <v>325520</v>
       </c>
       <c r="B601" t="s">
         <v>603</v>
       </c>
       <c r="C601">
         <v>821</v>
       </c>
       <c r="D601" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
         <v>325521</v>
       </c>
       <c r="B602" t="s">
         <v>604</v>
       </c>
       <c r="C602">
         <v>1128</v>
       </c>
       <c r="D602" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
         <v>325559</v>
       </c>
       <c r="B603" t="s">
         <v>605</v>
       </c>
       <c r="C603">
         <v>1106</v>
       </c>
       <c r="D603" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
         <v>325560</v>
       </c>
       <c r="B604" t="s">
         <v>606</v>
       </c>
       <c r="C604">
         <v>848</v>
       </c>
       <c r="D604" t="s">
-        <v>785</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
         <v>325561</v>
       </c>
       <c r="B605" t="s">
         <v>607</v>
       </c>
       <c r="C605">
         <v>848</v>
       </c>
       <c r="D605" t="s">
-        <v>785</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
         <v>325562</v>
       </c>
       <c r="B606" t="s">
         <v>608</v>
       </c>
       <c r="C606">
         <v>1106</v>
       </c>
       <c r="D606" t="s">
-        <v>784</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
         <v>325576</v>
       </c>
       <c r="B607" t="s">
         <v>609</v>
       </c>
       <c r="C607">
         <v>1063</v>
       </c>
       <c r="D607" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
         <v>325612</v>
       </c>
       <c r="B608" t="s">
         <v>610</v>
       </c>
       <c r="C608">
         <v>4003</v>
       </c>
       <c r="D608" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
         <v>325618</v>
       </c>
       <c r="B609" t="s">
         <v>611</v>
       </c>
       <c r="C609">
         <v>4116</v>
       </c>
       <c r="D609" t="s">
-        <v>846</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
         <v>325639</v>
       </c>
       <c r="B610" t="s">
         <v>612</v>
       </c>
       <c r="C610">
         <v>4108</v>
       </c>
       <c r="D610" t="s">
-        <v>847</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
         <v>325640</v>
       </c>
       <c r="B611" t="s">
         <v>613</v>
       </c>
       <c r="C611">
         <v>4108</v>
       </c>
       <c r="D611" t="s">
-        <v>847</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
         <v>325641</v>
       </c>
       <c r="B612" t="s">
         <v>614</v>
       </c>
       <c r="C612">
         <v>4108</v>
       </c>
       <c r="D612" t="s">
-        <v>847</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
         <v>325663</v>
       </c>
       <c r="B613" t="s">
         <v>615</v>
       </c>
       <c r="C613">
         <v>4122</v>
       </c>
       <c r="D613" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
         <v>325664</v>
       </c>
       <c r="B614" t="s">
         <v>616</v>
       </c>
       <c r="C614">
         <v>4122</v>
       </c>
       <c r="D614" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
         <v>325665</v>
       </c>
       <c r="B615" t="s">
         <v>617</v>
       </c>
       <c r="C615">
         <v>4122</v>
       </c>
       <c r="D615" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
         <v>325666</v>
       </c>
       <c r="B616" t="s">
         <v>618</v>
       </c>
       <c r="C616">
         <v>4122</v>
       </c>
       <c r="D616" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
         <v>325667</v>
       </c>
       <c r="B617" t="s">
         <v>619</v>
       </c>
       <c r="C617">
         <v>4122</v>
       </c>
       <c r="D617" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
         <v>325672</v>
       </c>
       <c r="B618" t="s">
         <v>620</v>
       </c>
       <c r="C618">
         <v>4122</v>
       </c>
       <c r="D618" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
         <v>325673</v>
       </c>
       <c r="B619" t="s">
         <v>621</v>
       </c>
       <c r="C619">
         <v>4122</v>
       </c>
       <c r="D619" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
         <v>325678</v>
       </c>
       <c r="B620" t="s">
         <v>622</v>
       </c>
       <c r="C620">
         <v>4122</v>
       </c>
       <c r="D620" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
         <v>325680</v>
       </c>
       <c r="B621" t="s">
         <v>623</v>
       </c>
       <c r="C621">
         <v>4122</v>
       </c>
       <c r="D621" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
         <v>325681</v>
       </c>
       <c r="B622" t="s">
         <v>624</v>
       </c>
       <c r="C622">
         <v>4122</v>
       </c>
       <c r="D622" t="s">
-        <v>848</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
         <v>325683</v>
       </c>
       <c r="B623" t="s">
         <v>625</v>
       </c>
       <c r="C623">
         <v>1063</v>
       </c>
       <c r="D623" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
         <v>325684</v>
       </c>
       <c r="B624" t="s">
         <v>626</v>
       </c>
       <c r="C624">
         <v>1063</v>
       </c>
       <c r="D624" t="s">
-        <v>773</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
         <v>325772</v>
       </c>
       <c r="B625" t="s">
         <v>627</v>
       </c>
       <c r="C625">
         <v>2862</v>
       </c>
       <c r="D625" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
         <v>325776</v>
       </c>
       <c r="B626" t="s">
         <v>628</v>
       </c>
       <c r="C626">
         <v>2862</v>
       </c>
       <c r="D626" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
         <v>325810</v>
       </c>
       <c r="B627" t="s">
         <v>629</v>
       </c>
       <c r="C627">
         <v>1128</v>
       </c>
       <c r="D627" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
         <v>325812</v>
       </c>
       <c r="B628" t="s">
         <v>630</v>
       </c>
       <c r="C628">
         <v>735</v>
       </c>
       <c r="D628" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
         <v>325826</v>
       </c>
       <c r="B629" t="s">
         <v>631</v>
       </c>
       <c r="C629">
         <v>735</v>
       </c>
       <c r="D629" t="s">
-        <v>754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
         <v>325854</v>
       </c>
       <c r="B630" t="s">
         <v>632</v>
       </c>
       <c r="C630">
         <v>2781</v>
       </c>
       <c r="D630" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
         <v>325856</v>
       </c>
       <c r="B631" t="s">
         <v>633</v>
       </c>
       <c r="C631">
         <v>2781</v>
       </c>
       <c r="D631" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
         <v>325858</v>
       </c>
       <c r="B632" t="s">
         <v>634</v>
       </c>
       <c r="C632">
         <v>2781</v>
       </c>
       <c r="D632" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
         <v>325954</v>
       </c>
       <c r="B633" t="s">
         <v>635</v>
       </c>
       <c r="C633">
         <v>1186</v>
       </c>
       <c r="D633" t="s">
-        <v>765</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
         <v>325961</v>
       </c>
       <c r="B634" t="s">
         <v>636</v>
       </c>
       <c r="C634">
         <v>444</v>
       </c>
       <c r="D634" t="s">
-        <v>849</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
         <v>326072</v>
       </c>
       <c r="B635" t="s">
         <v>637</v>
       </c>
       <c r="C635">
         <v>4130</v>
       </c>
       <c r="D635" t="s">
-        <v>850</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
         <v>326073</v>
       </c>
       <c r="B636" t="s">
         <v>638</v>
       </c>
       <c r="C636">
         <v>4130</v>
       </c>
       <c r="D636" t="s">
-        <v>850</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
         <v>326074</v>
       </c>
       <c r="B637" t="s">
         <v>639</v>
       </c>
       <c r="C637">
         <v>4130</v>
       </c>
       <c r="D637" t="s">
-        <v>850</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
         <v>326149</v>
       </c>
       <c r="B638" t="s">
         <v>640</v>
       </c>
       <c r="C638">
         <v>1029</v>
       </c>
       <c r="D638" t="s">
-        <v>823</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
         <v>326316</v>
       </c>
       <c r="B639" t="s">
         <v>641</v>
       </c>
       <c r="C639">
         <v>821</v>
       </c>
       <c r="D639" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
         <v>326317</v>
       </c>
       <c r="B640" t="s">
         <v>642</v>
       </c>
       <c r="C640">
         <v>1128</v>
       </c>
       <c r="D640" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
         <v>326855</v>
       </c>
       <c r="B641" t="s">
         <v>643</v>
       </c>
       <c r="C641">
         <v>974</v>
       </c>
       <c r="D641" t="s">
-        <v>820</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
         <v>326944</v>
       </c>
       <c r="B642" t="s">
         <v>644</v>
       </c>
       <c r="C642">
         <v>4002</v>
       </c>
       <c r="D642" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
         <v>326947</v>
       </c>
       <c r="B643" t="s">
         <v>645</v>
       </c>
       <c r="C643">
         <v>4002</v>
       </c>
       <c r="D643" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
         <v>326963</v>
       </c>
       <c r="B644" t="s">
         <v>646</v>
       </c>
       <c r="C644">
         <v>2106</v>
       </c>
       <c r="D644" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
         <v>327718</v>
       </c>
       <c r="B645" t="s">
         <v>647</v>
       </c>
       <c r="C645">
         <v>975</v>
       </c>
       <c r="D645" t="s">
-        <v>827</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
         <v>327810</v>
       </c>
       <c r="B646" t="s">
         <v>648</v>
       </c>
       <c r="C646">
         <v>4002</v>
       </c>
       <c r="D646" t="s">
-        <v>834</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
         <v>328024</v>
       </c>
       <c r="B647" t="s">
         <v>649</v>
       </c>
       <c r="C647">
         <v>1261</v>
       </c>
       <c r="D647" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
         <v>328025</v>
       </c>
       <c r="B648" t="s">
         <v>650</v>
       </c>
       <c r="C648">
         <v>1261</v>
       </c>
       <c r="D648" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
         <v>328074</v>
       </c>
       <c r="B649" t="s">
         <v>651</v>
       </c>
       <c r="C649">
         <v>2781</v>
       </c>
       <c r="D649" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
         <v>328076</v>
       </c>
       <c r="B650" t="s">
         <v>652</v>
       </c>
       <c r="C650">
         <v>2023</v>
       </c>
       <c r="D650" t="s">
-        <v>843</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
         <v>328079</v>
       </c>
       <c r="B651" t="s">
         <v>653</v>
       </c>
       <c r="C651">
         <v>4147</v>
       </c>
       <c r="D651" t="s">
-        <v>851</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
         <v>328081</v>
       </c>
       <c r="B652" t="s">
         <v>654</v>
       </c>
       <c r="C652">
         <v>4148</v>
       </c>
       <c r="D652" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
         <v>328082</v>
       </c>
       <c r="B653" t="s">
         <v>655</v>
       </c>
       <c r="C653">
         <v>4146</v>
       </c>
       <c r="D653" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
         <v>328084</v>
       </c>
       <c r="B654" t="s">
         <v>656</v>
       </c>
       <c r="C654">
         <v>4148</v>
       </c>
       <c r="D654" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
         <v>328085</v>
       </c>
       <c r="B655" t="s">
         <v>657</v>
       </c>
       <c r="C655">
         <v>4147</v>
       </c>
       <c r="D655" t="s">
-        <v>851</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
         <v>328087</v>
       </c>
       <c r="B656" t="s">
         <v>658</v>
       </c>
       <c r="C656">
         <v>4148</v>
       </c>
       <c r="D656" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
         <v>328088</v>
       </c>
       <c r="B657" t="s">
         <v>659</v>
       </c>
       <c r="C657">
         <v>4148</v>
       </c>
       <c r="D657" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
         <v>328090</v>
       </c>
       <c r="B658" t="s">
         <v>660</v>
       </c>
       <c r="C658">
         <v>4147</v>
       </c>
       <c r="D658" t="s">
-        <v>851</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
         <v>328091</v>
       </c>
       <c r="B659" t="s">
         <v>661</v>
       </c>
       <c r="C659">
         <v>4146</v>
       </c>
       <c r="D659" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
         <v>328092</v>
       </c>
       <c r="B660" t="s">
         <v>662</v>
       </c>
       <c r="C660">
         <v>4146</v>
       </c>
       <c r="D660" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
         <v>328095</v>
       </c>
       <c r="B661" t="s">
         <v>663</v>
       </c>
       <c r="C661">
         <v>4146</v>
       </c>
       <c r="D661" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
         <v>328096</v>
       </c>
       <c r="B662" t="s">
         <v>664</v>
       </c>
       <c r="C662">
         <v>4146</v>
       </c>
       <c r="D662" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
         <v>328097</v>
       </c>
       <c r="B663" t="s">
         <v>665</v>
       </c>
       <c r="C663">
         <v>4146</v>
       </c>
       <c r="D663" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
         <v>328101</v>
       </c>
       <c r="B664" t="s">
         <v>666</v>
       </c>
       <c r="C664">
         <v>4148</v>
       </c>
       <c r="D664" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
         <v>328102</v>
       </c>
       <c r="B665" t="s">
         <v>667</v>
       </c>
       <c r="C665">
         <v>4147</v>
       </c>
       <c r="D665" t="s">
-        <v>851</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
         <v>328104</v>
       </c>
       <c r="B666" t="s">
         <v>668</v>
       </c>
       <c r="C666">
         <v>4148</v>
       </c>
       <c r="D666" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
         <v>328105</v>
       </c>
       <c r="B667" t="s">
         <v>669</v>
       </c>
       <c r="C667">
         <v>4148</v>
       </c>
       <c r="D667" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
         <v>328106</v>
       </c>
       <c r="B668" t="s">
         <v>670</v>
       </c>
       <c r="C668">
         <v>4147</v>
       </c>
       <c r="D668" t="s">
-        <v>851</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
         <v>328108</v>
       </c>
       <c r="B669" t="s">
         <v>671</v>
       </c>
       <c r="C669">
         <v>4148</v>
       </c>
       <c r="D669" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
         <v>328112</v>
       </c>
       <c r="B670" t="s">
         <v>672</v>
       </c>
       <c r="C670">
         <v>4148</v>
       </c>
       <c r="D670" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
         <v>328126</v>
       </c>
       <c r="B671" t="s">
         <v>673</v>
       </c>
       <c r="C671">
         <v>4146</v>
       </c>
       <c r="D671" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
         <v>328127</v>
       </c>
       <c r="B672" t="s">
         <v>674</v>
       </c>
       <c r="C672">
         <v>4146</v>
       </c>
       <c r="D672" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
         <v>328128</v>
       </c>
       <c r="B673" t="s">
         <v>675</v>
       </c>
       <c r="C673">
         <v>4146</v>
       </c>
       <c r="D673" t="s">
-        <v>853</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
         <v>328129</v>
       </c>
       <c r="B674" t="s">
         <v>676</v>
       </c>
       <c r="C674">
         <v>4148</v>
       </c>
       <c r="D674" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
         <v>328136</v>
       </c>
       <c r="B675" t="s">
         <v>677</v>
       </c>
       <c r="C675">
         <v>4148</v>
       </c>
       <c r="D675" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
         <v>328137</v>
       </c>
       <c r="B676" t="s">
         <v>678</v>
       </c>
       <c r="C676">
         <v>4148</v>
       </c>
       <c r="D676" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
         <v>328138</v>
       </c>
       <c r="B677" t="s">
         <v>679</v>
       </c>
       <c r="C677">
         <v>4148</v>
       </c>
       <c r="D677" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
         <v>328141</v>
       </c>
       <c r="B678" t="s">
         <v>680</v>
       </c>
       <c r="C678">
         <v>4148</v>
       </c>
       <c r="D678" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
         <v>328142</v>
       </c>
       <c r="B679" t="s">
         <v>681</v>
       </c>
       <c r="C679">
         <v>4148</v>
       </c>
       <c r="D679" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
         <v>328143</v>
       </c>
       <c r="B680" t="s">
         <v>682</v>
       </c>
       <c r="C680">
         <v>4148</v>
       </c>
       <c r="D680" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
         <v>328145</v>
       </c>
       <c r="B681" t="s">
         <v>683</v>
       </c>
       <c r="C681">
         <v>4148</v>
       </c>
       <c r="D681" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
         <v>328162</v>
       </c>
       <c r="B682" t="s">
         <v>684</v>
       </c>
       <c r="C682">
         <v>4150</v>
       </c>
       <c r="D682" t="s">
-        <v>854</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
         <v>328165</v>
       </c>
       <c r="B683" t="s">
         <v>684</v>
       </c>
       <c r="C683">
         <v>4150</v>
       </c>
       <c r="D683" t="s">
-        <v>854</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
         <v>330850</v>
       </c>
       <c r="B684" t="s">
         <v>685</v>
       </c>
       <c r="C684">
         <v>1131</v>
       </c>
       <c r="D684" t="s">
-        <v>782</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
         <v>330855</v>
       </c>
       <c r="B685" t="s">
         <v>686</v>
       </c>
       <c r="C685">
         <v>4148</v>
       </c>
       <c r="D685" t="s">
-        <v>852</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
         <v>330887</v>
       </c>
       <c r="B686" t="s">
         <v>687</v>
       </c>
       <c r="C686">
         <v>4130</v>
       </c>
       <c r="D686" t="s">
-        <v>850</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
         <v>330999</v>
       </c>
       <c r="B687" t="s">
         <v>688</v>
       </c>
       <c r="C687">
         <v>2083</v>
       </c>
       <c r="D687" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
         <v>331000</v>
       </c>
       <c r="B688" t="s">
         <v>689</v>
       </c>
       <c r="C688">
         <v>2083</v>
       </c>
       <c r="D688" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
         <v>331001</v>
       </c>
       <c r="B689" t="s">
         <v>690</v>
       </c>
       <c r="C689">
         <v>2083</v>
       </c>
       <c r="D689" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
         <v>331002</v>
       </c>
       <c r="B690" t="s">
         <v>691</v>
       </c>
       <c r="C690">
         <v>1025</v>
       </c>
       <c r="D690" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
         <v>331003</v>
       </c>
       <c r="B691" t="s">
         <v>692</v>
       </c>
       <c r="C691">
         <v>1025</v>
       </c>
       <c r="D691" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
         <v>331004</v>
       </c>
       <c r="B692" t="s">
         <v>693</v>
       </c>
       <c r="C692">
         <v>1025</v>
       </c>
       <c r="D692" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
         <v>331005</v>
       </c>
       <c r="B693" t="s">
         <v>694</v>
       </c>
       <c r="C693">
         <v>2083</v>
       </c>
       <c r="D693" t="s">
-        <v>790</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
         <v>331006</v>
       </c>
       <c r="B694" t="s">
         <v>695</v>
       </c>
       <c r="C694">
         <v>1956</v>
       </c>
       <c r="D694" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
         <v>331007</v>
       </c>
       <c r="B695" t="s">
         <v>696</v>
       </c>
       <c r="C695">
         <v>1956</v>
       </c>
       <c r="D695" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
         <v>331017</v>
       </c>
       <c r="B696" t="s">
         <v>697</v>
       </c>
       <c r="C696">
         <v>1025</v>
       </c>
       <c r="D696" t="s">
-        <v>794</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
         <v>331019</v>
       </c>
       <c r="B697" t="s">
         <v>698</v>
       </c>
       <c r="C697">
         <v>955</v>
       </c>
       <c r="D697" t="s">
-        <v>855</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
         <v>331021</v>
       </c>
       <c r="B698" t="s">
         <v>699</v>
       </c>
       <c r="C698">
         <v>955</v>
       </c>
       <c r="D698" t="s">
-        <v>855</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
         <v>331027</v>
       </c>
       <c r="B699" t="s">
         <v>700</v>
       </c>
       <c r="C699">
         <v>763</v>
       </c>
       <c r="D699" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
         <v>331028</v>
       </c>
       <c r="B700" t="s">
         <v>701</v>
       </c>
       <c r="C700">
         <v>2523</v>
       </c>
       <c r="D700" t="s">
-        <v>856</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
         <v>331032</v>
       </c>
       <c r="B701" t="s">
         <v>702</v>
       </c>
       <c r="C701">
         <v>763</v>
       </c>
       <c r="D701" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
         <v>331050</v>
       </c>
       <c r="B702" t="s">
         <v>703</v>
       </c>
       <c r="C702">
         <v>763</v>
       </c>
       <c r="D702" t="s">
-        <v>783</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
         <v>331051</v>
       </c>
       <c r="B703" t="s">
         <v>704</v>
       </c>
       <c r="C703">
         <v>2523</v>
       </c>
       <c r="D703" t="s">
-        <v>856</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
         <v>331052</v>
       </c>
       <c r="B704" t="s">
         <v>705</v>
       </c>
       <c r="C704">
         <v>2523</v>
       </c>
       <c r="D704" t="s">
-        <v>856</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
         <v>331074</v>
       </c>
       <c r="B705" t="s">
         <v>706</v>
       </c>
       <c r="C705">
         <v>4003</v>
       </c>
       <c r="D705" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
         <v>331075</v>
       </c>
       <c r="B706" t="s">
         <v>707</v>
       </c>
       <c r="C706">
         <v>4003</v>
       </c>
       <c r="D706" t="s">
-        <v>835</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
         <v>331200</v>
       </c>
       <c r="B707" t="s">
         <v>708</v>
       </c>
       <c r="C707">
         <v>979</v>
       </c>
       <c r="D707" t="s">
-        <v>762</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
         <v>331207</v>
       </c>
       <c r="B708" t="s">
         <v>709</v>
       </c>
       <c r="C708">
         <v>1261</v>
       </c>
       <c r="D708" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
         <v>331208</v>
       </c>
       <c r="B709" t="s">
         <v>710</v>
       </c>
       <c r="C709">
         <v>1261</v>
       </c>
       <c r="D709" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
         <v>331209</v>
       </c>
       <c r="B710" t="s">
         <v>711</v>
       </c>
       <c r="C710">
         <v>1261</v>
       </c>
       <c r="D710" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
         <v>331226</v>
       </c>
       <c r="B711" t="s">
         <v>712</v>
       </c>
       <c r="C711">
         <v>1128</v>
       </c>
       <c r="D711" t="s">
-        <v>770</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
         <v>331230</v>
       </c>
       <c r="B712" t="s">
         <v>713</v>
       </c>
       <c r="C712">
         <v>821</v>
       </c>
       <c r="D712" t="s">
-        <v>753</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
         <v>331264</v>
       </c>
       <c r="B713" t="s">
         <v>714</v>
       </c>
       <c r="C713">
         <v>1261</v>
       </c>
       <c r="D713" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
         <v>331277</v>
       </c>
       <c r="B714" t="s">
         <v>715</v>
       </c>
       <c r="C714">
         <v>1920</v>
       </c>
       <c r="D714" t="s">
-        <v>857</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
         <v>331281</v>
       </c>
       <c r="B715" t="s">
         <v>716</v>
       </c>
       <c r="C715">
         <v>1261</v>
       </c>
       <c r="D715" t="s">
-        <v>809</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
         <v>331283</v>
       </c>
       <c r="B716" t="s">
         <v>717</v>
       </c>
       <c r="C716">
         <v>1920</v>
       </c>
       <c r="D716" t="s">
-        <v>857</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
         <v>331454</v>
       </c>
       <c r="B717" t="s">
         <v>718</v>
       </c>
       <c r="C717">
         <v>2106</v>
       </c>
       <c r="D717" t="s">
-        <v>792</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
         <v>332625</v>
       </c>
       <c r="B718" t="s">
         <v>719</v>
       </c>
       <c r="C718">
         <v>2862</v>
       </c>
       <c r="D718" t="s">
-        <v>789</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
         <v>333490</v>
       </c>
       <c r="B719" t="s">
         <v>720</v>
       </c>
       <c r="C719">
         <v>2781</v>
       </c>
       <c r="D719" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
         <v>333502</v>
       </c>
       <c r="B720" t="s">
         <v>721</v>
       </c>
       <c r="C720">
         <v>2794</v>
       </c>
       <c r="D720" t="s">
-        <v>836</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
         <v>333504</v>
       </c>
       <c r="B721" t="s">
         <v>722</v>
       </c>
       <c r="C721">
         <v>4191</v>
       </c>
       <c r="D721" t="s">
-        <v>858</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
         <v>333506</v>
       </c>
       <c r="B722" t="s">
         <v>723</v>
       </c>
       <c r="C722">
         <v>2781</v>
       </c>
       <c r="D722" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
         <v>333509</v>
       </c>
       <c r="B723" t="s">
         <v>724</v>
       </c>
       <c r="C723">
         <v>2781</v>
       </c>
       <c r="D723" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
         <v>333510</v>
       </c>
       <c r="B724" t="s">
         <v>725</v>
       </c>
       <c r="C724">
         <v>2781</v>
       </c>
       <c r="D724" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
         <v>333511</v>
       </c>
       <c r="B725" t="s">
         <v>726</v>
       </c>
       <c r="C725">
         <v>2781</v>
       </c>
       <c r="D725" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
         <v>333514</v>
       </c>
       <c r="B726" t="s">
         <v>727</v>
       </c>
       <c r="C726">
         <v>4181</v>
       </c>
       <c r="D726" t="s">
-        <v>859</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
         <v>333515</v>
       </c>
       <c r="B727" t="s">
         <v>728</v>
       </c>
       <c r="C727">
         <v>2794</v>
       </c>
       <c r="D727" t="s">
-        <v>836</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
         <v>333516</v>
       </c>
       <c r="B728" t="s">
         <v>729</v>
       </c>
       <c r="C728">
         <v>4191</v>
       </c>
       <c r="D728" t="s">
-        <v>858</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
         <v>333517</v>
       </c>
       <c r="B729" t="s">
         <v>730</v>
       </c>
       <c r="C729">
         <v>2781</v>
       </c>
       <c r="D729" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
         <v>333518</v>
       </c>
       <c r="B730" t="s">
         <v>731</v>
       </c>
       <c r="C730">
         <v>2781</v>
       </c>
       <c r="D730" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
         <v>333519</v>
       </c>
       <c r="B731" t="s">
         <v>732</v>
       </c>
       <c r="C731">
         <v>2781</v>
       </c>
       <c r="D731" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
         <v>333530</v>
       </c>
       <c r="B732" t="s">
         <v>733</v>
       </c>
       <c r="C732">
         <v>2238</v>
       </c>
       <c r="D732" t="s">
-        <v>860</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
         <v>333531</v>
       </c>
       <c r="B733" t="s">
         <v>734</v>
       </c>
       <c r="C733">
         <v>2781</v>
       </c>
       <c r="D733" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
         <v>333532</v>
       </c>
       <c r="B734" t="s">
         <v>735</v>
       </c>
       <c r="C734">
         <v>2781</v>
       </c>
       <c r="D734" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
         <v>333533</v>
       </c>
       <c r="B735" t="s">
         <v>736</v>
       </c>
       <c r="C735">
         <v>2781</v>
       </c>
       <c r="D735" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
         <v>333534</v>
       </c>
       <c r="B736" t="s">
         <v>737</v>
       </c>
       <c r="C736">
         <v>2781</v>
       </c>
       <c r="D736" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
         <v>333535</v>
       </c>
       <c r="B737" t="s">
         <v>738</v>
       </c>
       <c r="C737">
         <v>2781</v>
       </c>
       <c r="D737" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
         <v>333536</v>
       </c>
       <c r="B738" t="s">
         <v>739</v>
       </c>
       <c r="C738">
         <v>2781</v>
       </c>
       <c r="D738" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
         <v>333537</v>
       </c>
       <c r="B739" t="s">
         <v>740</v>
       </c>
       <c r="C739">
         <v>4181</v>
       </c>
       <c r="D739" t="s">
-        <v>859</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
         <v>333538</v>
       </c>
       <c r="B740" t="s">
         <v>741</v>
       </c>
       <c r="C740">
         <v>4181</v>
       </c>
       <c r="D740" t="s">
-        <v>859</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
         <v>334625</v>
       </c>
       <c r="B741" t="s">
         <v>742</v>
       </c>
       <c r="C741">
         <v>2794</v>
       </c>
       <c r="D741" t="s">
-        <v>836</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
         <v>334626</v>
       </c>
       <c r="B742" t="s">
         <v>743</v>
       </c>
       <c r="C742">
         <v>2781</v>
       </c>
       <c r="D742" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
         <v>334628</v>
       </c>
       <c r="B743" t="s">
         <v>744</v>
       </c>
       <c r="C743">
         <v>2781</v>
       </c>
       <c r="D743" t="s">
-        <v>806</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
         <v>335437</v>
       </c>
       <c r="B744" t="s">
         <v>745</v>
       </c>
       <c r="C744">
         <v>1956</v>
       </c>
       <c r="D744" t="s">
-        <v>786</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
         <v>339017</v>
       </c>
       <c r="B745" t="s">
         <v>746</v>
       </c>
       <c r="C745">
         <v>4145</v>
       </c>
       <c r="D745" t="s">
-        <v>861</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
         <v>339047</v>
       </c>
       <c r="B746" t="s">
         <v>747</v>
       </c>
       <c r="C746">
         <v>4058</v>
       </c>
       <c r="D746" t="s">
-        <v>862</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
         <v>339067</v>
       </c>
       <c r="B747" t="s">
         <v>748</v>
       </c>
       <c r="C747">
         <v>4047</v>
       </c>
       <c r="D747" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>300003307</v>
+      </c>
+      <c r="B748" t="s">
+        <v>749</v>
+      </c>
+      <c r="C748">
+        <v>1128</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>300003308</v>
+      </c>
+      <c r="B749" t="s">
+        <v>750</v>
+      </c>
+      <c r="C749">
+        <v>1128</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>300003340</v>
+      </c>
+      <c r="B750" t="s">
+        <v>130</v>
+      </c>
+      <c r="C750">
+        <v>1107</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>300003349</v>
+      </c>
+      <c r="B751" t="s">
+        <v>751</v>
+      </c>
+      <c r="C751">
+        <v>4130</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>300003350</v>
+      </c>
+      <c r="B752" t="s">
+        <v>752</v>
+      </c>
+      <c r="C752">
+        <v>4130</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>300003357</v>
+      </c>
+      <c r="B753" t="s">
+        <v>753</v>
+      </c>
+      <c r="C753">
+        <v>4146</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>300003366</v>
+      </c>
+      <c r="B754" t="s">
+        <v>754</v>
+      </c>
+      <c r="C754">
+        <v>1052</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>300003378</v>
+      </c>
+      <c r="B755" t="s">
+        <v>131</v>
+      </c>
+      <c r="C755">
+        <v>735</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>300003379</v>
+      </c>
+      <c r="B756" t="s">
+        <v>132</v>
+      </c>
+      <c r="C756">
+        <v>455</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>300003380</v>
+      </c>
+      <c r="B757" t="s">
+        <v>755</v>
+      </c>
+      <c r="C757">
+        <v>1128</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>300003390</v>
+      </c>
+      <c r="B758" t="s">
+        <v>756</v>
+      </c>
+      <c r="C758">
+        <v>1130</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>300003412</v>
+      </c>
+      <c r="B759" t="s">
+        <v>757</v>
+      </c>
+      <c r="C759">
+        <v>768</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>300003413</v>
+      </c>
+      <c r="B760" t="s">
+        <v>134</v>
+      </c>
+      <c r="C760">
+        <v>843</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>300003415</v>
+      </c>
+      <c r="B761" t="s">
+        <v>758</v>
+      </c>
+      <c r="C761">
+        <v>1128</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>300003416</v>
+      </c>
+      <c r="B762" t="s">
+        <v>759</v>
+      </c>
+      <c r="C762">
+        <v>735</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>300003419</v>
+      </c>
+      <c r="B763" t="s">
+        <v>135</v>
+      </c>
+      <c r="C763">
+        <v>843</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>300003449</v>
+      </c>
+      <c r="B764" t="s">
+        <v>760</v>
+      </c>
+      <c r="C764">
+        <v>1130</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>300003450</v>
+      </c>
+      <c r="B765" t="s">
+        <v>761</v>
+      </c>
+      <c r="C765">
+        <v>1130</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>300003456</v>
+      </c>
+      <c r="B766" t="s">
+        <v>762</v>
+      </c>
+      <c r="C766">
+        <v>1130</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>300003457</v>
+      </c>
+      <c r="B767" t="s">
+        <v>763</v>
+      </c>
+      <c r="C767">
+        <v>1130</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>300003482</v>
+      </c>
+      <c r="B768" t="s">
+        <v>764</v>
+      </c>
+      <c r="C768">
+        <v>449</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>300003483</v>
+      </c>
+      <c r="B769" t="s">
+        <v>136</v>
+      </c>
+      <c r="C769">
+        <v>824</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>300003484</v>
+      </c>
+      <c r="B770" t="s">
+        <v>765</v>
+      </c>
+      <c r="C770">
+        <v>824</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>300003489</v>
+      </c>
+      <c r="B771" t="s">
+        <v>137</v>
+      </c>
+      <c r="C771">
+        <v>1544</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>300003490</v>
+      </c>
+      <c r="B772" t="s">
+        <v>138</v>
+      </c>
+      <c r="C772">
+        <v>1544</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>300003491</v>
+      </c>
+      <c r="B773" t="s">
+        <v>139</v>
+      </c>
+      <c r="C773">
+        <v>1544</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>300003499</v>
+      </c>
+      <c r="B774" t="s">
+        <v>140</v>
+      </c>
+      <c r="C774">
+        <v>824</v>
+      </c>
+      <c r="D774" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>300003500</v>
+      </c>
+      <c r="B775" t="s">
+        <v>141</v>
+      </c>
+      <c r="C775">
+        <v>824</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>300003526</v>
+      </c>
+      <c r="B776" t="s">
+        <v>142</v>
+      </c>
+      <c r="C776">
+        <v>735</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>300003527</v>
+      </c>
+      <c r="B777" t="s">
+        <v>143</v>
+      </c>
+      <c r="C777">
+        <v>1128</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>300003554</v>
+      </c>
+      <c r="B778" t="s">
+        <v>766</v>
+      </c>
+      <c r="C778">
+        <v>1025</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>300003555</v>
+      </c>
+      <c r="B779" t="s">
+        <v>767</v>
+      </c>
+      <c r="C779">
+        <v>1025</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>300003559</v>
+      </c>
+      <c r="B780" t="s">
+        <v>768</v>
+      </c>
+      <c r="C780">
+        <v>768</v>
+      </c>
+      <c r="D780" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>300003565</v>
+      </c>
+      <c r="B781" t="s">
+        <v>769</v>
+      </c>
+      <c r="C781">
+        <v>1480</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>300003566</v>
+      </c>
+      <c r="B782" t="s">
+        <v>770</v>
+      </c>
+      <c r="C782">
+        <v>1480</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>300003608</v>
+      </c>
+      <c r="B783" t="s">
+        <v>771</v>
+      </c>
+      <c r="C783">
+        <v>1186</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>300003620</v>
+      </c>
+      <c r="B784" t="s">
+        <v>772</v>
+      </c>
+      <c r="C784">
+        <v>4130</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>300003635</v>
+      </c>
+      <c r="B785" t="s">
+        <v>145</v>
+      </c>
+      <c r="C785">
+        <v>4059</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>300003636</v>
+      </c>
+      <c r="B786" t="s">
+        <v>146</v>
+      </c>
+      <c r="C786">
+        <v>4059</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>300003637</v>
+      </c>
+      <c r="B787" t="s">
+        <v>773</v>
+      </c>
+      <c r="C787">
+        <v>4059</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>300003638</v>
+      </c>
+      <c r="B788" t="s">
+        <v>774</v>
+      </c>
+      <c r="C788">
+        <v>4059</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>300003639</v>
+      </c>
+      <c r="B789" t="s">
+        <v>147</v>
+      </c>
+      <c r="C789">
+        <v>4059</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>300003652</v>
+      </c>
+      <c r="B790" t="s">
+        <v>148</v>
+      </c>
+      <c r="C790">
+        <v>735</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>300003653</v>
+      </c>
+      <c r="B791" t="s">
+        <v>775</v>
+      </c>
+      <c r="C791">
+        <v>1128</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>300003655</v>
+      </c>
+      <c r="B792" t="s">
+        <v>776</v>
+      </c>
+      <c r="C792">
+        <v>735</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>300003673</v>
+      </c>
+      <c r="B793" t="s">
+        <v>777</v>
+      </c>
+      <c r="C793">
+        <v>1538</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>300003674</v>
+      </c>
+      <c r="B794" t="s">
+        <v>149</v>
+      </c>
+      <c r="C794">
+        <v>1538</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>300003675</v>
+      </c>
+      <c r="B795" t="s">
+        <v>150</v>
+      </c>
+      <c r="C795">
+        <v>1538</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>300003697</v>
+      </c>
+      <c r="B796" t="s">
+        <v>778</v>
+      </c>
+      <c r="C796">
+        <v>2857</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>300003698</v>
+      </c>
+      <c r="B797" t="s">
+        <v>779</v>
+      </c>
+      <c r="C797">
+        <v>2857</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>300003699</v>
+      </c>
+      <c r="B798" t="s">
+        <v>780</v>
+      </c>
+      <c r="C798">
+        <v>2857</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>300003700</v>
+      </c>
+      <c r="B799" t="s">
+        <v>781</v>
+      </c>
+      <c r="C799">
+        <v>2857</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>300003768</v>
+      </c>
+      <c r="B800" t="s">
+        <v>151</v>
+      </c>
+      <c r="C800">
+        <v>1063</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>300003769</v>
+      </c>
+      <c r="B801" t="s">
+        <v>152</v>
+      </c>
+      <c r="C801">
+        <v>1063</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>300003770</v>
+      </c>
+      <c r="B802" t="s">
+        <v>153</v>
+      </c>
+      <c r="C802">
+        <v>1063</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>300003776</v>
+      </c>
+      <c r="B803" t="s">
+        <v>154</v>
+      </c>
+      <c r="C803">
+        <v>1538</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>300003793</v>
+      </c>
+      <c r="B804" t="s">
+        <v>782</v>
+      </c>
+      <c r="C804">
+        <v>449</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>300003822</v>
+      </c>
+      <c r="B805" t="s">
+        <v>783</v>
+      </c>
+      <c r="C805">
+        <v>455</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>300003827</v>
+      </c>
+      <c r="B806" t="s">
+        <v>155</v>
+      </c>
+      <c r="C806">
+        <v>824</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>300003851</v>
+      </c>
+      <c r="B807" t="s">
+        <v>156</v>
+      </c>
+      <c r="C807">
+        <v>768</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>300003876</v>
+      </c>
+      <c r="B808" t="s">
+        <v>784</v>
+      </c>
+      <c r="C808">
+        <v>2857</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>300003882</v>
+      </c>
+      <c r="B809" t="s">
+        <v>785</v>
+      </c>
+      <c r="C809">
+        <v>1025</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>300003883</v>
+      </c>
+      <c r="B810" t="s">
+        <v>786</v>
+      </c>
+      <c r="C810">
+        <v>824</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>300003887</v>
+      </c>
+      <c r="B811" t="s">
+        <v>787</v>
+      </c>
+      <c r="C811">
+        <v>824</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>300003906</v>
+      </c>
+      <c r="B812" t="s">
+        <v>788</v>
+      </c>
+      <c r="C812">
+        <v>848</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>300003916</v>
+      </c>
+      <c r="B813" t="s">
+        <v>157</v>
+      </c>
+      <c r="C813">
+        <v>1186</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>300003917</v>
+      </c>
+      <c r="B814" t="s">
+        <v>789</v>
+      </c>
+      <c r="C814">
+        <v>1186</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>300004032</v>
+      </c>
+      <c r="B815" t="s">
+        <v>790</v>
+      </c>
+      <c r="C815">
+        <v>2857</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>300004035</v>
+      </c>
+      <c r="B816" t="s">
+        <v>791</v>
+      </c>
+      <c r="C816">
+        <v>2857</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>300004069</v>
+      </c>
+      <c r="B817" t="s">
+        <v>792</v>
+      </c>
+      <c r="C817">
+        <v>768</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>300004078</v>
+      </c>
+      <c r="B818" t="s">
+        <v>793</v>
+      </c>
+      <c r="C818">
+        <v>824</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>300004079</v>
+      </c>
+      <c r="B819" t="s">
+        <v>158</v>
+      </c>
+      <c r="C819">
+        <v>824</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>300004081</v>
+      </c>
+      <c r="B820" t="s">
+        <v>159</v>
+      </c>
+      <c r="C820">
+        <v>1107</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>300004082</v>
+      </c>
+      <c r="B821" t="s">
+        <v>794</v>
+      </c>
+      <c r="C821">
+        <v>449</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>300004084</v>
+      </c>
+      <c r="B822" t="s">
+        <v>795</v>
+      </c>
+      <c r="C822">
+        <v>449</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>300004089</v>
+      </c>
+      <c r="B823" t="s">
+        <v>161</v>
+      </c>
+      <c r="C823">
+        <v>1131</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>300004093</v>
+      </c>
+      <c r="B824" t="s">
+        <v>796</v>
+      </c>
+      <c r="C824">
+        <v>2023</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>300004116</v>
+      </c>
+      <c r="B825" t="s">
+        <v>162</v>
+      </c>
+      <c r="C825">
+        <v>768</v>
+      </c>
+      <c r="D825" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>300004130</v>
+      </c>
+      <c r="B826" t="s">
+        <v>163</v>
+      </c>
+      <c r="C826">
+        <v>768</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>300004143</v>
+      </c>
+      <c r="B827" t="s">
+        <v>797</v>
+      </c>
+      <c r="C827">
+        <v>449</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>300004158</v>
+      </c>
+      <c r="B828" t="s">
+        <v>164</v>
+      </c>
+      <c r="C828">
+        <v>824</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>300004173</v>
+      </c>
+      <c r="B829" t="s">
+        <v>165</v>
+      </c>
+      <c r="C829">
+        <v>763</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>300004174</v>
+      </c>
+      <c r="B830" t="s">
+        <v>166</v>
+      </c>
+      <c r="C830">
+        <v>763</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>300004175</v>
+      </c>
+      <c r="B831" t="s">
+        <v>167</v>
+      </c>
+      <c r="C831">
+        <v>763</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>300004176</v>
+      </c>
+      <c r="B832" t="s">
+        <v>798</v>
+      </c>
+      <c r="C832">
+        <v>763</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>300004177</v>
+      </c>
+      <c r="B833" t="s">
+        <v>799</v>
+      </c>
+      <c r="C833">
+        <v>763</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>300004192</v>
+      </c>
+      <c r="B834" t="s">
+        <v>800</v>
+      </c>
+      <c r="C834">
+        <v>762</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>300004193</v>
+      </c>
+      <c r="B835" t="s">
+        <v>801</v>
+      </c>
+      <c r="C835">
+        <v>762</v>
+      </c>
+      <c r="D835" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>300004194</v>
+      </c>
+      <c r="B836" t="s">
+        <v>802</v>
+      </c>
+      <c r="C836">
+        <v>762</v>
+      </c>
+      <c r="D836" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>300004205</v>
+      </c>
+      <c r="B837" t="s">
+        <v>803</v>
+      </c>
+      <c r="C837">
+        <v>848</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>300004207</v>
+      </c>
+      <c r="B838" t="s">
+        <v>168</v>
+      </c>
+      <c r="C838">
+        <v>1106</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>300004208</v>
+      </c>
+      <c r="B839" t="s">
+        <v>169</v>
+      </c>
+      <c r="C839">
+        <v>848</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>300004209</v>
+      </c>
+      <c r="B840" t="s">
+        <v>170</v>
+      </c>
+      <c r="C840">
+        <v>1106</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>300004210</v>
+      </c>
+      <c r="B841" t="s">
+        <v>171</v>
+      </c>
+      <c r="C841">
+        <v>848</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>300004211</v>
+      </c>
+      <c r="B842" t="s">
+        <v>172</v>
+      </c>
+      <c r="C842">
+        <v>1106</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>300004212</v>
+      </c>
+      <c r="B843" t="s">
+        <v>173</v>
+      </c>
+      <c r="C843">
+        <v>848</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>300004214</v>
+      </c>
+      <c r="B844" t="s">
+        <v>804</v>
+      </c>
+      <c r="C844">
+        <v>848</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>300004215</v>
+      </c>
+      <c r="B845" t="s">
+        <v>805</v>
+      </c>
+      <c r="C845">
+        <v>848</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>300004259</v>
+      </c>
+      <c r="B846" t="s">
+        <v>806</v>
+      </c>
+      <c r="C846">
+        <v>2857</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>300004285</v>
+      </c>
+      <c r="B847" t="s">
+        <v>807</v>
+      </c>
+      <c r="C847">
+        <v>1956</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>300004287</v>
+      </c>
+      <c r="B848" t="s">
+        <v>808</v>
+      </c>
+      <c r="C848">
+        <v>1956</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>300004288</v>
+      </c>
+      <c r="B849" t="s">
+        <v>809</v>
+      </c>
+      <c r="C849">
+        <v>1956</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>300004289</v>
+      </c>
+      <c r="B850" t="s">
+        <v>810</v>
+      </c>
+      <c r="C850">
+        <v>1956</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>300004290</v>
+      </c>
+      <c r="B851" t="s">
+        <v>174</v>
+      </c>
+      <c r="C851">
+        <v>1956</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>300004291</v>
+      </c>
+      <c r="B852" t="s">
+        <v>811</v>
+      </c>
+      <c r="C852">
+        <v>1956</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>300004293</v>
+      </c>
+      <c r="B853" t="s">
+        <v>812</v>
+      </c>
+      <c r="C853">
+        <v>1956</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>300004294</v>
+      </c>
+      <c r="B854" t="s">
+        <v>813</v>
+      </c>
+      <c r="C854">
+        <v>1956</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>300004295</v>
+      </c>
+      <c r="B855" t="s">
+        <v>814</v>
+      </c>
+      <c r="C855">
+        <v>1956</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>300004296</v>
+      </c>
+      <c r="B856" t="s">
+        <v>175</v>
+      </c>
+      <c r="C856">
+        <v>1956</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>300004298</v>
+      </c>
+      <c r="B857" t="s">
+        <v>176</v>
+      </c>
+      <c r="C857">
+        <v>1956</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>300004299</v>
+      </c>
+      <c r="B858" t="s">
+        <v>177</v>
+      </c>
+      <c r="C858">
+        <v>1956</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>300004300</v>
+      </c>
+      <c r="B859" t="s">
+        <v>815</v>
+      </c>
+      <c r="C859">
+        <v>1956</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>300004301</v>
+      </c>
+      <c r="B860" t="s">
+        <v>816</v>
+      </c>
+      <c r="C860">
+        <v>1956</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>300004311</v>
+      </c>
+      <c r="B861" t="s">
+        <v>817</v>
+      </c>
+      <c r="C861">
+        <v>2850</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>300004360</v>
+      </c>
+      <c r="B862" t="s">
+        <v>178</v>
+      </c>
+      <c r="C862">
+        <v>768</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>300004367</v>
+      </c>
+      <c r="B863" t="s">
+        <v>818</v>
+      </c>
+      <c r="C863">
+        <v>2520</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>300004368</v>
+      </c>
+      <c r="B864" t="s">
+        <v>819</v>
+      </c>
+      <c r="C864">
+        <v>2520</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>300004369</v>
+      </c>
+      <c r="B865" t="s">
+        <v>820</v>
+      </c>
+      <c r="C865">
+        <v>2520</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>300004372</v>
+      </c>
+      <c r="B866" t="s">
+        <v>821</v>
+      </c>
+      <c r="C866">
+        <v>763</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>300004382</v>
+      </c>
+      <c r="B867" t="s">
+        <v>179</v>
+      </c>
+      <c r="C867">
+        <v>2521</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>300004383</v>
+      </c>
+      <c r="B868" t="s">
+        <v>180</v>
+      </c>
+      <c r="C868">
+        <v>2521</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>300004384</v>
+      </c>
+      <c r="B869" t="s">
+        <v>181</v>
+      </c>
+      <c r="C869">
+        <v>2521</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>300004385</v>
+      </c>
+      <c r="B870" t="s">
+        <v>182</v>
+      </c>
+      <c r="C870">
+        <v>2521</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>300004386</v>
+      </c>
+      <c r="B871" t="s">
+        <v>183</v>
+      </c>
+      <c r="C871">
+        <v>2521</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>300004387</v>
+      </c>
+      <c r="B872" t="s">
+        <v>184</v>
+      </c>
+      <c r="C872">
+        <v>2521</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>300004388</v>
+      </c>
+      <c r="B873" t="s">
+        <v>822</v>
+      </c>
+      <c r="C873">
+        <v>2521</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>300004389</v>
+      </c>
+      <c r="B874" t="s">
+        <v>823</v>
+      </c>
+      <c r="C874">
+        <v>2521</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>300004390</v>
+      </c>
+      <c r="B875" t="s">
+        <v>824</v>
+      </c>
+      <c r="C875">
+        <v>2521</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>300004397</v>
+      </c>
+      <c r="B876" t="s">
+        <v>825</v>
+      </c>
+      <c r="C876">
+        <v>4146</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>300004405</v>
+      </c>
+      <c r="B877" t="s">
+        <v>826</v>
+      </c>
+      <c r="C877">
+        <v>2521</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>300004406</v>
+      </c>
+      <c r="B878" t="s">
+        <v>827</v>
+      </c>
+      <c r="C878">
+        <v>2521</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>300004410</v>
+      </c>
+      <c r="B879" t="s">
+        <v>828</v>
+      </c>
+      <c r="C879">
+        <v>2521</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>300004424</v>
+      </c>
+      <c r="B880" t="s">
+        <v>829</v>
+      </c>
+      <c r="C880">
+        <v>4059</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>300004425</v>
+      </c>
+      <c r="B881" t="s">
+        <v>830</v>
+      </c>
+      <c r="C881">
+        <v>4059</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>300004426</v>
+      </c>
+      <c r="B882" t="s">
+        <v>831</v>
+      </c>
+      <c r="C882">
+        <v>4059</v>
+      </c>
+      <c r="D882" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>300004427</v>
+      </c>
+      <c r="B883" t="s">
+        <v>832</v>
+      </c>
+      <c r="C883">
+        <v>4059</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>300004431</v>
+      </c>
+      <c r="B884" t="s">
+        <v>833</v>
+      </c>
+      <c r="C884">
+        <v>4059</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>300004434</v>
+      </c>
+      <c r="B885" t="s">
+        <v>834</v>
+      </c>
+      <c r="C885">
+        <v>2521</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>300004458</v>
+      </c>
+      <c r="B886" t="s">
+        <v>835</v>
+      </c>
+      <c r="C886">
+        <v>2033</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>300004459</v>
+      </c>
+      <c r="B887" t="s">
+        <v>836</v>
+      </c>
+      <c r="C887">
+        <v>2033</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>300004460</v>
+      </c>
+      <c r="B888" t="s">
+        <v>837</v>
+      </c>
+      <c r="C888">
+        <v>2033</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>300004465</v>
+      </c>
+      <c r="B889" t="s">
+        <v>186</v>
+      </c>
+      <c r="C889">
+        <v>2862</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>300004466</v>
+      </c>
+      <c r="B890" t="s">
+        <v>187</v>
+      </c>
+      <c r="C890">
+        <v>2862</v>
+      </c>
+      <c r="D890" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>300004482</v>
+      </c>
+      <c r="B891" t="s">
+        <v>188</v>
+      </c>
+      <c r="C891">
+        <v>1544</v>
+      </c>
+      <c r="D891" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>300004488</v>
+      </c>
+      <c r="B892" t="s">
+        <v>189</v>
+      </c>
+      <c r="C892">
+        <v>1128</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>300004490</v>
+      </c>
+      <c r="B893" t="s">
+        <v>190</v>
+      </c>
+      <c r="C893">
+        <v>735</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>300004491</v>
+      </c>
+      <c r="B894" t="s">
+        <v>191</v>
+      </c>
+      <c r="C894">
+        <v>455</v>
+      </c>
+      <c r="D894" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>300004495</v>
+      </c>
+      <c r="B895" t="s">
+        <v>192</v>
+      </c>
+      <c r="C895">
+        <v>455</v>
+      </c>
+      <c r="D895" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>300004497</v>
+      </c>
+      <c r="B896" t="s">
+        <v>193</v>
+      </c>
+      <c r="C896">
+        <v>735</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>300004498</v>
+      </c>
+      <c r="B897" t="s">
+        <v>838</v>
+      </c>
+      <c r="C897">
+        <v>1128</v>
+      </c>
+      <c r="D897" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>300004503</v>
+      </c>
+      <c r="B898" t="s">
+        <v>194</v>
+      </c>
+      <c r="C898">
+        <v>843</v>
+      </c>
+      <c r="D898" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>300004509</v>
+      </c>
+      <c r="B899" t="s">
+        <v>839</v>
+      </c>
+      <c r="C899">
+        <v>1128</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>300004510</v>
+      </c>
+      <c r="B900" t="s">
+        <v>840</v>
+      </c>
+      <c r="C900">
+        <v>455</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>300004512</v>
+      </c>
+      <c r="B901" t="s">
+        <v>841</v>
+      </c>
+      <c r="C901">
+        <v>455</v>
+      </c>
+      <c r="D901" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>300004513</v>
+      </c>
+      <c r="B902" t="s">
+        <v>842</v>
+      </c>
+      <c r="C902">
+        <v>1128</v>
+      </c>
+      <c r="D902" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>300004518</v>
+      </c>
+      <c r="B903" t="s">
+        <v>843</v>
+      </c>
+      <c r="C903">
+        <v>455</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>300004519</v>
+      </c>
+      <c r="B904" t="s">
+        <v>195</v>
+      </c>
+      <c r="C904">
+        <v>455</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>300004520</v>
+      </c>
+      <c r="B905" t="s">
+        <v>196</v>
+      </c>
+      <c r="C905">
+        <v>1128</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>300004522</v>
+      </c>
+      <c r="B906" t="s">
+        <v>844</v>
+      </c>
+      <c r="C906">
+        <v>735</v>
+      </c>
+      <c r="D906" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>300004523</v>
+      </c>
+      <c r="B907" t="s">
+        <v>197</v>
+      </c>
+      <c r="C907">
+        <v>1128</v>
+      </c>
+      <c r="D907" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>300004528</v>
+      </c>
+      <c r="B908" t="s">
+        <v>845</v>
+      </c>
+      <c r="C908">
+        <v>2850</v>
+      </c>
+      <c r="D908" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>300004532</v>
+      </c>
+      <c r="B909" t="s">
+        <v>198</v>
+      </c>
+      <c r="C909">
+        <v>1063</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>300004602</v>
+      </c>
+      <c r="B910" t="s">
+        <v>846</v>
+      </c>
+      <c r="C910">
+        <v>1956</v>
+      </c>
+      <c r="D910" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>300004604</v>
+      </c>
+      <c r="B911" t="s">
+        <v>199</v>
+      </c>
+      <c r="C911">
+        <v>2083</v>
+      </c>
+      <c r="D911" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>300004605</v>
+      </c>
+      <c r="B912" t="s">
+        <v>200</v>
+      </c>
+      <c r="C912">
+        <v>2083</v>
+      </c>
+      <c r="D912" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>300004606</v>
+      </c>
+      <c r="B913" t="s">
+        <v>201</v>
+      </c>
+      <c r="C913">
+        <v>2083</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>300004607</v>
+      </c>
+      <c r="B914" t="s">
+        <v>202</v>
+      </c>
+      <c r="C914">
+        <v>2083</v>
+      </c>
+      <c r="D914" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>300004608</v>
+      </c>
+      <c r="B915" t="s">
+        <v>203</v>
+      </c>
+      <c r="C915">
+        <v>2083</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>300004609</v>
+      </c>
+      <c r="B916" t="s">
+        <v>204</v>
+      </c>
+      <c r="C916">
+        <v>2083</v>
+      </c>
+      <c r="D916" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>300004610</v>
+      </c>
+      <c r="B917" t="s">
+        <v>847</v>
+      </c>
+      <c r="C917">
+        <v>2083</v>
+      </c>
+      <c r="D917" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>300004611</v>
+      </c>
+      <c r="B918" t="s">
+        <v>205</v>
+      </c>
+      <c r="C918">
+        <v>2083</v>
+      </c>
+      <c r="D918" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>300004612</v>
+      </c>
+      <c r="B919" t="s">
+        <v>848</v>
+      </c>
+      <c r="C919">
+        <v>2083</v>
+      </c>
+      <c r="D919" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>300004614</v>
+      </c>
+      <c r="B920" t="s">
+        <v>849</v>
+      </c>
+      <c r="C920">
+        <v>2083</v>
+      </c>
+      <c r="D920" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>300004615</v>
+      </c>
+      <c r="B921" t="s">
+        <v>850</v>
+      </c>
+      <c r="C921">
+        <v>2083</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>300004617</v>
+      </c>
+      <c r="B922" t="s">
+        <v>851</v>
+      </c>
+      <c r="C922">
+        <v>2083</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>300004618</v>
+      </c>
+      <c r="B923" t="s">
+        <v>852</v>
+      </c>
+      <c r="C923">
+        <v>2083</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>300004621</v>
+      </c>
+      <c r="B924" t="s">
+        <v>206</v>
+      </c>
+      <c r="C924">
+        <v>2083</v>
+      </c>
+      <c r="D924" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>300004622</v>
+      </c>
+      <c r="B925" t="s">
+        <v>853</v>
+      </c>
+      <c r="C925">
+        <v>2083</v>
+      </c>
+      <c r="D925" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>300004629</v>
+      </c>
+      <c r="B926" t="s">
+        <v>207</v>
+      </c>
+      <c r="C926">
+        <v>2087</v>
+      </c>
+      <c r="D926" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>300004630</v>
+      </c>
+      <c r="B927" t="s">
+        <v>208</v>
+      </c>
+      <c r="C927">
+        <v>2087</v>
+      </c>
+      <c r="D927" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>300004631</v>
+      </c>
+      <c r="B928" t="s">
+        <v>209</v>
+      </c>
+      <c r="C928">
+        <v>2087</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>300004632</v>
+      </c>
+      <c r="B929" t="s">
+        <v>210</v>
+      </c>
+      <c r="C929">
+        <v>2087</v>
+      </c>
+      <c r="D929" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>300004633</v>
+      </c>
+      <c r="B930" t="s">
+        <v>854</v>
+      </c>
+      <c r="C930">
+        <v>2087</v>
+      </c>
+      <c r="D930" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>300004634</v>
+      </c>
+      <c r="B931" t="s">
+        <v>855</v>
+      </c>
+      <c r="C931">
+        <v>2087</v>
+      </c>
+      <c r="D931" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>300004636</v>
+      </c>
+      <c r="B932" t="s">
+        <v>856</v>
+      </c>
+      <c r="C932">
+        <v>2087</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>300004637</v>
+      </c>
+      <c r="B933" t="s">
+        <v>211</v>
+      </c>
+      <c r="C933">
+        <v>2087</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>300004652</v>
+      </c>
+      <c r="B934" t="s">
+        <v>857</v>
+      </c>
+      <c r="C934">
+        <v>768</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>300004656</v>
+      </c>
+      <c r="B935" t="s">
+        <v>858</v>
+      </c>
+      <c r="C935">
+        <v>1185</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>300004658</v>
+      </c>
+      <c r="B936" t="s">
+        <v>859</v>
+      </c>
+      <c r="C936">
+        <v>768</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>300004659</v>
+      </c>
+      <c r="B937" t="s">
+        <v>860</v>
+      </c>
+      <c r="C937">
+        <v>1185</v>
+      </c>
+      <c r="D937" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>300004660</v>
+      </c>
+      <c r="B938" t="s">
+        <v>861</v>
+      </c>
+      <c r="C938">
+        <v>1185</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>300004662</v>
+      </c>
+      <c r="B939" t="s">
+        <v>862</v>
+      </c>
+      <c r="C939">
+        <v>768</v>
+      </c>
+      <c r="D939" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>300004669</v>
+      </c>
+      <c r="B940" t="s">
+        <v>214</v>
+      </c>
+      <c r="C940">
+        <v>768</v>
+      </c>
+      <c r="D940" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>300004670</v>
+      </c>
+      <c r="B941" t="s">
+        <v>215</v>
+      </c>
+      <c r="C941">
+        <v>768</v>
+      </c>
+      <c r="D941" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>300004723</v>
+      </c>
+      <c r="B942" t="s">
+        <v>216</v>
+      </c>
+      <c r="C942">
+        <v>2106</v>
+      </c>
+      <c r="D942" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>300004740</v>
+      </c>
+      <c r="B943" t="s">
         <v>863</v>
+      </c>
+      <c r="C943">
+        <v>2850</v>
+      </c>
+      <c r="D943" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>300004743</v>
+      </c>
+      <c r="B944" t="s">
+        <v>864</v>
+      </c>
+      <c r="C944">
+        <v>763</v>
+      </c>
+      <c r="D944" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>300004744</v>
+      </c>
+      <c r="B945" t="s">
+        <v>865</v>
+      </c>
+      <c r="C945">
+        <v>763</v>
+      </c>
+      <c r="D945" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>300004774</v>
+      </c>
+      <c r="B946" t="s">
+        <v>218</v>
+      </c>
+      <c r="C946">
+        <v>1025</v>
+      </c>
+      <c r="D946" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>300004784</v>
+      </c>
+      <c r="B947" t="s">
+        <v>219</v>
+      </c>
+      <c r="C947">
+        <v>1025</v>
+      </c>
+      <c r="D947" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>300004786</v>
+      </c>
+      <c r="B948" t="s">
+        <v>220</v>
+      </c>
+      <c r="C948">
+        <v>1025</v>
+      </c>
+      <c r="D948" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
+        <v>300004787</v>
+      </c>
+      <c r="B949" t="s">
+        <v>221</v>
+      </c>
+      <c r="C949">
+        <v>1025</v>
+      </c>
+      <c r="D949" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950">
+        <v>300004788</v>
+      </c>
+      <c r="B950" t="s">
+        <v>866</v>
+      </c>
+      <c r="C950">
+        <v>4146</v>
+      </c>
+      <c r="D950" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>300004789</v>
+      </c>
+      <c r="B951" t="s">
+        <v>867</v>
+      </c>
+      <c r="C951">
+        <v>2521</v>
+      </c>
+      <c r="D951" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>300004793</v>
+      </c>
+      <c r="B952" t="s">
+        <v>222</v>
+      </c>
+      <c r="C952">
+        <v>1025</v>
+      </c>
+      <c r="D952" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>300004795</v>
+      </c>
+      <c r="B953" t="s">
+        <v>223</v>
+      </c>
+      <c r="C953">
+        <v>2521</v>
+      </c>
+      <c r="D953" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954">
+        <v>300004799</v>
+      </c>
+      <c r="B954" t="s">
+        <v>868</v>
+      </c>
+      <c r="C954">
+        <v>2520</v>
+      </c>
+      <c r="D954" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>300004833</v>
+      </c>
+      <c r="B955" t="s">
+        <v>224</v>
+      </c>
+      <c r="C955">
+        <v>1096</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>300004835</v>
+      </c>
+      <c r="B956" t="s">
+        <v>225</v>
+      </c>
+      <c r="C956">
+        <v>2525</v>
+      </c>
+      <c r="D956" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>300004840</v>
+      </c>
+      <c r="B957" t="s">
+        <v>226</v>
+      </c>
+      <c r="C957">
+        <v>2106</v>
+      </c>
+      <c r="D957" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>300004848</v>
+      </c>
+      <c r="B958" t="s">
+        <v>869</v>
+      </c>
+      <c r="C958">
+        <v>2862</v>
+      </c>
+      <c r="D958" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>300004851</v>
+      </c>
+      <c r="B959" t="s">
+        <v>870</v>
+      </c>
+      <c r="C959">
+        <v>1956</v>
+      </c>
+      <c r="D959" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>300004862</v>
+      </c>
+      <c r="B960" t="s">
+        <v>871</v>
+      </c>
+      <c r="C960">
+        <v>2850</v>
+      </c>
+      <c r="D960" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>300004871</v>
+      </c>
+      <c r="B961" t="s">
+        <v>227</v>
+      </c>
+      <c r="C961">
+        <v>2083</v>
+      </c>
+      <c r="D961" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>300004889</v>
+      </c>
+      <c r="B962" t="s">
+        <v>228</v>
+      </c>
+      <c r="C962">
+        <v>2862</v>
+      </c>
+      <c r="D962" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>300004890</v>
+      </c>
+      <c r="B963" t="s">
+        <v>229</v>
+      </c>
+      <c r="C963">
+        <v>2862</v>
+      </c>
+      <c r="D963" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>300004893</v>
+      </c>
+      <c r="B964" t="s">
+        <v>872</v>
+      </c>
+      <c r="C964">
+        <v>2087</v>
+      </c>
+      <c r="D964" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>300004894</v>
+      </c>
+      <c r="B965" t="s">
+        <v>873</v>
+      </c>
+      <c r="C965">
+        <v>2087</v>
+      </c>
+      <c r="D965" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>300004907</v>
+      </c>
+      <c r="B966" t="s">
+        <v>874</v>
+      </c>
+      <c r="C966">
+        <v>2023</v>
+      </c>
+      <c r="D966" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>300004917</v>
+      </c>
+      <c r="B967" t="s">
+        <v>875</v>
+      </c>
+      <c r="C967">
+        <v>1931</v>
+      </c>
+      <c r="D967" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>300004930</v>
+      </c>
+      <c r="B968" t="s">
+        <v>876</v>
+      </c>
+      <c r="C968">
+        <v>1848</v>
+      </c>
+      <c r="D968" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>300004931</v>
+      </c>
+      <c r="B969" t="s">
+        <v>877</v>
+      </c>
+      <c r="C969">
+        <v>1848</v>
+      </c>
+      <c r="D969" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>300004947</v>
+      </c>
+      <c r="B970" t="s">
+        <v>878</v>
+      </c>
+      <c r="C970">
+        <v>2083</v>
+      </c>
+      <c r="D970" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>300004951</v>
+      </c>
+      <c r="B971" t="s">
+        <v>879</v>
+      </c>
+      <c r="C971">
+        <v>2857</v>
+      </c>
+      <c r="D971" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>300004973</v>
+      </c>
+      <c r="B972" t="s">
+        <v>880</v>
+      </c>
+      <c r="C972">
+        <v>768</v>
+      </c>
+      <c r="D972" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>300004999</v>
+      </c>
+      <c r="B973" t="s">
+        <v>231</v>
+      </c>
+      <c r="C973">
+        <v>4059</v>
+      </c>
+      <c r="D973" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>300005000</v>
+      </c>
+      <c r="B974" t="s">
+        <v>232</v>
+      </c>
+      <c r="C974">
+        <v>4059</v>
+      </c>
+      <c r="D974" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>300005006</v>
+      </c>
+      <c r="B975" t="s">
+        <v>881</v>
+      </c>
+      <c r="C975">
+        <v>2857</v>
+      </c>
+      <c r="D975" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>300005007</v>
+      </c>
+      <c r="B976" t="s">
+        <v>882</v>
+      </c>
+      <c r="C976">
+        <v>2857</v>
+      </c>
+      <c r="D976" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>300005029</v>
+      </c>
+      <c r="B977" t="s">
+        <v>233</v>
+      </c>
+      <c r="C977">
+        <v>2083</v>
+      </c>
+      <c r="D977" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>300005030</v>
+      </c>
+      <c r="B978" t="s">
+        <v>883</v>
+      </c>
+      <c r="C978">
+        <v>1544</v>
+      </c>
+      <c r="D978" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>300005053</v>
+      </c>
+      <c r="B979" t="s">
+        <v>234</v>
+      </c>
+      <c r="C979">
+        <v>2083</v>
+      </c>
+      <c r="D979" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>300005074</v>
+      </c>
+      <c r="B980" t="s">
+        <v>235</v>
+      </c>
+      <c r="C980">
+        <v>2862</v>
+      </c>
+      <c r="D980" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>300005078</v>
+      </c>
+      <c r="B981" t="s">
+        <v>236</v>
+      </c>
+      <c r="C981">
+        <v>2363</v>
+      </c>
+      <c r="D981" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>300005079</v>
+      </c>
+      <c r="B982" t="s">
+        <v>237</v>
+      </c>
+      <c r="C982">
+        <v>2363</v>
+      </c>
+      <c r="D982" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>300005098</v>
+      </c>
+      <c r="B983" t="s">
+        <v>884</v>
+      </c>
+      <c r="C983">
+        <v>1956</v>
+      </c>
+      <c r="D983" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>300005104</v>
+      </c>
+      <c r="B984" t="s">
+        <v>885</v>
+      </c>
+      <c r="C984">
+        <v>1063</v>
+      </c>
+      <c r="D984" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>300005114</v>
+      </c>
+      <c r="B985" t="s">
+        <v>886</v>
+      </c>
+      <c r="C985">
+        <v>455</v>
+      </c>
+      <c r="D985" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>300005115</v>
+      </c>
+      <c r="B986" t="s">
+        <v>887</v>
+      </c>
+      <c r="C986">
+        <v>1128</v>
+      </c>
+      <c r="D986" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>300005116</v>
+      </c>
+      <c r="B987" t="s">
+        <v>888</v>
+      </c>
+      <c r="C987">
+        <v>1130</v>
+      </c>
+      <c r="D987" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>300005120</v>
+      </c>
+      <c r="B988" t="s">
+        <v>238</v>
+      </c>
+      <c r="C988">
+        <v>1130</v>
+      </c>
+      <c r="D988" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>300005123</v>
+      </c>
+      <c r="B989" t="s">
+        <v>239</v>
+      </c>
+      <c r="C989">
+        <v>2521</v>
+      </c>
+      <c r="D989" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>300005132</v>
+      </c>
+      <c r="B990" t="s">
+        <v>889</v>
+      </c>
+      <c r="C990">
+        <v>1130</v>
+      </c>
+      <c r="D990" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>300005134</v>
+      </c>
+      <c r="B991" t="s">
+        <v>890</v>
+      </c>
+      <c r="C991">
+        <v>1128</v>
+      </c>
+      <c r="D991" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>300005135</v>
+      </c>
+      <c r="B992" t="s">
+        <v>240</v>
+      </c>
+      <c r="C992">
+        <v>735</v>
+      </c>
+      <c r="D992" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>300005152</v>
+      </c>
+      <c r="B993" t="s">
+        <v>891</v>
+      </c>
+      <c r="C993">
+        <v>2521</v>
+      </c>
+      <c r="D993" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>300005164</v>
+      </c>
+      <c r="B994" t="s">
+        <v>241</v>
+      </c>
+      <c r="C994">
+        <v>1063</v>
+      </c>
+      <c r="D994" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995">
+        <v>300005178</v>
+      </c>
+      <c r="B995" t="s">
+        <v>242</v>
+      </c>
+      <c r="C995">
+        <v>2521</v>
+      </c>
+      <c r="D995" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>300005179</v>
+      </c>
+      <c r="B996" t="s">
+        <v>243</v>
+      </c>
+      <c r="C996">
+        <v>1025</v>
+      </c>
+      <c r="D996" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>300005186</v>
+      </c>
+      <c r="B997" t="s">
+        <v>892</v>
+      </c>
+      <c r="C997">
+        <v>486</v>
+      </c>
+      <c r="D997" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>300005188</v>
+      </c>
+      <c r="B998" t="s">
+        <v>893</v>
+      </c>
+      <c r="C998">
+        <v>486</v>
+      </c>
+      <c r="D998" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>300005189</v>
+      </c>
+      <c r="B999" t="s">
+        <v>894</v>
+      </c>
+      <c r="C999">
+        <v>486</v>
+      </c>
+      <c r="D999" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>300005191</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>895</v>
+      </c>
+      <c r="C1000">
+        <v>768</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>300005197</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>896</v>
+      </c>
+      <c r="C1001">
+        <v>768</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>300005218</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>897</v>
+      </c>
+      <c r="C1002">
+        <v>1052</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>300005223</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1003">
+        <v>2862</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>300005238</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>898</v>
+      </c>
+      <c r="C1004">
+        <v>768</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>300005241</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>899</v>
+      </c>
+      <c r="C1005">
+        <v>768</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>300005246</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>246</v>
+      </c>
+      <c r="C1006">
+        <v>2862</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>300005249</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>900</v>
+      </c>
+      <c r="C1007">
+        <v>2106</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>300005258</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1008">
+        <v>2405</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>300005272</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1009">
+        <v>1025</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>300005289</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>902</v>
+      </c>
+      <c r="C1010">
+        <v>768</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>300005292</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1011">
+        <v>768</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>300005300</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>904</v>
+      </c>
+      <c r="C1012">
+        <v>2857</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>300005328</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>905</v>
+      </c>
+      <c r="C1013">
+        <v>4059</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>300005329</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>906</v>
+      </c>
+      <c r="C1014">
+        <v>4059</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>300005356</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1015">
+        <v>1096</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>300005403</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>908</v>
+      </c>
+      <c r="C1016">
+        <v>2848</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>300005409</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1017">
+        <v>762</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>300005410</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>909</v>
+      </c>
+      <c r="C1018">
+        <v>2857</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>300005411</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1019">
+        <v>2857</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>300005435</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>252</v>
+      </c>
+      <c r="C1020">
+        <v>762</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>300005436</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>911</v>
+      </c>
+      <c r="C1021">
+        <v>762</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>300005437</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1022">
+        <v>2521</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>300005442</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>253</v>
+      </c>
+      <c r="C1023">
+        <v>779</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>300005443</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1024">
+        <v>779</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>300005444</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1025">
+        <v>779</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>300005445</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1026">
+        <v>779</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>300005447</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1027">
+        <v>2850</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>300005459</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>914</v>
+      </c>
+      <c r="C1028">
+        <v>1063</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>300005462</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>915</v>
+      </c>
+      <c r="C1029">
+        <v>1063</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>300005470</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1030">
+        <v>2862</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>300005471</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1031">
+        <v>2857</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>300005481</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1032">
+        <v>824</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>300005482</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1033">
+        <v>1956</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>300005485</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1034">
+        <v>762</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>300005491</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1035">
+        <v>2857</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>300005492</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>921</v>
+      </c>
+      <c r="C1036">
+        <v>2857</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>300005493</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1037">
+        <v>486</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>300005494</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>922</v>
+      </c>
+      <c r="C1038">
+        <v>768</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>300005502</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>923</v>
+      </c>
+      <c r="C1039">
+        <v>1956</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>300005503</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1040">
+        <v>1956</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>300005505</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>258</v>
+      </c>
+      <c r="C1041">
+        <v>979</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>300005506</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>925</v>
+      </c>
+      <c r="C1042">
+        <v>979</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>300005509</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>259</v>
+      </c>
+      <c r="C1043">
+        <v>2467</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>300005511</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>926</v>
+      </c>
+      <c r="C1044">
+        <v>2467</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>300005513</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>260</v>
+      </c>
+      <c r="C1045">
+        <v>2467</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>300005519</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>927</v>
+      </c>
+      <c r="C1046">
+        <v>2467</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>300005524</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>928</v>
+      </c>
+      <c r="C1047">
+        <v>2467</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>300005536</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1048">
+        <v>1130</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>300005540</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1049">
+        <v>768</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>300005541</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>930</v>
+      </c>
+      <c r="C1050">
+        <v>2857</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>300005543</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>931</v>
+      </c>
+      <c r="C1051">
+        <v>768</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>300005545</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>932</v>
+      </c>
+      <c r="C1052">
+        <v>768</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>300005546</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>264</v>
+      </c>
+      <c r="C1053">
+        <v>768</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>300005547</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>933</v>
+      </c>
+      <c r="C1054">
+        <v>768</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>300005567</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>934</v>
+      </c>
+      <c r="C1055">
+        <v>4059</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>300005580</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>266</v>
+      </c>
+      <c r="C1056">
+        <v>2862</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>300005614</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>267</v>
+      </c>
+      <c r="C1057">
+        <v>2083</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>300005615</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>268</v>
+      </c>
+      <c r="C1058">
+        <v>2083</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>300005629</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>935</v>
+      </c>
+      <c r="C1059">
+        <v>762</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>300005632</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>936</v>
+      </c>
+      <c r="C1060">
+        <v>2363</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>300005650</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1061">
+        <v>762</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>300005651</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>938</v>
+      </c>
+      <c r="C1062">
+        <v>2087</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>300005652</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>939</v>
+      </c>
+      <c r="C1063">
+        <v>2087</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>300005655</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1064">
+        <v>2857</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>300005661</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>270</v>
+      </c>
+      <c r="C1065">
+        <v>1096</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>300005662</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>941</v>
+      </c>
+      <c r="C1066">
+        <v>2781</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>300005686</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>942</v>
+      </c>
+      <c r="C1067">
+        <v>455</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>300005727</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>271</v>
+      </c>
+      <c r="C1068">
+        <v>1106</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>300005731</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>272</v>
+      </c>
+      <c r="C1069">
+        <v>1106</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>300005735</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>943</v>
+      </c>
+      <c r="C1070">
+        <v>2850</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>300005739</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>273</v>
+      </c>
+      <c r="C1071">
+        <v>1931</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>300005743</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1072">
+        <v>768</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>300005744</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>274</v>
+      </c>
+      <c r="C1073">
+        <v>768</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>300005751</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>945</v>
+      </c>
+      <c r="C1074">
+        <v>979</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>300005756</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1075">
+        <v>2861</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>300005767</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>946</v>
+      </c>
+      <c r="C1076">
+        <v>2850</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>300005768</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1077">
+        <v>2850</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>300005791</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>948</v>
+      </c>
+      <c r="C1078">
+        <v>1931</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>300005798</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>949</v>
+      </c>
+      <c r="C1079">
+        <v>2521</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>300005846</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>950</v>
+      </c>
+      <c r="C1080">
+        <v>1096</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>300005847</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1081">
+        <v>979</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>300005946</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>952</v>
+      </c>
+      <c r="C1082">
+        <v>768</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>300005950</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>953</v>
+      </c>
+      <c r="C1083">
+        <v>2023</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>300005957</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>276</v>
+      </c>
+      <c r="C1084">
+        <v>447</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>300005960</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>277</v>
+      </c>
+      <c r="C1085">
+        <v>2537</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>300005985</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1086">
+        <v>1130</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>300005987</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>955</v>
+      </c>
+      <c r="C1087">
+        <v>2083</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>300005998</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1088">
+        <v>449</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>300005999</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>278</v>
+      </c>
+      <c r="C1089">
+        <v>824</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>300006009</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>957</v>
+      </c>
+      <c r="C1090">
+        <v>2087</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>300006010</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>958</v>
+      </c>
+      <c r="C1091">
+        <v>762</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>300006039</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>279</v>
+      </c>
+      <c r="C1092">
+        <v>1120</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>300006046</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1093">
+        <v>4122</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>300006047</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>960</v>
+      </c>
+      <c r="C1094">
+        <v>4122</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>300006050</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1095">
+        <v>2857</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096">
+        <v>300006062</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>962</v>
+      </c>
+      <c r="C1096">
+        <v>2857</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="A1097">
+        <v>300006069</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1097">
+        <v>848</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="A1098">
+        <v>300006087</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1098">
+        <v>2857</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="A1099">
+        <v>300006109</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>965</v>
+      </c>
+      <c r="C1099">
+        <v>486</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100">
+        <v>300006114</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1100">
+        <v>4147</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101">
+        <v>300006116</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>967</v>
+      </c>
+      <c r="C1101">
+        <v>4147</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102">
+        <v>300006118</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>968</v>
+      </c>
+      <c r="C1102">
+        <v>4147</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="A1103">
+        <v>300006123</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>280</v>
+      </c>
+      <c r="C1103">
+        <v>2787</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104">
+        <v>300006125</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>281</v>
+      </c>
+      <c r="C1104">
+        <v>2787</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105">
+        <v>300006129</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>282</v>
+      </c>
+      <c r="C1105">
+        <v>1106</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106">
+        <v>300006140</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>969</v>
+      </c>
+      <c r="C1106">
+        <v>4147</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107">
+        <v>300006144</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1107">
+        <v>449</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108">
+        <v>300006199</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>971</v>
+      </c>
+      <c r="C1108">
+        <v>2781</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109">
+        <v>300006202</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>972</v>
+      </c>
+      <c r="C1109">
+        <v>2781</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="A1110">
+        <v>300006261</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>284</v>
+      </c>
+      <c r="C1110">
+        <v>2495</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111">
+        <v>300006262</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>285</v>
+      </c>
+      <c r="C1111">
+        <v>2495</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112">
+        <v>300006264</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1112">
+        <v>2495</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="A1113">
+        <v>300006265</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>974</v>
+      </c>
+      <c r="C1113">
+        <v>768</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114">
+        <v>300006287</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>975</v>
+      </c>
+      <c r="C1114">
+        <v>4147</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115">
+        <v>300006289</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>976</v>
+      </c>
+      <c r="C1115">
+        <v>4147</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="A1116">
+        <v>300006290</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1116">
+        <v>4147</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="A1117">
+        <v>300006304</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>978</v>
+      </c>
+      <c r="C1117">
+        <v>2857</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="A1118">
+        <v>300006372</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1118">
+        <v>2857</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119">
+        <v>300006378</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>980</v>
+      </c>
+      <c r="C1119">
+        <v>2253</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120">
+        <v>300006379</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>981</v>
+      </c>
+      <c r="C1120">
+        <v>2253</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="A1121">
+        <v>300006380</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1121">
+        <v>2253</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="A1122">
+        <v>300006381</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>983</v>
+      </c>
+      <c r="C1122">
+        <v>2253</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="A1123">
+        <v>300006382</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>984</v>
+      </c>
+      <c r="C1123">
+        <v>2253</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="A1124">
+        <v>300006396</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>985</v>
+      </c>
+      <c r="C1124">
+        <v>2857</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="A1125">
+        <v>300006447</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>286</v>
+      </c>
+      <c r="C1125">
+        <v>1106</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="A1126">
+        <v>300006448</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>986</v>
+      </c>
+      <c r="C1126">
+        <v>848</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127">
+        <v>300006462</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>987</v>
+      </c>
+      <c r="C1127">
+        <v>2083</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128">
+        <v>300006469</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>988</v>
+      </c>
+      <c r="C1128">
+        <v>1025</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129">
+        <v>300006470</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>989</v>
+      </c>
+      <c r="C1129">
+        <v>2521</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130">
+        <v>300006486</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>990</v>
+      </c>
+      <c r="C1130">
+        <v>4122</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131">
+        <v>300006495</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1131">
+        <v>2865</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132">
+        <v>300006505</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>288</v>
+      </c>
+      <c r="C1132">
+        <v>1261</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133">
+        <v>300006506</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>289</v>
+      </c>
+      <c r="C1133">
+        <v>1261</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134">
+        <v>300006508</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1134">
+        <v>1261</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135">
+        <v>300006509</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>291</v>
+      </c>
+      <c r="C1135">
+        <v>1261</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136">
+        <v>300006510</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>991</v>
+      </c>
+      <c r="C1136">
+        <v>1261</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="A1137">
+        <v>300006511</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>292</v>
+      </c>
+      <c r="C1137">
+        <v>1261</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="A1138">
+        <v>300006517</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>992</v>
+      </c>
+      <c r="C1138">
+        <v>1025</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139">
+        <v>300006522</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1139">
+        <v>1025</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140">
+        <v>300006543</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>994</v>
+      </c>
+      <c r="C1140">
+        <v>2781</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141">
+        <v>300006549</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1141">
+        <v>1131</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="A1142">
+        <v>300006555</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>293</v>
+      </c>
+      <c r="C1142">
+        <v>1128</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143">
+        <v>300006568</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>294</v>
+      </c>
+      <c r="C1143">
+        <v>455</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="A1144">
+        <v>300006580</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>295</v>
+      </c>
+      <c r="C1144">
+        <v>4043</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145">
+        <v>300006581</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>296</v>
+      </c>
+      <c r="C1145">
+        <v>4043</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="A1146">
+        <v>300006583</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>996</v>
+      </c>
+      <c r="C1146">
+        <v>1130</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="A1147">
+        <v>300006586</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1147">
+        <v>1063</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="A1148">
+        <v>300006596</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1148">
+        <v>455</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="A1149">
+        <v>300006598</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>998</v>
+      </c>
+      <c r="C1149">
+        <v>1128</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="A1150">
+        <v>300006605</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>999</v>
+      </c>
+      <c r="C1150">
+        <v>1063</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="A1151">
+        <v>300006617</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>299</v>
+      </c>
+      <c r="C1151">
+        <v>455</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152">
+        <v>300006621</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>300</v>
+      </c>
+      <c r="C1152">
+        <v>1128</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153">
+        <v>300006624</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1153">
+        <v>2495</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="A1154">
+        <v>300006626</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C1154">
+        <v>2495</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="A1155">
+        <v>300006627</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1155">
+        <v>2467</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156">
+        <v>300006630</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C1156">
+        <v>1128</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157">
+        <v>300006637</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>302</v>
+      </c>
+      <c r="C1157">
+        <v>455</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="A1158">
+        <v>300006649</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1158">
+        <v>4045</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="A1159">
+        <v>300006651</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C1159">
+        <v>2857</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="A1160">
+        <v>300006669</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>303</v>
+      </c>
+      <c r="C1160">
+        <v>824</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161">
+        <v>300006670</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>304</v>
+      </c>
+      <c r="C1161">
+        <v>735</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162">
+        <v>300006671</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1162">
+        <v>1130</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163">
+        <v>300006679</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>305</v>
+      </c>
+      <c r="C1163">
+        <v>2861</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164">
+        <v>300006680</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C1164">
+        <v>1052</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="A1165">
+        <v>300006682</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>306</v>
+      </c>
+      <c r="C1165">
+        <v>1063</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166">
+        <v>300006692</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>307</v>
+      </c>
+      <c r="C1166">
+        <v>843</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167">
+        <v>300006694</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>308</v>
+      </c>
+      <c r="C1167">
+        <v>869</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="A1168">
+        <v>300006697</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>309</v>
+      </c>
+      <c r="C1168">
+        <v>2620</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="A1169">
+        <v>300006698</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>310</v>
+      </c>
+      <c r="C1169">
+        <v>2620</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="A1170">
+        <v>300006699</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>311</v>
+      </c>
+      <c r="C1170">
+        <v>2620</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="A1171">
+        <v>300006710</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C1171">
+        <v>1052</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="A1172">
+        <v>300006713</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C1172">
+        <v>1096</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173">
+        <v>300006714</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1173">
+        <v>1096</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174">
+        <v>300006719</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C1174">
+        <v>4130</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175">
+        <v>300006720</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1175">
+        <v>1538</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176">
+        <v>300006757</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C1176">
+        <v>455</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177">
+        <v>300006758</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C1177">
+        <v>1130</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="A1178">
+        <v>300006762</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1178">
+        <v>2781</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="A1179">
+        <v>300006810</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1179">
+        <v>2083</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="A1180">
+        <v>300006811</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>316</v>
+      </c>
+      <c r="C1180">
+        <v>2083</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181">
+        <v>300006812</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>317</v>
+      </c>
+      <c r="C1181">
+        <v>2083</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182">
+        <v>300006816</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>318</v>
+      </c>
+      <c r="C1182">
+        <v>2083</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183">
+        <v>300006829</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C1183">
+        <v>768</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184">
+        <v>300006830</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C1184">
+        <v>768</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="A1185">
+        <v>300006845</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1185">
+        <v>4147</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186">
+        <v>300006875</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C1186">
+        <v>2363</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187">
+        <v>300006877</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C1187">
+        <v>2033</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188">
+        <v>300006880</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C1188">
+        <v>2850</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="A1189">
+        <v>300006888</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C1189">
+        <v>2857</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="A1190">
+        <v>300006892</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C1190">
+        <v>1956</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="A1191">
+        <v>300006904</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C1191">
+        <v>679</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192">
+        <v>300006920</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C1192">
+        <v>2639</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193">
+        <v>300006921</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C1193">
+        <v>2639</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="A1194">
+        <v>300006922</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C1194">
+        <v>2639</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195">
+        <v>300006923</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C1195">
+        <v>2639</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196">
+        <v>300006924</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1196">
+        <v>2639</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197">
+        <v>300006925</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C1197">
+        <v>2639</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198">
+        <v>300006926</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>320</v>
+      </c>
+      <c r="C1198">
+        <v>2639</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199">
+        <v>300006927</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C1199">
+        <v>2639</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200">
+        <v>300006928</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C1200">
+        <v>2639</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201">
+        <v>300006929</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>321</v>
+      </c>
+      <c r="C1201">
+        <v>2639</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202">
+        <v>300006930</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>322</v>
+      </c>
+      <c r="C1202">
+        <v>2639</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="A1203">
+        <v>300006931</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C1203">
+        <v>2639</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204">
+        <v>300006932</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C1204">
+        <v>2639</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205">
+        <v>300006934</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C1205">
+        <v>2639</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206">
+        <v>300006935</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C1206">
+        <v>2639</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207">
+        <v>300006936</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C1207">
+        <v>2639</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208">
+        <v>300006937</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C1208">
+        <v>2639</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="A1209">
+        <v>300006938</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1209">
+        <v>2639</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="A1210">
+        <v>300006939</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C1210">
+        <v>2639</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="A1211">
+        <v>300006940</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1211">
+        <v>2639</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="A1212">
+        <v>300006941</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1212">
+        <v>2639</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="A1213">
+        <v>300006942</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C1213">
+        <v>2639</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="A1214">
+        <v>300006962</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1214">
+        <v>843</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="A1215">
+        <v>300006971</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1215">
+        <v>843</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="A1216">
+        <v>300006973</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C1216">
+        <v>4147</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="A1217">
+        <v>300007012</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>323</v>
+      </c>
+      <c r="C1217">
+        <v>2862</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="A1218">
+        <v>300007034</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1218">
+        <v>768</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="A1219">
+        <v>300007035</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C1219">
+        <v>768</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220">
+        <v>300007036</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1220">
+        <v>768</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221">
+        <v>300007042</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C1221">
+        <v>2857</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="A1222">
+        <v>300007043</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1222">
+        <v>2857</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="A1223">
+        <v>300007065</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>326</v>
+      </c>
+      <c r="C1223">
+        <v>2083</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="A1224">
+        <v>300007068</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C1224">
+        <v>979</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="A1225">
+        <v>300007071</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1225">
+        <v>2521</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="A1226">
+        <v>300007072</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>328</v>
+      </c>
+      <c r="C1226">
+        <v>2521</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="A1227">
+        <v>300007073</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1227">
+        <v>2521</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="A1228">
+        <v>300007110</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1228">
+        <v>2083</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229">
+        <v>300007116</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1229">
+        <v>2083</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="A1230">
+        <v>300007127</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C1230">
+        <v>1131</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="A1231">
+        <v>300007128</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C1231">
+        <v>1131</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="A1232">
+        <v>300007129</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C1232">
+        <v>1131</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="A1233">
+        <v>300007130</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C1233">
+        <v>1131</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="A1234">
+        <v>300007133</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>332</v>
+      </c>
+      <c r="C1234">
+        <v>2521</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="A1235">
+        <v>300007136</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1235">
+        <v>2766</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236">
+        <v>300007140</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C1236">
+        <v>2023</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237">
+        <v>300007141</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>333</v>
+      </c>
+      <c r="C1237">
+        <v>1025</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238">
+        <v>300007142</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1238">
+        <v>1025</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239">
+        <v>300007143</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>335</v>
+      </c>
+      <c r="C1239">
+        <v>1025</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240">
+        <v>300007144</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C1240">
+        <v>2654</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241">
+        <v>300007145</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C1241">
+        <v>2655</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242">
+        <v>300007159</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1242">
+        <v>1261</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243">
+        <v>300007160</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>337</v>
+      </c>
+      <c r="C1243">
+        <v>1261</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="A1244">
+        <v>300007161</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C1244">
+        <v>1261</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245">
+        <v>300007162</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>338</v>
+      </c>
+      <c r="C1245">
+        <v>1261</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246">
+        <v>300007178</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C1246">
+        <v>2087</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247">
+        <v>300007179</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C1247">
+        <v>2087</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248">
+        <v>300007180</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1248">
+        <v>2087</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="A1249">
+        <v>300007184</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>339</v>
+      </c>
+      <c r="C1249">
+        <v>763</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250">
+        <v>300007185</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1250">
+        <v>763</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251">
+        <v>300007186</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1251">
+        <v>763</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252">
+        <v>300007187</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1252">
+        <v>1025</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="A1253">
+        <v>300007188</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1253">
+        <v>763</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="A1254">
+        <v>300007189</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1254">
+        <v>1025</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="A1255">
+        <v>300007190</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C1255">
+        <v>763</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="A1256">
+        <v>300007192</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1256">
+        <v>1956</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="A1257">
+        <v>300007194</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C1257">
+        <v>744</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="A1258">
+        <v>300007210</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1258">
+        <v>2655</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="A1259">
+        <v>300007212</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C1259">
+        <v>2655</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="A1260">
+        <v>300007214</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1260">
+        <v>2655</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="A1261">
+        <v>300007215</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>346</v>
+      </c>
+      <c r="C1261">
+        <v>2655</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262">
+        <v>300007216</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>347</v>
+      </c>
+      <c r="C1262">
+        <v>2655</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263">
+        <v>300007217</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>348</v>
+      </c>
+      <c r="C1263">
+        <v>2655</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264">
+        <v>300007219</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1264">
+        <v>1956</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265">
+        <v>300007220</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1265">
+        <v>1956</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266">
+        <v>300007227</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C1266">
+        <v>1261</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267">
+        <v>300007232</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C1267">
+        <v>1261</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="A1268">
+        <v>300007234</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1268">
+        <v>2620</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="A1269">
+        <v>300007235</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C1269">
+        <v>4147</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="A1270">
+        <v>300007236</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C1270">
+        <v>4147</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="A1271">
+        <v>300007237</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>350</v>
+      </c>
+      <c r="C1271">
+        <v>2661</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="A1272">
+        <v>300007239</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1272">
+        <v>4147</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="A1273">
+        <v>300007240</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1273">
+        <v>2620</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="A1274">
+        <v>300007246</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C1274">
+        <v>2661</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="A1275">
+        <v>300007247</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>353</v>
+      </c>
+      <c r="C1275">
+        <v>2661</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="A1276">
+        <v>300007249</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C1276">
+        <v>975</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="A1277">
+        <v>300007250</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1277">
+        <v>975</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="A1278">
+        <v>300007251</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>354</v>
+      </c>
+      <c r="C1278">
+        <v>1130</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279">
+        <v>300007252</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>355</v>
+      </c>
+      <c r="C1279">
+        <v>1130</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280">
+        <v>300007266</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C1280">
+        <v>1544</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281">
+        <v>300007267</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C1281">
+        <v>1544</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="A1282">
+        <v>300007268</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C1282">
+        <v>1544</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="A1283">
+        <v>300007279</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>356</v>
+      </c>
+      <c r="C1283">
+        <v>2620</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="A1284">
+        <v>300007282</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C1284">
+        <v>2639</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285">
+        <v>300007291</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>357</v>
+      </c>
+      <c r="C1285">
+        <v>735</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286">
+        <v>300007292</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>358</v>
+      </c>
+      <c r="C1286">
+        <v>1128</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287">
+        <v>300007294</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1287">
+        <v>2793</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="A1288">
+        <v>300007295</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1288">
+        <v>2793</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="A1289">
+        <v>300007296</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C1289">
+        <v>2793</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>300007297</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1290">
+        <v>2793</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
+        <v>300007308</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C1291">
+        <v>2857</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>300007309</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1292">
+        <v>2857</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>300007350</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C1293">
+        <v>1096</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>300007351</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C1294">
+        <v>1096</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>300007352</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C1295">
+        <v>1096</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>300007372</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1296">
+        <v>4147</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>300007383</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C1297">
+        <v>1130</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>300007384</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C1298">
+        <v>689</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>300007389</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1299">
+        <v>2639</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>300007405</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C1300">
+        <v>735</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>300007407</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C1301">
+        <v>1128</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>300007409</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C1302">
+        <v>1130</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>300007410</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C1303">
+        <v>735</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>300007412</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C1304">
+        <v>1128</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>300007415</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C1305">
+        <v>2083</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>300007427</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C1306">
+        <v>2857</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>300007428</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C1307">
+        <v>2857</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>300007432</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C1308">
+        <v>2083</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>300007448</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C1309">
+        <v>735</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>300007455</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C1310">
+        <v>2857</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>300007459</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C1311">
+        <v>1128</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>300007462</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C1312">
+        <v>2661</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>300007474</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C1313">
+        <v>892</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>300007493</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C1314">
+        <v>1186</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>300007522</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>362</v>
+      </c>
+      <c r="C1315">
+        <v>843</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>300007532</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>363</v>
+      </c>
+      <c r="C1316">
+        <v>2521</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>300007533</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>364</v>
+      </c>
+      <c r="C1317">
+        <v>2521</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>300007534</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>365</v>
+      </c>
+      <c r="C1318">
+        <v>1025</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>300007535</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1319">
+        <v>1025</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>300007536</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C1320">
+        <v>763</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>300007557</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>367</v>
+      </c>
+      <c r="C1321">
+        <v>1261</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>300007558</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C1322">
+        <v>1131</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>300007560</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C1323">
+        <v>1131</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>300007571</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1324">
+        <v>2862</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>300007574</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C1325">
+        <v>1131</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>300007603</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C1326">
+        <v>1131</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>300007610</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C1327">
+        <v>2023</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>300007618</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C1328">
+        <v>2639</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>300007619</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C1329">
+        <v>2639</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>300007634</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>369</v>
+      </c>
+      <c r="C1330">
+        <v>1128</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>300007645</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1331">
+        <v>1107</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>300007679</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C1332">
+        <v>1389</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>300007680</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C1333">
+        <v>1389</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>300007704</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C1334">
+        <v>2083</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>300007717</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C1335">
+        <v>679</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>300007723</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C1336">
+        <v>2655</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>300007744</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C1337">
+        <v>1163</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>300007749</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C1338">
+        <v>2521</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>300007750</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1339">
+        <v>763</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>300007752</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>372</v>
+      </c>
+      <c r="C1340">
+        <v>763</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>300007755</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1341">
+        <v>763</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>300007756</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C1342">
+        <v>2766</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>300007759</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1343">
+        <v>4059</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>300007763</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C1344">
+        <v>2106</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>300007764</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>375</v>
+      </c>
+      <c r="C1345">
+        <v>2106</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>300007765</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>376</v>
+      </c>
+      <c r="C1346">
+        <v>2620</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>300007768</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>377</v>
+      </c>
+      <c r="C1347">
+        <v>2106</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>300007769</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>378</v>
+      </c>
+      <c r="C1348">
+        <v>2661</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>300007777</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C1349">
+        <v>2106</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>300007781</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C1350">
+        <v>843</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>300007799</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>379</v>
+      </c>
+      <c r="C1351">
+        <v>735</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>300007812</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>380</v>
+      </c>
+      <c r="C1352">
+        <v>2862</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>300007815</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C1353">
+        <v>1131</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>300007816</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C1354">
+        <v>1131</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>300007834</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C1355">
+        <v>1956</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356">
+        <v>300007872</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1356">
+        <v>869</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>300007873</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C1357">
+        <v>1130</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>300007874</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C1358">
+        <v>1130</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>300007876</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C1359">
+        <v>455</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>300007878</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C1360">
+        <v>1096</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>300007885</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C1361">
+        <v>455</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>300007888</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1362">
+        <v>1986</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>300007890</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C1363">
+        <v>1986</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>300007891</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>385</v>
+      </c>
+      <c r="C1364">
+        <v>1986</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>300007920</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C1365">
+        <v>2087</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>300007921</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C1366">
+        <v>2087</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>300007944</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C1367">
+        <v>1130</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>300007947</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1368">
+        <v>843</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>300007957</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C1369">
+        <v>447</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>300007989</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>386</v>
+      </c>
+      <c r="C1370">
+        <v>1063</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>300007999</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C1371">
+        <v>449</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>300008001</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C1372">
+        <v>824</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>300008003</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C1373">
+        <v>2046</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>300008025</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>387</v>
+      </c>
+      <c r="C1374">
+        <v>735</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>300008027</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>388</v>
+      </c>
+      <c r="C1375">
+        <v>735</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>300008032</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>389</v>
+      </c>
+      <c r="C1376">
+        <v>2106</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>300008063</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>390</v>
+      </c>
+      <c r="C1377">
+        <v>735</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>300008088</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C1378">
+        <v>2862</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>300008106</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C1379">
+        <v>1128</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>300008108</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C1380">
+        <v>1130</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>300008109</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C1381">
+        <v>1130</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>300008113</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C1382">
+        <v>1261</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>300008114</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C1383">
+        <v>1261</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>300008190</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C1384">
+        <v>974</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>300008191</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C1385">
+        <v>974</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>300008192</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>393</v>
+      </c>
+      <c r="C1386">
+        <v>2106</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>300008202</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1387">
+        <v>848</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>300008216</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C1388">
+        <v>1186</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>300008239</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1389">
+        <v>768</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>300008240</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C1390">
+        <v>768</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>300008241</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C1391">
+        <v>768</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>300008242</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>396</v>
+      </c>
+      <c r="C1392">
+        <v>768</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>300008243</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C1393">
+        <v>768</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>300008273</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C1394">
+        <v>1956</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>300008274</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C1395">
+        <v>1956</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>300008281</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C1396">
+        <v>2857</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>300008286</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>398</v>
+      </c>
+      <c r="C1397">
+        <v>2857</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>300008290</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C1398">
+        <v>1106</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>300008327</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C1399">
+        <v>2781</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>300008329</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C1400">
+        <v>2781</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>300008334</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C1401">
+        <v>2781</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>300008336</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>399</v>
+      </c>
+      <c r="C1402">
+        <v>2661</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>300008353</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>400</v>
+      </c>
+      <c r="C1403">
+        <v>1128</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>300008427</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1404">
+        <v>2467</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>300008428</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C1405">
+        <v>1029</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>300008505</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C1406">
+        <v>1261</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>300008582</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C1407">
+        <v>2467</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>300008613</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C1408">
+        <v>843</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>300008614</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C1409">
+        <v>1544</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>300008616</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C1410">
+        <v>1544</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>300008676</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C1411">
+        <v>824</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>300008686</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1412">
+        <v>768</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>300008711</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>403</v>
+      </c>
+      <c r="C1413">
+        <v>2766</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>300008728</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>404</v>
+      </c>
+      <c r="C1414">
+        <v>1025</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>300008729</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C1415">
+        <v>763</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>300008730</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C1416">
+        <v>763</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>300008731</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>405</v>
+      </c>
+      <c r="C1417">
+        <v>2521</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>300008732</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>406</v>
+      </c>
+      <c r="C1418">
+        <v>2521</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>300008733</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>407</v>
+      </c>
+      <c r="C1419">
+        <v>2083</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>300008760</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C1420">
+        <v>1096</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>300008785</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C1421">
+        <v>2639</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>300008786</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C1422">
+        <v>2639</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>300008804</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1423">
+        <v>735</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>300008807</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C1424">
+        <v>1128</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>300008824</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C1425">
+        <v>1131</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>300008826</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C1426">
+        <v>4122</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>300008845</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1427">
+        <v>2083</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>300008846</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1428">
+        <v>869</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>300008852</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C1429">
+        <v>1106</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>300008855</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1430">
+        <v>1106</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>300008858</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C1431">
+        <v>848</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>300008859</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C1432">
+        <v>848</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>300008864</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1433">
+        <v>2083</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>300008866</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C1434">
+        <v>2467</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>300008872</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>408</v>
+      </c>
+      <c r="C1435">
+        <v>1131</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>300008874</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>409</v>
+      </c>
+      <c r="C1436">
+        <v>1131</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>300008876</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>410</v>
+      </c>
+      <c r="C1437">
+        <v>1131</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>300008894</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C1438">
+        <v>1261</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>300008895</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C1439">
+        <v>1261</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>300008906</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1440">
+        <v>1956</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>300008915</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>412</v>
+      </c>
+      <c r="C1441">
+        <v>1025</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>300008916</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>413</v>
+      </c>
+      <c r="C1442">
+        <v>2521</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>300008917</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C1443">
+        <v>763</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>300008929</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C1444">
+        <v>447</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>300008940</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C1445">
+        <v>1128</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>300008945</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C1446">
+        <v>735</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>300008947</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C1447">
+        <v>1063</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>300008951</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C1448">
+        <v>1128</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>300008956</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C1449">
+        <v>2844</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>300008958</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C1450">
+        <v>762</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>300008960</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>414</v>
+      </c>
+      <c r="C1451">
+        <v>2844</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>300008962</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>415</v>
+      </c>
+      <c r="C1452">
+        <v>2844</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>300008965</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>416</v>
+      </c>
+      <c r="C1453">
+        <v>1131</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>300008968</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C1454">
+        <v>4146</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>300009035</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C1455">
+        <v>4122</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456">
+        <v>300009037</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C1456">
+        <v>4122</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>300009041</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C1457">
+        <v>4122</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>300009054</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C1458">
+        <v>843</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>300009068</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C1459">
+        <v>1131</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>300009072</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C1460">
+        <v>1131</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>300009074</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C1461">
+        <v>1131</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>300009076</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>418</v>
+      </c>
+      <c r="C1462">
+        <v>1131</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>300009078</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1463">
+        <v>1131</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>300009080</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>419</v>
+      </c>
+      <c r="C1464">
+        <v>1131</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>300009082</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1465">
+        <v>2862</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>300009084</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C1466">
+        <v>1131</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>300009088</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C1467">
+        <v>1131</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>300009098</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C1468">
+        <v>1131</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469">
+        <v>300009100</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C1469">
+        <v>1131</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>300009102</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C1470">
+        <v>1131</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>300009116</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C1471">
+        <v>1131</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>300009118</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1472">
+        <v>1131</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473">
+        <v>300009120</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1473">
+        <v>1131</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>300009124</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1474">
+        <v>1131</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>300009128</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C1475">
+        <v>1131</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476">
+        <v>300009130</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C1476">
+        <v>2862</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477">
+        <v>300009140</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C1477">
+        <v>1131</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>300009147</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C1478">
+        <v>1096</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>300009150</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C1479">
+        <v>1131</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>300009171</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1480">
+        <v>1986</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>300009186</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>424</v>
+      </c>
+      <c r="C1481">
+        <v>975</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>300009187</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>425</v>
+      </c>
+      <c r="C1482">
+        <v>975</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>300009195</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C1483">
+        <v>1389</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>300009196</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C1484">
+        <v>1389</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>300009197</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C1485">
+        <v>1389</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>300009198</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C1486">
+        <v>2083</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>300009219</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>426</v>
+      </c>
+      <c r="C1487">
+        <v>975</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>300009236</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C1488">
+        <v>2087</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>300009238</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C1489">
+        <v>2087</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>300009239</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C1490">
+        <v>2655</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>300009244</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C1491">
+        <v>848</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>300009252</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1492">
+        <v>768</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>300009262</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1493">
+        <v>2850</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>300009270</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C1494">
+        <v>1956</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>300009271</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C1495">
+        <v>1956</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>300009288</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1496">
+        <v>1131</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>300009289</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C1497">
+        <v>1131</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>300009293</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C1498">
+        <v>1131</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>300009306</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C1499">
+        <v>2849</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>300009307</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C1500">
+        <v>2849</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>300009308</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C1501">
+        <v>975</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>300009309</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C1502">
+        <v>975</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>300009310</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C1503">
+        <v>2849</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>300009311</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C1504">
+        <v>2849</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>300009351</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C1505">
+        <v>2849</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>300009421</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1506">
+        <v>2857</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>300009430</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C1507">
+        <v>4043</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>300009435</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1508">
+        <v>2023</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>300009465</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>431</v>
+      </c>
+      <c r="C1509">
+        <v>1261</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>300009541</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C1510">
+        <v>2083</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>300009542</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1511">
+        <v>2849</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>300009543</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C1512">
+        <v>975</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>300009577</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C1513">
+        <v>1131</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>300009598</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>434</v>
+      </c>
+      <c r="C1514">
+        <v>869</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>300009609</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C1515">
+        <v>2794</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>300009611</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C1516">
+        <v>2794</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517">
+        <v>300009613</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C1517">
+        <v>2794</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>300009616</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C1518">
+        <v>2794</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>300009617</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C1519">
+        <v>2781</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>300009622</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1520">
+        <v>1131</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>300009624</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C1521">
+        <v>2862</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>300009626</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C1522">
+        <v>2862</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>300009628</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C1523">
+        <v>2862</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>300009750</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C1524">
+        <v>2083</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>300009810</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1525">
+        <v>2849</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>300009829</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C1526">
+        <v>1130</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>300009832</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C1527">
+        <v>1128</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>300009851</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C1528">
+        <v>1130</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>300009860</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C1529">
+        <v>447</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>300009886</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C1530">
+        <v>1131</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>300009888</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C1531">
+        <v>2862</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>300009904</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C1532">
+        <v>1131</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>300009920</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C1533">
+        <v>455</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>300009929</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>443</v>
+      </c>
+      <c r="C1534">
+        <v>2046</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>300009958</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C1535">
+        <v>1544</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>300009989</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1536">
+        <v>2083</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>300009990</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1537">
+        <v>2521</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>300009998</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C1538">
+        <v>848</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>300010017</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C1539">
+        <v>1131</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>300010023</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C1540">
+        <v>1106</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>300010024</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>446</v>
+      </c>
+      <c r="C1541">
+        <v>2661</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>300010042</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C1542">
+        <v>1131</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>300010066</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>447</v>
+      </c>
+      <c r="C1543">
+        <v>1096</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544">
+        <v>300010068</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1544">
+        <v>1096</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>300010074</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C1545">
+        <v>1956</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546">
+        <v>300010111</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C1546">
+        <v>735</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>300010113</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C1547">
+        <v>1128</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>300010116</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C1548">
+        <v>1063</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>300010120</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C1549">
+        <v>2639</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>300010124</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C1550">
+        <v>2639</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>300010126</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C1551">
+        <v>2639</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>300010127</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C1552">
+        <v>1130</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>300010128</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C1553">
+        <v>735</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>300010130</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C1554">
+        <v>1128</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>300010181</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C1555">
+        <v>2083</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>300010182</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>449</v>
+      </c>
+      <c r="C1556">
+        <v>4059</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>300010183</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1557">
+        <v>975</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>300010201</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C1558">
+        <v>1131</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>300010216</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C1559">
+        <v>768</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>300010236</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C1560">
+        <v>1130</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>300010237</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1561">
+        <v>975</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>300010252</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>453</v>
+      </c>
+      <c r="C1562">
+        <v>447</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>300010253</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>454</v>
+      </c>
+      <c r="C1563">
+        <v>447</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>300010254</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>455</v>
+      </c>
+      <c r="C1564">
+        <v>447</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>300010255</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C1565">
+        <v>1130</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>300010256</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C1566">
+        <v>735</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>300010270</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C1567">
+        <v>869</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>300010271</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C1568">
+        <v>869</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>300010272</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1569">
+        <v>869</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>300010314</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C1570">
+        <v>824</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>300010315</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>456</v>
+      </c>
+      <c r="C1571">
+        <v>449</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>300010318</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1572">
+        <v>2083</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>300010319</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C1573">
+        <v>2083</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>300010330</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C1574">
+        <v>1131</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>300010331</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C1575">
+        <v>449</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>300010342</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C1576">
+        <v>2083</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>300010343</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C1577">
+        <v>2083</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>300010344</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C1578">
+        <v>2083</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>300010345</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C1579">
+        <v>2083</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>300010346</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C1580">
+        <v>1389</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>300010347</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1581">
+        <v>1389</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>300010349</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1582">
+        <v>1389</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>300010350</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C1583">
+        <v>1389</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>300010351</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C1584">
+        <v>1389</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>300010369</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1585">
+        <v>2794</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>300010370</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C1586">
+        <v>2781</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>300010380</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1587">
+        <v>1986</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>300010405</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C1588">
+        <v>2655</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>300010407</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C1589">
+        <v>2655</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>300010409</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1590">
+        <v>2087</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>300010411</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C1591">
+        <v>2087</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>300010413</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1592">
+        <v>2087</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>300010425</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1593">
+        <v>1131</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>300010427</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C1594">
+        <v>1131</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>300010428</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1595">
+        <v>1130</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>300010430</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C1596">
+        <v>735</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>300010439</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1597">
+        <v>762</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>300010440</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1598">
+        <v>762</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>300010441</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1599">
+        <v>1107</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>300010442</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>459</v>
+      </c>
+      <c r="C1600">
+        <v>1107</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>300010453</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1601">
+        <v>1131</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>300010455</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1602">
+        <v>1131</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>300010460</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>460</v>
+      </c>
+      <c r="C1603">
+        <v>689</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
+        <v>300010461</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>461</v>
+      </c>
+      <c r="C1604">
+        <v>689</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>300010473</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>462</v>
+      </c>
+      <c r="C1605">
+        <v>1261</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>300010504</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1606">
+        <v>1131</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607">
+        <v>300010509</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1607">
+        <v>2795</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>300010510</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C1608">
+        <v>4130</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>300010517</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1609">
+        <v>2525</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="A1610">
+        <v>300010547</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1610">
+        <v>2083</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="A1611">
+        <v>300010578</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C1611">
+        <v>1986</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612">
+        <v>300010597</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1612">
+        <v>735</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613">
+        <v>300010604</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1613">
+        <v>1128</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614">
+        <v>300010624</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1614">
+        <v>2850</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615">
+        <v>300010625</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1615">
+        <v>2850</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="A1616">
+        <v>300010626</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C1616">
+        <v>2850</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617">
+        <v>300010627</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C1617">
+        <v>768</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="A1618">
+        <v>300010628</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1618">
+        <v>768</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619">
+        <v>300010630</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C1619">
+        <v>768</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620">
+        <v>300010673</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1620">
+        <v>2849</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621">
+        <v>300010690</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1621">
+        <v>2857</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622">
+        <v>300010757</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1622">
+        <v>2850</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623">
+        <v>300010758</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1623">
+        <v>2850</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624">
+        <v>300010759</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C1624">
+        <v>2850</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625">
+        <v>300010764</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>466</v>
+      </c>
+      <c r="C1625">
+        <v>975</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626">
+        <v>300010765</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>467</v>
+      </c>
+      <c r="C1626">
+        <v>975</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627">
+        <v>300010784</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C1627">
+        <v>1261</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="A1628">
+        <v>300010785</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1628">
+        <v>4148</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="A1629">
+        <v>300010786</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1629">
+        <v>975</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="A1630">
+        <v>300010787</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1630">
+        <v>1261</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="A1631">
+        <v>300010790</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C1631">
+        <v>1131</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="A1632">
+        <v>300010818</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C1632">
+        <v>1389</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="A1633">
+        <v>300010819</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C1633">
+        <v>1389</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="A1634">
+        <v>300010820</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C1634">
+        <v>2083</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="A1635">
+        <v>300010821</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C1635">
+        <v>2083</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="A1636">
+        <v>300010846</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C1636">
+        <v>1128</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="A1637">
+        <v>300010849</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C1637">
+        <v>1063</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="A1638">
+        <v>300010881</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C1638">
+        <v>843</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="A1639">
+        <v>300010883</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C1639">
+        <v>1130</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="A1640">
+        <v>300010885</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>470</v>
+      </c>
+      <c r="C1640">
+        <v>1128</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="A1641">
+        <v>300010891</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C1641">
+        <v>1128</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="A1642">
+        <v>300010892</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C1642">
+        <v>455</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="A1643">
+        <v>300010893</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1643">
+        <v>455</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="A1644">
+        <v>300010895</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>472</v>
+      </c>
+      <c r="C1644">
+        <v>2620</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="A1645">
+        <v>300010897</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C1645">
+        <v>4147</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="A1646">
+        <v>300010898</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C1646">
+        <v>2467</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="A1647">
+        <v>300010899</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C1647">
+        <v>1029</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="A1648">
+        <v>300010910</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C1648">
+        <v>848</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="A1649">
+        <v>300010911</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1649">
+        <v>1063</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="A1650">
+        <v>300010913</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>475</v>
+      </c>
+      <c r="C1650">
+        <v>735</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="A1651">
+        <v>300010914</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1651">
+        <v>735</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="A1652">
+        <v>300010918</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C1652">
+        <v>679</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="A1653">
+        <v>300010938</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C1653">
+        <v>449</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="A1654">
+        <v>300010940</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C1654">
+        <v>447</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="A1655">
+        <v>300010941</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C1655">
+        <v>1130</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="A1656">
+        <v>300010942</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C1656">
+        <v>449</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="A1657">
+        <v>300010963</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C1657">
+        <v>381</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="A1658">
+        <v>300010964</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C1658">
+        <v>486</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="A1659">
+        <v>300010967</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C1659">
+        <v>449</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="A1660">
+        <v>300010971</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1660">
+        <v>735</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="A1661">
+        <v>300010984</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C1661">
+        <v>735</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="A1662">
+        <v>300010995</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662">
+        <v>455</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="A1663">
+        <v>300010996</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1663">
+        <v>735</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="A1664">
+        <v>300011010</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1664">
+        <v>455</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="A1665">
+        <v>300011011</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C1665">
+        <v>744</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="A1666">
+        <v>300011019</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1666">
+        <v>455</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="A1667">
+        <v>300011026</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1667">
+        <v>843</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="A1668">
+        <v>300011037</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>45</v>
+      </c>
+      <c r="C1668">
+        <v>824</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="A1669">
+        <v>300011039</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C1669">
+        <v>875</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="A1670">
+        <v>300011040</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1670">
+        <v>892</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="A1671">
+        <v>300011041</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1671">
+        <v>892</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="A1672">
+        <v>300011064</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C1672">
+        <v>869</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="A1673">
+        <v>300011065</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1673">
+        <v>869</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="A1674">
+        <v>300011070</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C1674">
+        <v>735</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="A1675">
+        <v>300011081</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1675">
+        <v>824</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="A1676">
+        <v>300011082</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1676">
+        <v>824</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="A1677">
+        <v>300011083</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1677">
+        <v>824</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="A1678">
+        <v>300011107</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C1678">
+        <v>768</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="A1679">
+        <v>300011118</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C1679">
+        <v>768</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="A1680">
+        <v>300011120</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C1680">
+        <v>768</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="A1681">
+        <v>300011147</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1681">
+        <v>486</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="A1682">
+        <v>300011156</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1682">
+        <v>486</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="A1683">
+        <v>300011163</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1683">
+        <v>486</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="A1684">
+        <v>300011164</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1684">
+        <v>892</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="A1685">
+        <v>300011165</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1685">
+        <v>940</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="A1686">
+        <v>300011166</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C1686">
+        <v>875</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="A1687">
+        <v>300011169</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C1687">
+        <v>679</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="A1688">
+        <v>300011173</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1688">
+        <v>381</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="A1689">
+        <v>300011178</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C1689">
+        <v>455</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="A1690">
+        <v>300011179</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C1690">
+        <v>381</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="A1691">
+        <v>300011183</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1691">
+        <v>455</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="A1692">
+        <v>300011188</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C1692">
+        <v>679</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="A1693">
+        <v>300011189</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1693">
+        <v>381</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="A1694">
+        <v>300011244</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1694">
+        <v>455</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="A1695">
+        <v>300011248</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1695">
+        <v>455</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="A1696">
+        <v>300011254</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C1696">
+        <v>679</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="A1697">
+        <v>300011255</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C1697">
+        <v>1130</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="A1698">
+        <v>300011258</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C1698">
+        <v>679</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="A1699">
+        <v>300011259</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C1699">
+        <v>486</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="A1700">
+        <v>300011261</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1700">
+        <v>486</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="A1701">
+        <v>300011263</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1701">
+        <v>486</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="A1702">
+        <v>300011265</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1702">
+        <v>486</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="A1703">
+        <v>300011267</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C1703">
+        <v>486</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="A1704">
+        <v>300011270</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C1704">
+        <v>679</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="A1705">
+        <v>300011287</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1705">
+        <v>979</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="A1706">
+        <v>300011289</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C1706">
+        <v>892</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="A1707">
+        <v>300011305</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1707">
+        <v>735</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="A1708">
+        <v>300011306</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C1708">
+        <v>735</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="A1709">
+        <v>300011307</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C1709">
+        <v>1130</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="A1710">
+        <v>300011308</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C1710">
+        <v>1130</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="A1711">
+        <v>300011310</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1711">
+        <v>735</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="A1712">
+        <v>300011311</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1712">
+        <v>735</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="A1713">
+        <v>300011323</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>62</v>
+      </c>
+      <c r="C1713">
+        <v>824</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="A1714">
+        <v>300011324</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1714">
+        <v>824</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="A1715">
+        <v>300011346</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>64</v>
+      </c>
+      <c r="C1715">
+        <v>689</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="A1716">
+        <v>300011347</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C1716">
+        <v>768</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="A1717">
+        <v>300011348</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1717">
+        <v>768</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="A1718">
+        <v>300011354</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C1718">
+        <v>875</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="A1719">
+        <v>300011355</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1719">
+        <v>892</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="A1720">
+        <v>300011580</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1720">
+        <v>735</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="A1721">
+        <v>300011587</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1721">
+        <v>455</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="A1722">
+        <v>300011594</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1722">
+        <v>768</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="A1723">
+        <v>300011613</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C1723">
+        <v>455</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="A1724">
+        <v>300011620</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C1724">
+        <v>843</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="A1725">
+        <v>300011625</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1725">
+        <v>735</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="A1726">
+        <v>300011630</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1726">
+        <v>455</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="A1727">
+        <v>300011641</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1727">
+        <v>1096</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728">
+        <v>300011642</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1728">
+        <v>1096</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729">
+        <v>300011673</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1729">
+        <v>1186</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730">
+        <v>300011675</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1730">
+        <v>1186</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731">
+        <v>300011686</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C1731">
+        <v>768</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732">
+        <v>300011687</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C1732">
+        <v>486</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733">
+        <v>300011695</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C1733">
+        <v>1052</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734">
+        <v>300011703</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C1734">
+        <v>1130</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735">
+        <v>300011704</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1735">
+        <v>1107</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736">
+        <v>300011717</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1736">
+        <v>2861</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737">
+        <v>300011719</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1737">
+        <v>2861</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738">
+        <v>300011720</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1738">
+        <v>2861</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739">
+        <v>300011725</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1739">
+        <v>1120</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="A1740">
+        <v>300011736</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C1740">
+        <v>1128</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="A1741">
+        <v>300011738</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C1741">
+        <v>1128</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="A1742">
+        <v>300011739</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C1742">
+        <v>1128</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="A1743">
+        <v>300011740</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1743">
+        <v>1128</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="A1744">
+        <v>300011741</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C1744">
+        <v>1128</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="A1745">
+        <v>300011742</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1745">
+        <v>1128</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="A1746">
+        <v>300011743</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C1746">
+        <v>1128</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="A1747">
+        <v>300011747</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1747">
+        <v>1128</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="A1748">
+        <v>300011748</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C1748">
+        <v>1128</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="A1749">
+        <v>300011754</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C1749">
+        <v>1128</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="A1750">
+        <v>300011772</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C1750">
+        <v>763</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="A1751">
+        <v>300011779</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C1751">
+        <v>1128</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="A1752">
+        <v>300011789</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1752">
+        <v>735</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="A1753">
+        <v>300011794</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C1753">
+        <v>1128</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="A1754">
+        <v>300011798</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1754">
+        <v>1130</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="A1755">
+        <v>300011799</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1755">
+        <v>1130</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="A1756">
+        <v>300011800</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1756">
+        <v>1130</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="A1757">
+        <v>300011801</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1757">
+        <v>1130</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="A1758">
+        <v>300011802</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C1758">
+        <v>1130</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="A1759">
+        <v>300011803</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C1759">
+        <v>1130</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="A1760">
+        <v>300011809</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1760">
+        <v>1163</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="A1761">
+        <v>300011828</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1761">
+        <v>1128</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="A1762">
+        <v>300011875</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1762">
+        <v>768</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="A1763">
+        <v>300011886</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1763">
+        <v>1063</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="A1764">
+        <v>300011888</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1764">
+        <v>1063</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="A1765">
+        <v>300011902</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1765">
+        <v>1096</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="A1766">
+        <v>300011915</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1766">
+        <v>1063</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="A1767">
+        <v>300011920</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1767">
+        <v>869</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="A1768">
+        <v>300011929</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C1768">
+        <v>1128</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="A1769">
+        <v>300011931</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>104</v>
+      </c>
+      <c r="C1769">
+        <v>940</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="A1770">
+        <v>300011939</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C1770">
+        <v>768</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="A1771">
+        <v>300011940</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>105</v>
+      </c>
+      <c r="C1771">
+        <v>768</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="A1772">
+        <v>300011963</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C1772">
+        <v>1186</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773">
+        <v>300011965</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1773">
+        <v>1186</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="A1774">
+        <v>300011966</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C1774">
+        <v>1186</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="A1775">
+        <v>300011997</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1775">
+        <v>1107</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="A1776">
+        <v>300011998</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C1776">
+        <v>735</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="A1777">
+        <v>300011999</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>107</v>
+      </c>
+      <c r="C1777">
+        <v>1107</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="A1778">
+        <v>300012001</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1778">
+        <v>1107</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="A1779">
+        <v>300012013</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>109</v>
+      </c>
+      <c r="C1779">
+        <v>1130</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="A1780">
+        <v>300012024</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1780">
+        <v>2843</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="A1781">
+        <v>300012025</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C1781">
+        <v>2843</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="A1782">
+        <v>300012026</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1782">
+        <v>2843</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="A1783">
+        <v>300012027</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C1783">
+        <v>2843</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="A1784">
+        <v>300012029</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>111</v>
+      </c>
+      <c r="C1784">
+        <v>1052</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="A1785">
+        <v>300012031</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C1785">
+        <v>1052</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="A1786">
+        <v>300012074</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C1786">
+        <v>768</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="A1787">
+        <v>300012075</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1787">
+        <v>486</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="A1788">
+        <v>300012076</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C1788">
+        <v>768</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="A1789">
+        <v>300012077</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C1789">
+        <v>486</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="A1790">
+        <v>300012078</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C1790">
+        <v>768</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="A1791">
+        <v>300012085</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C1791">
+        <v>768</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="A1792">
+        <v>300012086</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C1792">
+        <v>486</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="A1793">
+        <v>300012095</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C1793">
+        <v>2848</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="A1794">
+        <v>300012097</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C1794">
+        <v>2848</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="A1795">
+        <v>300012099</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1795">
+        <v>2848</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="A1796">
+        <v>300012135</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C1796">
+        <v>1128</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="A1797">
+        <v>300012136</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C1797">
+        <v>735</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="A1798">
+        <v>300012137</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>121</v>
+      </c>
+      <c r="C1798">
+        <v>455</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="A1799">
+        <v>300012141</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C1799">
+        <v>1052</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="A1800">
+        <v>300012142</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1800">
+        <v>1052</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="A1801">
+        <v>300012145</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1801">
+        <v>768</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="A1802">
+        <v>300012146</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C1802">
+        <v>1130</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="A1803">
+        <v>300012148</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>124</v>
+      </c>
+      <c r="C1803">
+        <v>869</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="A1804">
+        <v>300012149</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>125</v>
+      </c>
+      <c r="C1804">
+        <v>1163</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="A1805">
+        <v>300012150</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1805">
+        <v>1120</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="A1806">
+        <v>300012154</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1806">
+        <v>1130</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="A1807">
+        <v>300012170</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C1807">
+        <v>449</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="A1808">
+        <v>300012174</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>127</v>
+      </c>
+      <c r="C1808">
+        <v>1107</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="A1809">
+        <v>300012175</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1809">
+        <v>1107</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="A1810">
+        <v>300012176</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1810">
+        <v>1107</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="A1811">
+        <v>300012178</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1811">
+        <v>735</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="A1812">
+        <v>300012212</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1812">
+        <v>455</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="A1813">
+        <v>300012288</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>482</v>
+      </c>
+      <c r="C1813">
+        <v>4002</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="A1814">
+        <v>300012294</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1814">
+        <v>768</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="A1815">
+        <v>300012297</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1815">
+        <v>4001</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="A1816">
+        <v>300012318</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C1816">
+        <v>4145</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="A1817">
+        <v>300012322</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1817">
+        <v>4001</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="A1818">
+        <v>300012323</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C1818">
+        <v>4001</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="A1819">
+        <v>300012326</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>494</v>
+      </c>
+      <c r="C1819">
+        <v>4003</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="A1820">
+        <v>300012327</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>495</v>
+      </c>
+      <c r="C1820">
+        <v>4003</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="A1821">
+        <v>300012335</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1821">
+        <v>4001</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="A1822">
+        <v>300012340</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C1822">
+        <v>486</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="A1823">
+        <v>300012353</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1823">
+        <v>4146</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="A1824">
+        <v>300012356</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1824">
+        <v>4002</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="A1825">
+        <v>300012357</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>485</v>
+      </c>
+      <c r="C1825">
+        <v>4002</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="A1826">
+        <v>300012361</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1826">
+        <v>2620</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="A1827">
+        <v>300012364</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1827">
+        <v>4002</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="A1828">
+        <v>300012365</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1828">
+        <v>4002</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="A1829">
+        <v>300012367</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1829">
+        <v>2862</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="A1830">
+        <v>300012371</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1830">
+        <v>4002</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="A1831">
+        <v>300012374</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1831">
+        <v>4002</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="A1832">
+        <v>300012375</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>492</v>
+      </c>
+      <c r="C1832">
+        <v>4002</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="A1833">
+        <v>300012380</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1833">
+        <v>4002</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="A1834">
+        <v>300012390</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1834">
+        <v>4002</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="A1835">
+        <v>300012393</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1835">
+        <v>4002</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="A1836">
+        <v>300012394</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C1836">
+        <v>4002</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="A1837">
+        <v>300012403</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>493</v>
+      </c>
+      <c r="C1837">
+        <v>4002</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="A1838">
+        <v>300012412</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1838">
+        <v>2862</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="A1839">
+        <v>300012473</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1839">
+        <v>2862</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="A1840">
+        <v>300012474</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C1840">
+        <v>2862</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="A1841">
+        <v>300012482</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1841">
+        <v>4001</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="A1842">
+        <v>300012492</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C1842">
+        <v>768</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="A1843">
+        <v>300012502</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1843">
+        <v>4001</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="A1844">
+        <v>300012504</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C1844">
+        <v>4001</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="A1845">
+        <v>300012513</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1845">
+        <v>4001</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="A1846">
+        <v>300012516</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C1846">
+        <v>4001</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:4">
+      <c r="A1847">
+        <v>300012518</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1847">
+        <v>4146</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:4">
+      <c r="A1848">
+        <v>300012520</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1848">
+        <v>4146</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:4">
+      <c r="A1849">
+        <v>300012530</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1849">
+        <v>4002</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:4">
+      <c r="A1850">
+        <v>300012531</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C1850">
+        <v>4002</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:4">
+      <c r="A1851">
+        <v>300012536</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>497</v>
+      </c>
+      <c r="C1851">
+        <v>1544</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:4">
+      <c r="A1852">
+        <v>300012540</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1852">
+        <v>4002</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:4">
+      <c r="A1853">
+        <v>300012551</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1853">
+        <v>4001</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:4">
+      <c r="A1854">
+        <v>300012552</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C1854">
+        <v>4001</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:4">
+      <c r="A1855">
+        <v>300012554</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1855">
+        <v>4002</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:4">
+      <c r="A1856">
+        <v>300012555</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C1856">
+        <v>4002</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:4">
+      <c r="A1857">
+        <v>300012556</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1857">
+        <v>4002</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:4">
+      <c r="A1858">
+        <v>300012561</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C1858">
+        <v>2862</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:4">
+      <c r="A1859">
+        <v>300012562</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1859">
+        <v>2862</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:4">
+      <c r="A1860">
+        <v>300016282</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C1860">
+        <v>2794</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:4">
+      <c r="A1861">
+        <v>300016290</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C1861">
+        <v>1956</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:4">
+      <c r="A1862">
+        <v>300016297</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1862">
+        <v>2794</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:4">
+      <c r="A1863">
+        <v>300016300</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C1863">
+        <v>2794</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:4">
+      <c r="A1864">
+        <v>300016306</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C1864">
+        <v>2794</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:4">
+      <c r="A1865">
+        <v>300016307</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C1865">
+        <v>2023</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:4">
+      <c r="A1866">
+        <v>300016360</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>500</v>
+      </c>
+      <c r="C1866">
+        <v>2620</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:4">
+      <c r="A1867">
+        <v>300016370</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1867">
+        <v>2620</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:4">
+      <c r="A1868">
+        <v>300016390</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C1868">
+        <v>1131</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:4">
+      <c r="A1869">
+        <v>300019430</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1869">
+        <v>4002</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:4">
+      <c r="A1870">
+        <v>300019436</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1870">
+        <v>2794</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:4">
+      <c r="A1871">
+        <v>300019462</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C1871">
+        <v>2781</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:4">
+      <c r="A1872">
+        <v>300019531</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>503</v>
+      </c>
+      <c r="C1872">
+        <v>1205</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:4">
+      <c r="A1873">
+        <v>300019532</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1873">
+        <v>1205</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:4">
+      <c r="A1874">
+        <v>300019572</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C1874">
+        <v>1261</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:4">
+      <c r="A1875">
+        <v>300019608</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C1875">
+        <v>1128</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:4">
+      <c r="A1876">
+        <v>300019610</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C1876">
+        <v>1128</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:4">
+      <c r="A1877">
+        <v>300019611</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C1877">
+        <v>4017</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:4">
+      <c r="A1878">
+        <v>300019613</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>507</v>
+      </c>
+      <c r="C1878">
+        <v>4017</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:4">
+      <c r="A1879">
+        <v>300019621</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1879">
+        <v>4017</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:4">
+      <c r="A1880">
+        <v>300019624</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C1880">
+        <v>1130</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:4">
+      <c r="A1881">
+        <v>300019701</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C1881">
+        <v>1130</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:4">
+      <c r="A1882">
+        <v>300019702</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C1882">
+        <v>1130</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:4">
+      <c r="A1883">
+        <v>300019709</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C1883">
+        <v>824</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:4">
+      <c r="A1884">
+        <v>300034476</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C1884">
+        <v>2620</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:4">
+      <c r="A1885">
+        <v>300034484</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1885">
+        <v>2862</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:4">
+      <c r="A1886">
+        <v>300034495</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>511</v>
+      </c>
+      <c r="C1886">
+        <v>4002</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:4">
+      <c r="A1887">
+        <v>300034497</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C1887">
+        <v>1128</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:4">
+      <c r="A1888">
+        <v>300035835</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1888">
+        <v>2862</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:4">
+      <c r="A1889">
+        <v>300036771</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C1889">
+        <v>4003</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:4">
+      <c r="A1890">
+        <v>300036772</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1890">
+        <v>4003</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:4">
+      <c r="A1891">
+        <v>300037279</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C1891">
+        <v>974</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:4">
+      <c r="A1892">
+        <v>300037311</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C1892">
+        <v>2083</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:4">
+      <c r="A1893">
+        <v>300037913</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1893">
+        <v>4002</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:4">
+      <c r="A1894">
+        <v>300037971</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C1894">
+        <v>735</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:4">
+      <c r="A1895">
+        <v>300037973</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C1895">
+        <v>1128</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:4">
+      <c r="A1896">
+        <v>300037982</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1896">
+        <v>1130</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:4">
+      <c r="A1897">
+        <v>300038086</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1897">
+        <v>2861</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:4">
+      <c r="A1898">
+        <v>300038102</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1898">
+        <v>2861</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:4">
+      <c r="A1899">
+        <v>300038329</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1899">
+        <v>975</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:4">
+      <c r="A1900">
+        <v>300038429</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1900">
+        <v>2521</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:4">
+      <c r="A1901">
+        <v>300038434</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>517</v>
+      </c>
+      <c r="C1901">
+        <v>1025</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:4">
+      <c r="A1902">
+        <v>300038435</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1902">
+        <v>2521</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:4">
+      <c r="A1903">
+        <v>300038436</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1903">
+        <v>1025</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:4">
+      <c r="A1904">
+        <v>300038590</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>521</v>
+      </c>
+      <c r="C1904">
+        <v>975</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:4">
+      <c r="A1905">
+        <v>300038636</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>522</v>
+      </c>
+      <c r="C1905">
+        <v>4045</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:4">
+      <c r="A1906">
+        <v>300038638</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1906">
+        <v>4045</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:4">
+      <c r="A1907">
+        <v>300038647</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>524</v>
+      </c>
+      <c r="C1907">
+        <v>4045</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:4">
+      <c r="A1908">
+        <v>300038648</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C1908">
+        <v>4045</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:4">
+      <c r="A1909">
+        <v>300038655</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1909">
+        <v>4045</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:4">
+      <c r="A1910">
+        <v>300038671</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>525</v>
+      </c>
+      <c r="C1910">
+        <v>4045</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:4">
+      <c r="A1911">
+        <v>300038672</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>526</v>
+      </c>
+      <c r="C1911">
+        <v>4045</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:4">
+      <c r="A1912">
+        <v>300038680</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1912">
+        <v>4045</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:4">
+      <c r="A1913">
+        <v>300038965</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1913">
+        <v>1128</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:4">
+      <c r="A1914">
+        <v>300039033</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1914">
+        <v>4059</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:4">
+      <c r="A1915">
+        <v>300039044</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1915">
+        <v>4059</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:4">
+      <c r="A1916">
+        <v>300039081</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C1916">
+        <v>1130</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:4">
+      <c r="A1917">
+        <v>300039317</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C1917">
+        <v>4045</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:4">
+      <c r="A1918">
+        <v>300039318</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1918">
+        <v>4045</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:4">
+      <c r="A1919">
+        <v>300039334</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1919">
+        <v>4045</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:4">
+      <c r="A1920">
+        <v>300039336</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>533</v>
+      </c>
+      <c r="C1920">
+        <v>4045</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:4">
+      <c r="A1921">
+        <v>300039337</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1921">
+        <v>4045</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:4">
+      <c r="A1922">
+        <v>300039341</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>530</v>
+      </c>
+      <c r="C1922">
+        <v>4045</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:4">
+      <c r="A1923">
+        <v>300039348</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C1923">
+        <v>4122</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:4">
+      <c r="A1924">
+        <v>300039948</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>537</v>
+      </c>
+      <c r="C1924">
+        <v>4002</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:4">
+      <c r="A1925">
+        <v>300039949</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>540</v>
+      </c>
+      <c r="C1925">
+        <v>4002</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:4">
+      <c r="A1926">
+        <v>300039964</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>536</v>
+      </c>
+      <c r="C1926">
+        <v>4002</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:4">
+      <c r="A1927">
+        <v>300039966</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>538</v>
+      </c>
+      <c r="C1927">
+        <v>2537</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:4">
+      <c r="A1928">
+        <v>300039972</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>539</v>
+      </c>
+      <c r="C1928">
+        <v>4002</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:4">
+      <c r="A1929">
+        <v>300039980</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>541</v>
+      </c>
+      <c r="C1929">
+        <v>447</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:4">
+      <c r="A1930">
+        <v>300039981</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1930">
+        <v>2046</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:4">
+      <c r="A1931">
+        <v>300040043</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1931">
+        <v>1131</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:4">
+      <c r="A1932">
+        <v>300040057</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C1932">
+        <v>2862</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:4">
+      <c r="A1933">
+        <v>300040062</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C1933">
+        <v>2862</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:4">
+      <c r="A1934">
+        <v>300040109</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C1934">
+        <v>4002</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:4">
+      <c r="A1935">
+        <v>300040115</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C1935">
+        <v>4002</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:4">
+      <c r="A1936">
+        <v>300040117</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C1936">
+        <v>4002</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:4">
+      <c r="A1937">
+        <v>300040124</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C1937">
+        <v>4002</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:4">
+      <c r="A1938">
+        <v>300040125</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1938">
+        <v>4002</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:4">
+      <c r="A1939">
+        <v>300040126</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C1939">
+        <v>4002</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:4">
+      <c r="A1940">
+        <v>300040131</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1940">
+        <v>4002</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:4">
+      <c r="A1941">
+        <v>300040199</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1941">
+        <v>2877</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:4">
+      <c r="A1942">
+        <v>300040202</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>546</v>
+      </c>
+      <c r="C1942">
+        <v>2877</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:4">
+      <c r="A1943">
+        <v>300040207</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C1943">
+        <v>1389</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:4">
+      <c r="A1944">
+        <v>300040208</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C1944">
+        <v>1389</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:4">
+      <c r="A1945">
+        <v>300040213</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C1945">
+        <v>1389</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:4">
+      <c r="A1946">
+        <v>300040214</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1946">
+        <v>1389</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:4">
+      <c r="A1947">
+        <v>300040221</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1947">
+        <v>2877</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:4">
+      <c r="A1948">
+        <v>300040228</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C1948">
+        <v>1389</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:4">
+      <c r="A1949">
+        <v>300040230</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C1949">
+        <v>1389</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:4">
+      <c r="A1950">
+        <v>300040279</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C1950">
+        <v>4004</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:4">
+      <c r="A1951">
+        <v>300040288</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1951">
+        <v>1131</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:4">
+      <c r="A1952">
+        <v>300040289</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>548</v>
+      </c>
+      <c r="C1952">
+        <v>4004</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:4">
+      <c r="A1953">
+        <v>300040307</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>549</v>
+      </c>
+      <c r="C1953">
+        <v>4004</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:4">
+      <c r="A1954">
+        <v>300040308</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>550</v>
+      </c>
+      <c r="C1954">
+        <v>4004</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:4">
+      <c r="A1955">
+        <v>300040309</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1955">
+        <v>4004</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:4">
+      <c r="A1956">
+        <v>300040316</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C1956">
+        <v>2781</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:4">
+      <c r="A1957">
+        <v>300040332</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C1957">
+        <v>2794</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:4">
+      <c r="A1958">
+        <v>300040463</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>552</v>
+      </c>
+      <c r="C1958">
+        <v>4003</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:4">
+      <c r="A1959">
+        <v>300040508</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1959">
+        <v>1261</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:4">
+      <c r="A1960">
+        <v>300040619</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1960">
+        <v>2781</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:4">
+      <c r="A1961">
+        <v>300040635</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>557</v>
+      </c>
+      <c r="C1961">
+        <v>2781</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:4">
+      <c r="A1962">
+        <v>300040739</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1962">
+        <v>2877</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:4">
+      <c r="A1963">
+        <v>300040750</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1963">
+        <v>2877</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:4">
+      <c r="A1964">
+        <v>300040806</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>560</v>
+      </c>
+      <c r="C1964">
+        <v>2877</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:4">
+      <c r="A1965">
+        <v>300040863</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1965">
+        <v>2781</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:4">
+      <c r="A1966">
+        <v>300040864</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1966">
+        <v>2781</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:4">
+      <c r="A1967">
+        <v>300041087</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>564</v>
+      </c>
+      <c r="C1967">
+        <v>2655</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:4">
+      <c r="A1968">
+        <v>300041094</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1968">
+        <v>2087</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:4">
+      <c r="A1969">
+        <v>300041099</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C1969">
+        <v>679</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:4">
+      <c r="A1970">
+        <v>300041103</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1970">
+        <v>2655</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:4">
+      <c r="A1971">
+        <v>300041104</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1971">
+        <v>762</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:4">
+      <c r="A1972">
+        <v>300041108</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C1972">
+        <v>679</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:4">
+      <c r="A1973">
+        <v>300041111</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1973">
+        <v>2087</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:4">
+      <c r="A1974">
+        <v>300041113</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C1974">
+        <v>679</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:4">
+      <c r="A1975">
+        <v>300041186</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C1975">
+        <v>449</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:4">
+      <c r="A1976">
+        <v>300041375</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C1976">
+        <v>1128</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:4">
+      <c r="A1977">
+        <v>300041384</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1977">
+        <v>2083</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:4">
+      <c r="A1978">
+        <v>300041385</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>573</v>
+      </c>
+      <c r="C1978">
+        <v>2083</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:4">
+      <c r="A1979">
+        <v>300041525</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C1979">
+        <v>1128</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:4">
+      <c r="A1980">
+        <v>300041526</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C1980">
+        <v>1128</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:4">
+      <c r="A1981">
+        <v>300041610</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1981">
+        <v>2781</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:4">
+      <c r="A1982">
+        <v>300041611</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C1982">
+        <v>2794</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:4">
+      <c r="A1983">
+        <v>300041626</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C1983">
+        <v>2521</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:4">
+      <c r="A1984">
+        <v>300042175</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>576</v>
+      </c>
+      <c r="C1984">
+        <v>2023</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:4">
+      <c r="A1985">
+        <v>300042180</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C1985">
+        <v>1128</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:4">
+      <c r="A1986">
+        <v>300042182</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C1986">
+        <v>1128</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:4">
+      <c r="A1987">
+        <v>300042319</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>577</v>
+      </c>
+      <c r="C1987">
+        <v>4002</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:4">
+      <c r="A1988">
+        <v>300042329</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1988">
+        <v>4002</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:4">
+      <c r="A1989">
+        <v>300042401</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C1989">
+        <v>735</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:4">
+      <c r="A1990">
+        <v>300042412</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C1990">
+        <v>1130</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:4">
+      <c r="A1991">
+        <v>300042425</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C1991">
+        <v>2661</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:4">
+      <c r="A1992">
+        <v>300042527</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C1992">
+        <v>2788</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:4">
+      <c r="A1993">
+        <v>300042599</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1993">
+        <v>1128</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:4">
+      <c r="A1994">
+        <v>300042727</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1994">
+        <v>1389</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:4">
+      <c r="A1995">
+        <v>300042736</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C1995">
+        <v>1389</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:4">
+      <c r="A1996">
+        <v>300042749</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C1996">
+        <v>1389</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:4">
+      <c r="A1997">
+        <v>300042751</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C1997">
+        <v>1389</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:4">
+      <c r="A1998">
+        <v>300042758</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C1998">
+        <v>1261</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:4">
+      <c r="A1999">
+        <v>300042787</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C1999">
+        <v>2861</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:4">
+      <c r="A2000">
+        <v>300043010</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C2000">
+        <v>2620</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:4">
+      <c r="A2001">
+        <v>300043016</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C2001">
+        <v>735</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:4">
+      <c r="A2002">
+        <v>300043024</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C2002">
+        <v>1130</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:4">
+      <c r="A2003">
+        <v>300043035</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C2003">
+        <v>1128</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:4">
+      <c r="A2004">
+        <v>300043040</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>583</v>
+      </c>
+      <c r="C2004">
+        <v>4002</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:4">
+      <c r="A2005">
+        <v>300043042</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C2005">
+        <v>4003</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:4">
+      <c r="A2006">
+        <v>300043046</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C2006">
+        <v>2253</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:4">
+      <c r="A2007">
+        <v>300043047</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C2007">
+        <v>2253</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:4">
+      <c r="A2008">
+        <v>300043054</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C2008">
+        <v>4045</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:4">
+      <c r="A2009">
+        <v>300043061</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C2009">
+        <v>4122</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:4">
+      <c r="A2010">
+        <v>300043066</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C2010">
+        <v>2253</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:4">
+      <c r="A2011">
+        <v>300043069</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C2011">
+        <v>2253</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:4">
+      <c r="A2012">
+        <v>300043087</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C2012">
+        <v>2253</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:4">
+      <c r="A2013">
+        <v>300043088</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C2013">
+        <v>2253</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:4">
+      <c r="A2014">
+        <v>300043102</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C2014">
+        <v>2253</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:4">
+      <c r="A2015">
+        <v>300043105</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>584</v>
+      </c>
+      <c r="C2015">
+        <v>2253</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:4">
+      <c r="A2016">
+        <v>300043110</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C2016">
+        <v>2253</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:4">
+      <c r="A2017">
+        <v>300043204</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>585</v>
+      </c>
+      <c r="C2017">
+        <v>455</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:4">
+      <c r="A2018">
+        <v>300043842</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C2018">
+        <v>486</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:4">
+      <c r="A2019">
+        <v>300043914</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>586</v>
+      </c>
+      <c r="C2019">
+        <v>975</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:4">
+      <c r="A2020">
+        <v>300043932</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C2020">
+        <v>763</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:4">
+      <c r="A2021">
+        <v>300043944</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C2021">
+        <v>1128</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:4">
+      <c r="A2022">
+        <v>300043950</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C2022">
+        <v>735</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:4">
+      <c r="A2023">
+        <v>300044185</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>587</v>
+      </c>
+      <c r="C2023">
+        <v>2525</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:4">
+      <c r="A2024">
+        <v>300044193</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C2024">
+        <v>1128</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:4">
+      <c r="A2025">
+        <v>300044194</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C2025">
+        <v>455</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:4">
+      <c r="A2026">
+        <v>300044274</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C2026">
+        <v>1128</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:4">
+      <c r="A2027">
+        <v>300044563</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>588</v>
+      </c>
+      <c r="C2027">
+        <v>1128</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:4">
+      <c r="A2028">
+        <v>300044571</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C2028">
+        <v>1130</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:4">
+      <c r="A2029">
+        <v>300044572</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C2029">
+        <v>735</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:4">
+      <c r="A2030">
+        <v>300044614</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>590</v>
+      </c>
+      <c r="C2030">
+        <v>875</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:4">
+      <c r="A2031">
+        <v>300044623</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>591</v>
+      </c>
+      <c r="C2031">
+        <v>875</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:4">
+      <c r="A2032">
+        <v>300044634</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>589</v>
+      </c>
+      <c r="C2032">
+        <v>875</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:4">
+      <c r="A2033">
+        <v>300044649</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C2033">
+        <v>2083</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:4">
+      <c r="A2034">
+        <v>300044797</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>593</v>
+      </c>
+      <c r="C2034">
+        <v>4002</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:4">
+      <c r="A2035">
+        <v>300044822</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>592</v>
+      </c>
+      <c r="C2035">
+        <v>4002</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:4">
+      <c r="A2036">
+        <v>300044831</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>594</v>
+      </c>
+      <c r="C2036">
+        <v>4004</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:4">
+      <c r="A2037">
+        <v>300044832</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>596</v>
+      </c>
+      <c r="C2037">
+        <v>4002</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:4">
+      <c r="A2038">
+        <v>300044833</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>597</v>
+      </c>
+      <c r="C2038">
+        <v>4004</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:4">
+      <c r="A2039">
+        <v>300044842</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>595</v>
+      </c>
+      <c r="C2039">
+        <v>4002</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:4">
+      <c r="A2040">
+        <v>300044904</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C2040">
+        <v>2023</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:4">
+      <c r="A2041">
+        <v>300044947</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>600</v>
+      </c>
+      <c r="C2041">
+        <v>1131</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:4">
+      <c r="A2042">
+        <v>300044954</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C2042">
+        <v>2083</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:4">
+      <c r="A2043">
+        <v>300044958</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>598</v>
+      </c>
+      <c r="C2043">
+        <v>2083</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:4">
+      <c r="A2044">
+        <v>300044962</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C2044">
+        <v>2083</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:4">
+      <c r="A2045">
+        <v>300044970</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>599</v>
+      </c>
+      <c r="C2045">
+        <v>2083</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:4">
+      <c r="A2046">
+        <v>300044973</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>601</v>
+      </c>
+      <c r="C2046">
+        <v>1131</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:4">
+      <c r="A2047">
+        <v>300045004</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>602</v>
+      </c>
+      <c r="C2047">
+        <v>975</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:4">
+      <c r="A2048">
+        <v>300045005</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C2048">
+        <v>2521</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:4">
+      <c r="A2049">
+        <v>300045060</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C2049">
+        <v>1389</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:4">
+      <c r="A2050">
+        <v>300045114</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C2050">
+        <v>2083</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:4">
+      <c r="A2051">
+        <v>300045205</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C2051">
+        <v>2794</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:4">
+      <c r="A2052">
+        <v>300045206</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C2052">
+        <v>2781</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:4">
+      <c r="A2053">
+        <v>300045226</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C2053">
+        <v>735</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:4">
+      <c r="A2054">
+        <v>300045233</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>604</v>
+      </c>
+      <c r="C2054">
+        <v>1128</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:4">
+      <c r="A2055">
+        <v>300045240</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C2055">
+        <v>1130</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:4">
+      <c r="A2056">
+        <v>300045335</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>605</v>
+      </c>
+      <c r="C2056">
+        <v>1106</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:4">
+      <c r="A2057">
+        <v>300045349</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>606</v>
+      </c>
+      <c r="C2057">
+        <v>848</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:4">
+      <c r="A2058">
+        <v>300045358</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>608</v>
+      </c>
+      <c r="C2058">
+        <v>1106</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:4">
+      <c r="A2059">
+        <v>300045360</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>607</v>
+      </c>
+      <c r="C2059">
+        <v>848</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:4">
+      <c r="A2060">
+        <v>300045368</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>609</v>
+      </c>
+      <c r="C2060">
+        <v>1063</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:4">
+      <c r="A2061">
+        <v>300045465</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C2061">
+        <v>4003</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:4">
+      <c r="A2062">
+        <v>300045466</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>610</v>
+      </c>
+      <c r="C2062">
+        <v>4003</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:4">
+      <c r="A2063">
+        <v>300045539</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>611</v>
+      </c>
+      <c r="C2063">
+        <v>4116</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:4">
+      <c r="A2064">
+        <v>300045598</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>613</v>
+      </c>
+      <c r="C2064">
+        <v>4108</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:4">
+      <c r="A2065">
+        <v>300045601</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C2065">
+        <v>4108</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:4">
+      <c r="A2066">
+        <v>300045602</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>614</v>
+      </c>
+      <c r="C2066">
+        <v>4108</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:4">
+      <c r="A2067">
+        <v>300045607</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C2067">
+        <v>4047</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:4">
+      <c r="A2068">
+        <v>300045638</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>615</v>
+      </c>
+      <c r="C2068">
+        <v>4122</v>
+      </c>
+      <c r="D2068" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:4">
+      <c r="A2069">
+        <v>300045639</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>616</v>
+      </c>
+      <c r="C2069">
+        <v>4122</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:4">
+      <c r="A2070">
+        <v>300045649</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>620</v>
+      </c>
+      <c r="C2070">
+        <v>4122</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:4">
+      <c r="A2071">
+        <v>300045653</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>621</v>
+      </c>
+      <c r="C2071">
+        <v>4122</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:4">
+      <c r="A2072">
+        <v>300045655</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>623</v>
+      </c>
+      <c r="C2072">
+        <v>4122</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:4">
+      <c r="A2073">
+        <v>300045660</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>617</v>
+      </c>
+      <c r="C2073">
+        <v>4122</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:4">
+      <c r="A2074">
+        <v>300045661</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>618</v>
+      </c>
+      <c r="C2074">
+        <v>4122</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:4">
+      <c r="A2075">
+        <v>300045662</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>619</v>
+      </c>
+      <c r="C2075">
+        <v>4122</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:4">
+      <c r="A2076">
+        <v>300045669</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C2076">
+        <v>4122</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:4">
+      <c r="A2077">
+        <v>300045670</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C2077">
+        <v>4122</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:4">
+      <c r="A2078">
+        <v>300045671</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>622</v>
+      </c>
+      <c r="C2078">
+        <v>4122</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:4">
+      <c r="A2079">
+        <v>300045680</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>624</v>
+      </c>
+      <c r="C2079">
+        <v>4122</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:4">
+      <c r="A2080">
+        <v>300045709</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C2080">
+        <v>824</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:4">
+      <c r="A2081">
+        <v>300045717</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>626</v>
+      </c>
+      <c r="C2081">
+        <v>1063</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:4">
+      <c r="A2082">
+        <v>300045720</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>625</v>
+      </c>
+      <c r="C2082">
+        <v>1063</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:4">
+      <c r="A2083">
+        <v>300045758</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C2083">
+        <v>1131</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:4">
+      <c r="A2084">
+        <v>300045892</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>627</v>
+      </c>
+      <c r="C2084">
+        <v>2862</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:4">
+      <c r="A2085">
+        <v>300045905</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>628</v>
+      </c>
+      <c r="C2085">
+        <v>2862</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:4">
+      <c r="A2086">
+        <v>300045916</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C2086">
+        <v>843</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:4">
+      <c r="A2087">
+        <v>300045938</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>630</v>
+      </c>
+      <c r="C2087">
+        <v>735</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:4">
+      <c r="A2088">
+        <v>300045943</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>629</v>
+      </c>
+      <c r="C2088">
+        <v>1128</v>
+      </c>
+      <c r="D2088" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:4">
+      <c r="A2089">
+        <v>300046199</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C2089">
+        <v>2083</v>
+      </c>
+      <c r="D2089" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:4">
+      <c r="A2090">
+        <v>300046206</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>633</v>
+      </c>
+      <c r="C2090">
+        <v>2781</v>
+      </c>
+      <c r="D2090" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:4">
+      <c r="A2091">
+        <v>300046207</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>634</v>
+      </c>
+      <c r="C2091">
+        <v>2781</v>
+      </c>
+      <c r="D2091" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:4">
+      <c r="A2092">
+        <v>300046211</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>632</v>
+      </c>
+      <c r="C2092">
+        <v>2781</v>
+      </c>
+      <c r="D2092" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:4">
+      <c r="A2093">
+        <v>300048888</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>635</v>
+      </c>
+      <c r="C2093">
+        <v>1186</v>
+      </c>
+      <c r="D2093" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:4">
+      <c r="A2094">
+        <v>300048929</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>636</v>
+      </c>
+      <c r="C2094">
+        <v>444</v>
+      </c>
+      <c r="D2094" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:4">
+      <c r="A2095">
+        <v>300049221</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>637</v>
+      </c>
+      <c r="C2095">
+        <v>4130</v>
+      </c>
+      <c r="D2095" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:4">
+      <c r="A2096">
+        <v>300049231</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>638</v>
+      </c>
+      <c r="C2096">
+        <v>4130</v>
+      </c>
+      <c r="D2096" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:4">
+      <c r="A2097">
+        <v>300049232</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>639</v>
+      </c>
+      <c r="C2097">
+        <v>4130</v>
+      </c>
+      <c r="D2097" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:4">
+      <c r="A2098">
+        <v>300049425</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C2098">
+        <v>1029</v>
+      </c>
+      <c r="D2098" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:4">
+      <c r="A2099">
+        <v>300049505</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C2099">
+        <v>1130</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:4">
+      <c r="A2100">
+        <v>300049533</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>642</v>
+      </c>
+      <c r="C2100">
+        <v>1128</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:4">
+      <c r="A2101">
+        <v>300049541</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C2101">
+        <v>735</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:4">
+      <c r="A2102">
+        <v>300049797</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C2102">
+        <v>2781</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:4">
+      <c r="A2103">
+        <v>300049873</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C2103">
+        <v>2083</v>
+      </c>
+      <c r="D2103" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:4">
+      <c r="A2104">
+        <v>300049893</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C2104">
+        <v>2083</v>
+      </c>
+      <c r="D2104" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:4">
+      <c r="A2105">
+        <v>300049977</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C2105">
+        <v>1130</v>
+      </c>
+      <c r="D2105" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:4">
+      <c r="A2106">
+        <v>300049983</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C2106">
+        <v>1128</v>
+      </c>
+      <c r="D2106" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:4">
+      <c r="A2107">
+        <v>300050113</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C2107">
+        <v>974</v>
+      </c>
+      <c r="D2107" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:4">
+      <c r="A2108">
+        <v>300050276</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>645</v>
+      </c>
+      <c r="C2108">
+        <v>4002</v>
+      </c>
+      <c r="D2108" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:4">
+      <c r="A2109">
+        <v>300050285</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>644</v>
+      </c>
+      <c r="C2109">
+        <v>4002</v>
+      </c>
+      <c r="D2109" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:4">
+      <c r="A2110">
+        <v>300050307</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>646</v>
+      </c>
+      <c r="C2110">
+        <v>2106</v>
+      </c>
+      <c r="D2110" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:4">
+      <c r="A2111">
+        <v>300050888</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C2111">
+        <v>975</v>
+      </c>
+      <c r="D2111" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:4">
+      <c r="A2112">
+        <v>300051104</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C2112">
+        <v>735</v>
+      </c>
+      <c r="D2112" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:4">
+      <c r="A2113">
+        <v>300051111</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C2113">
+        <v>1128</v>
+      </c>
+      <c r="D2113" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:4">
+      <c r="A2114">
+        <v>300051203</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>648</v>
+      </c>
+      <c r="C2114">
+        <v>4002</v>
+      </c>
+      <c r="D2114" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:4">
+      <c r="A2115">
+        <v>300051208</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C2115">
+        <v>1480</v>
+      </c>
+      <c r="D2115" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:4">
+      <c r="A2116">
+        <v>300051236</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C2116">
+        <v>974</v>
+      </c>
+      <c r="D2116" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:4">
+      <c r="A2117">
+        <v>300056393</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>650</v>
+      </c>
+      <c r="C2117">
+        <v>1261</v>
+      </c>
+      <c r="D2117" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:4">
+      <c r="A2118">
+        <v>300056410</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>649</v>
+      </c>
+      <c r="C2118">
+        <v>1261</v>
+      </c>
+      <c r="D2118" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:4">
+      <c r="A2119">
+        <v>300056535</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>651</v>
+      </c>
+      <c r="C2119">
+        <v>2781</v>
+      </c>
+      <c r="D2119" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:4">
+      <c r="A2120">
+        <v>300056554</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C2120">
+        <v>2781</v>
+      </c>
+      <c r="D2120" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:4">
+      <c r="A2121">
+        <v>300056568</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C2121">
+        <v>4146</v>
+      </c>
+      <c r="D2121" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:4">
+      <c r="A2122">
+        <v>300056578</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>654</v>
+      </c>
+      <c r="C2122">
+        <v>4148</v>
+      </c>
+      <c r="D2122" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:4">
+      <c r="A2123">
+        <v>300056580</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>653</v>
+      </c>
+      <c r="C2123">
+        <v>4147</v>
+      </c>
+      <c r="D2123" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:4">
+      <c r="A2124">
+        <v>300056584</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>656</v>
+      </c>
+      <c r="C2124">
+        <v>4148</v>
+      </c>
+      <c r="D2124" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:4">
+      <c r="A2125">
+        <v>300056586</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>657</v>
+      </c>
+      <c r="C2125">
+        <v>4147</v>
+      </c>
+      <c r="D2125" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:4">
+      <c r="A2126">
+        <v>300056591</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>655</v>
+      </c>
+      <c r="C2126">
+        <v>4146</v>
+      </c>
+      <c r="D2126" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:4">
+      <c r="A2127">
+        <v>300056598</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>658</v>
+      </c>
+      <c r="C2127">
+        <v>4148</v>
+      </c>
+      <c r="D2127" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:4">
+      <c r="A2128">
+        <v>300056604</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>659</v>
+      </c>
+      <c r="C2128">
+        <v>4148</v>
+      </c>
+      <c r="D2128" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:4">
+      <c r="A2129">
+        <v>300056609</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C2129">
+        <v>4146</v>
+      </c>
+      <c r="D2129" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:4">
+      <c r="A2130">
+        <v>300056615</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>660</v>
+      </c>
+      <c r="C2130">
+        <v>4147</v>
+      </c>
+      <c r="D2130" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:4">
+      <c r="A2131">
+        <v>300056617</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C2131">
+        <v>4146</v>
+      </c>
+      <c r="D2131" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:4">
+      <c r="A2132">
+        <v>300056618</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>662</v>
+      </c>
+      <c r="C2132">
+        <v>4146</v>
+      </c>
+      <c r="D2132" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:4">
+      <c r="A2133">
+        <v>300056619</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C2133">
+        <v>4146</v>
+      </c>
+      <c r="D2133" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:4">
+      <c r="A2134">
+        <v>300056621</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>664</v>
+      </c>
+      <c r="C2134">
+        <v>4146</v>
+      </c>
+      <c r="D2134" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:4">
+      <c r="A2135">
+        <v>300056622</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C2135">
+        <v>4146</v>
+      </c>
+      <c r="D2135" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:4">
+      <c r="A2136">
+        <v>300056625</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>669</v>
+      </c>
+      <c r="C2136">
+        <v>4148</v>
+      </c>
+      <c r="D2136" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:4">
+      <c r="A2137">
+        <v>300056630</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>663</v>
+      </c>
+      <c r="C2137">
+        <v>4146</v>
+      </c>
+      <c r="D2137" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:4">
+      <c r="A2138">
+        <v>300056632</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>666</v>
+      </c>
+      <c r="C2138">
+        <v>4148</v>
+      </c>
+      <c r="D2138" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:4">
+      <c r="A2139">
+        <v>300056633</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>667</v>
+      </c>
+      <c r="C2139">
+        <v>4147</v>
+      </c>
+      <c r="D2139" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:4">
+      <c r="A2140">
+        <v>300056636</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>668</v>
+      </c>
+      <c r="C2140">
+        <v>4148</v>
+      </c>
+      <c r="D2140" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:4">
+      <c r="A2141">
+        <v>300056637</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>670</v>
+      </c>
+      <c r="C2141">
+        <v>4147</v>
+      </c>
+      <c r="D2141" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:4">
+      <c r="A2142">
+        <v>300056638</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>671</v>
+      </c>
+      <c r="C2142">
+        <v>4148</v>
+      </c>
+      <c r="D2142" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:4">
+      <c r="A2143">
+        <v>300056640</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>665</v>
+      </c>
+      <c r="C2143">
+        <v>4146</v>
+      </c>
+      <c r="D2143" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:4">
+      <c r="A2144">
+        <v>300056647</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>672</v>
+      </c>
+      <c r="C2144">
+        <v>4148</v>
+      </c>
+      <c r="D2144" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:4">
+      <c r="A2145">
+        <v>300056667</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>677</v>
+      </c>
+      <c r="C2145">
+        <v>4148</v>
+      </c>
+      <c r="D2145" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:4">
+      <c r="A2146">
+        <v>300056677</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>673</v>
+      </c>
+      <c r="C2146">
+        <v>4146</v>
+      </c>
+      <c r="D2146" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:4">
+      <c r="A2147">
+        <v>300056683</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>674</v>
+      </c>
+      <c r="C2147">
+        <v>4146</v>
+      </c>
+      <c r="D2147" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:4">
+      <c r="A2148">
+        <v>300056684</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>675</v>
+      </c>
+      <c r="C2148">
+        <v>4146</v>
+      </c>
+      <c r="D2148" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:4">
+      <c r="A2149">
+        <v>300056685</v>
+      </c>
+      <c r="B2149" t="s">
+        <v>676</v>
+      </c>
+      <c r="C2149">
+        <v>4148</v>
+      </c>
+      <c r="D2149" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:4">
+      <c r="A2150">
+        <v>300056690</v>
+      </c>
+      <c r="B2150" t="s">
+        <v>678</v>
+      </c>
+      <c r="C2150">
+        <v>4148</v>
+      </c>
+      <c r="D2150" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:4">
+      <c r="A2151">
+        <v>300056691</v>
+      </c>
+      <c r="B2151" t="s">
+        <v>679</v>
+      </c>
+      <c r="C2151">
+        <v>4148</v>
+      </c>
+      <c r="D2151" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:4">
+      <c r="A2152">
+        <v>300056694</v>
+      </c>
+      <c r="B2152" t="s">
+        <v>680</v>
+      </c>
+      <c r="C2152">
+        <v>4148</v>
+      </c>
+      <c r="D2152" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:4">
+      <c r="A2153">
+        <v>300056695</v>
+      </c>
+      <c r="B2153" t="s">
+        <v>681</v>
+      </c>
+      <c r="C2153">
+        <v>4148</v>
+      </c>
+      <c r="D2153" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:4">
+      <c r="A2154">
+        <v>300056696</v>
+      </c>
+      <c r="B2154" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C2154">
+        <v>4145</v>
+      </c>
+      <c r="D2154" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:4">
+      <c r="A2155">
+        <v>300056697</v>
+      </c>
+      <c r="B2155" t="s">
+        <v>683</v>
+      </c>
+      <c r="C2155">
+        <v>4148</v>
+      </c>
+      <c r="D2155" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:4">
+      <c r="A2156">
+        <v>300056700</v>
+      </c>
+      <c r="B2156" t="s">
+        <v>682</v>
+      </c>
+      <c r="C2156">
+        <v>4148</v>
+      </c>
+      <c r="D2156" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:4">
+      <c r="A2157">
+        <v>300056710</v>
+      </c>
+      <c r="B2157" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C2157">
+        <v>4145</v>
+      </c>
+      <c r="D2157" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:4">
+      <c r="A2158">
+        <v>300056718</v>
+      </c>
+      <c r="B2158" t="s">
+        <v>684</v>
+      </c>
+      <c r="C2158">
+        <v>4150</v>
+      </c>
+      <c r="D2158" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:4">
+      <c r="A2159">
+        <v>300056724</v>
+      </c>
+      <c r="B2159" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C2159">
+        <v>4146</v>
+      </c>
+      <c r="D2159" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:4">
+      <c r="A2160">
+        <v>300056725</v>
+      </c>
+      <c r="B2160" t="s">
+        <v>684</v>
+      </c>
+      <c r="C2160">
+        <v>4150</v>
+      </c>
+      <c r="D2160" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:4">
+      <c r="A2161">
+        <v>300056740</v>
+      </c>
+      <c r="B2161" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C2161">
+        <v>2862</v>
+      </c>
+      <c r="D2161" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:4">
+      <c r="A2162">
+        <v>300056774</v>
+      </c>
+      <c r="B2162" t="s">
+        <v>686</v>
+      </c>
+      <c r="C2162">
+        <v>4148</v>
+      </c>
+      <c r="D2162" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:4">
+      <c r="A2163">
+        <v>300056782</v>
+      </c>
+      <c r="B2163" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C2163">
+        <v>4146</v>
+      </c>
+      <c r="D2163" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:4">
+      <c r="A2164">
+        <v>300056795</v>
+      </c>
+      <c r="B2164" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C2164">
+        <v>4148</v>
+      </c>
+      <c r="D2164" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:4">
+      <c r="A2165">
+        <v>300056850</v>
+      </c>
+      <c r="B2165" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C2165">
+        <v>4130</v>
+      </c>
+      <c r="D2165" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:4">
+      <c r="A2166">
+        <v>300057027</v>
+      </c>
+      <c r="B2166" t="s">
+        <v>696</v>
+      </c>
+      <c r="C2166">
+        <v>1956</v>
+      </c>
+      <c r="D2166" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:4">
+      <c r="A2167">
+        <v>300057036</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C2167">
+        <v>1956</v>
+      </c>
+      <c r="D2167" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:4">
+      <c r="A2168">
+        <v>300057061</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>698</v>
+      </c>
+      <c r="C2168">
+        <v>2848</v>
+      </c>
+      <c r="D2168" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:4">
+      <c r="A2169">
+        <v>300057062</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>699</v>
+      </c>
+      <c r="C2169">
+        <v>2848</v>
+      </c>
+      <c r="D2169" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:4">
+      <c r="A2170">
+        <v>300057186</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>707</v>
+      </c>
+      <c r="C2170">
+        <v>4003</v>
+      </c>
+      <c r="D2170" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:4">
+      <c r="A2171">
+        <v>300057198</v>
+      </c>
+      <c r="B2171" t="s">
+        <v>706</v>
+      </c>
+      <c r="C2171">
+        <v>4003</v>
+      </c>
+      <c r="D2171" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:4">
+      <c r="A2172">
+        <v>300057303</v>
+      </c>
+      <c r="B2172" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C2172">
+        <v>4059</v>
+      </c>
+      <c r="D2172" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:4">
+      <c r="A2173">
+        <v>300057315</v>
+      </c>
+      <c r="B2173" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C2173">
+        <v>4059</v>
+      </c>
+      <c r="D2173" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:4">
+      <c r="A2174">
+        <v>300057320</v>
+      </c>
+      <c r="B2174" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C2174">
+        <v>4059</v>
+      </c>
+      <c r="D2174" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:4">
+      <c r="A2175">
+        <v>300057392</v>
+      </c>
+      <c r="B2175" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C2175">
+        <v>4059</v>
+      </c>
+      <c r="D2175" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:4">
+      <c r="A2176">
+        <v>300057403</v>
+      </c>
+      <c r="B2176" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C2176">
+        <v>4059</v>
+      </c>
+      <c r="D2176" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:4">
+      <c r="A2177">
+        <v>300057404</v>
+      </c>
+      <c r="B2177" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C2177">
+        <v>4059</v>
+      </c>
+      <c r="D2177" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:4">
+      <c r="A2178">
+        <v>300057412</v>
+      </c>
+      <c r="B2178" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C2178">
+        <v>4059</v>
+      </c>
+      <c r="D2178" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:4">
+      <c r="A2179">
+        <v>300057416</v>
+      </c>
+      <c r="B2179" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C2179">
+        <v>1261</v>
+      </c>
+      <c r="D2179" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:4">
+      <c r="A2180">
+        <v>300057417</v>
+      </c>
+      <c r="B2180" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C2180">
+        <v>1261</v>
+      </c>
+      <c r="D2180" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:4">
+      <c r="A2181">
+        <v>300057418</v>
+      </c>
+      <c r="B2181" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C2181">
+        <v>1261</v>
+      </c>
+      <c r="D2181" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:4">
+      <c r="A2182">
+        <v>300057420</v>
+      </c>
+      <c r="B2182" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C2182">
+        <v>979</v>
+      </c>
+      <c r="D2182" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:4">
+      <c r="A2183">
+        <v>300057469</v>
+      </c>
+      <c r="B2183" t="s">
+        <v>631</v>
+      </c>
+      <c r="C2183">
+        <v>735</v>
+      </c>
+      <c r="D2183" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:4">
+      <c r="A2184">
+        <v>300057475</v>
+      </c>
+      <c r="B2184" t="s">
+        <v>712</v>
+      </c>
+      <c r="C2184">
+        <v>1128</v>
+      </c>
+      <c r="D2184" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:4">
+      <c r="A2185">
+        <v>300057546</v>
+      </c>
+      <c r="B2185" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C2185">
+        <v>1261</v>
+      </c>
+      <c r="D2185" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:4">
+      <c r="A2186">
+        <v>300057549</v>
+      </c>
+      <c r="B2186" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C2186">
+        <v>4148</v>
+      </c>
+      <c r="D2186" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:4">
+      <c r="A2187">
+        <v>300057554</v>
+      </c>
+      <c r="B2187" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C2187">
+        <v>875</v>
+      </c>
+      <c r="D2187" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:4">
+      <c r="A2188">
+        <v>300057575</v>
+      </c>
+      <c r="B2188" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C2188">
+        <v>1261</v>
+      </c>
+      <c r="D2188" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:4">
+      <c r="A2189">
+        <v>300057583</v>
+      </c>
+      <c r="B2189" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C2189">
+        <v>4148</v>
+      </c>
+      <c r="D2189" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:4">
+      <c r="A2190">
+        <v>300057728</v>
+      </c>
+      <c r="B2190" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C2190">
+        <v>2794</v>
+      </c>
+      <c r="D2190" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:4">
+      <c r="A2191">
+        <v>300057730</v>
+      </c>
+      <c r="B2191" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C2191">
+        <v>2781</v>
+      </c>
+      <c r="D2191" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:4">
+      <c r="A2192">
+        <v>300057734</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>718</v>
+      </c>
+      <c r="C2192">
+        <v>2106</v>
+      </c>
+      <c r="D2192" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:4">
+      <c r="A2193">
+        <v>300057875</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C2193">
+        <v>2083</v>
+      </c>
+      <c r="D2193" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:4">
+      <c r="A2194">
+        <v>300058011</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>720</v>
+      </c>
+      <c r="C2194">
+        <v>2781</v>
+      </c>
+      <c r="D2194" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:4">
+      <c r="A2195">
+        <v>300058038</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>721</v>
+      </c>
+      <c r="C2195">
+        <v>2794</v>
+      </c>
+      <c r="D2195" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:4">
+      <c r="A2196">
+        <v>300058049</v>
+      </c>
+      <c r="B2196" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C2196">
+        <v>2781</v>
+      </c>
+      <c r="D2196" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:4">
+      <c r="A2197">
+        <v>300058058</v>
+      </c>
+      <c r="B2197" t="s">
+        <v>722</v>
+      </c>
+      <c r="C2197">
+        <v>4191</v>
+      </c>
+      <c r="D2197" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:4">
+      <c r="A2198">
+        <v>300058059</v>
+      </c>
+      <c r="B2198" t="s">
+        <v>723</v>
+      </c>
+      <c r="C2198">
+        <v>2781</v>
+      </c>
+      <c r="D2198" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:4">
+      <c r="A2199">
+        <v>300058064</v>
+      </c>
+      <c r="B2199" t="s">
+        <v>725</v>
+      </c>
+      <c r="C2199">
+        <v>2781</v>
+      </c>
+      <c r="D2199" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:4">
+      <c r="A2200">
+        <v>300058068</v>
+      </c>
+      <c r="B2200" t="s">
+        <v>729</v>
+      </c>
+      <c r="C2200">
+        <v>4191</v>
+      </c>
+      <c r="D2200" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:4">
+      <c r="A2201">
+        <v>300058069</v>
+      </c>
+      <c r="B2201" t="s">
+        <v>730</v>
+      </c>
+      <c r="C2201">
+        <v>2781</v>
+      </c>
+      <c r="D2201" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:4">
+      <c r="A2202">
+        <v>300058071</v>
+      </c>
+      <c r="B2202" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C2202">
+        <v>4191</v>
+      </c>
+      <c r="D2202" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:4">
+      <c r="A2203">
+        <v>300058076</v>
+      </c>
+      <c r="B2203" t="s">
+        <v>724</v>
+      </c>
+      <c r="C2203">
+        <v>2781</v>
+      </c>
+      <c r="D2203" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:4">
+      <c r="A2204">
+        <v>300058077</v>
+      </c>
+      <c r="B2204" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C2204">
+        <v>2781</v>
+      </c>
+      <c r="D2204" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:4">
+      <c r="A2205">
+        <v>300058078</v>
+      </c>
+      <c r="B2205" t="s">
+        <v>727</v>
+      </c>
+      <c r="C2205">
+        <v>4181</v>
+      </c>
+      <c r="D2205" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:4">
+      <c r="A2206">
+        <v>300058086</v>
+      </c>
+      <c r="B2206" t="s">
+        <v>728</v>
+      </c>
+      <c r="C2206">
+        <v>2794</v>
+      </c>
+      <c r="D2206" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:4">
+      <c r="A2207">
+        <v>300058087</v>
+      </c>
+      <c r="B2207" t="s">
+        <v>731</v>
+      </c>
+      <c r="C2207">
+        <v>2781</v>
+      </c>
+      <c r="D2207" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:4">
+      <c r="A2208">
+        <v>300058088</v>
+      </c>
+      <c r="B2208" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2208">
+        <v>2781</v>
+      </c>
+      <c r="D2208" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:4">
+      <c r="A2209">
+        <v>300058093</v>
+      </c>
+      <c r="B2209" t="s">
+        <v>736</v>
+      </c>
+      <c r="C2209">
+        <v>2781</v>
+      </c>
+      <c r="D2209" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:4">
+      <c r="A2210">
+        <v>300058094</v>
+      </c>
+      <c r="B2210" t="s">
+        <v>739</v>
+      </c>
+      <c r="C2210">
+        <v>2781</v>
+      </c>
+      <c r="D2210" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:4">
+      <c r="A2211">
+        <v>300058102</v>
+      </c>
+      <c r="B2211" t="s">
+        <v>733</v>
+      </c>
+      <c r="C2211">
+        <v>2238</v>
+      </c>
+      <c r="D2211" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:4">
+      <c r="A2212">
+        <v>300058103</v>
+      </c>
+      <c r="B2212" t="s">
+        <v>735</v>
+      </c>
+      <c r="C2212">
+        <v>2781</v>
+      </c>
+      <c r="D2212" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:4">
+      <c r="A2213">
+        <v>300058104</v>
+      </c>
+      <c r="B2213" t="s">
+        <v>737</v>
+      </c>
+      <c r="C2213">
+        <v>2781</v>
+      </c>
+      <c r="D2213" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:4">
+      <c r="A2214">
+        <v>300058107</v>
+      </c>
+      <c r="B2214" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C2214">
+        <v>2781</v>
+      </c>
+      <c r="D2214" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:4">
+      <c r="A2215">
+        <v>300058108</v>
+      </c>
+      <c r="B2215" t="s">
+        <v>744</v>
+      </c>
+      <c r="C2215">
+        <v>2781</v>
+      </c>
+      <c r="D2215" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:4">
+      <c r="A2216">
+        <v>300058111</v>
+      </c>
+      <c r="B2216" t="s">
+        <v>734</v>
+      </c>
+      <c r="C2216">
+        <v>2781</v>
+      </c>
+      <c r="D2216" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:4">
+      <c r="A2217">
+        <v>300058112</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>738</v>
+      </c>
+      <c r="C2217">
+        <v>2781</v>
+      </c>
+      <c r="D2217" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:4">
+      <c r="A2218">
+        <v>300058113</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>740</v>
+      </c>
+      <c r="C2218">
+        <v>4181</v>
+      </c>
+      <c r="D2218" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:4">
+      <c r="A2219">
+        <v>300058114</v>
+      </c>
+      <c r="B2219" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2219">
+        <v>4181</v>
+      </c>
+      <c r="D2219" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:4">
+      <c r="A2220">
+        <v>300058119</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>742</v>
+      </c>
+      <c r="C2220">
+        <v>2794</v>
+      </c>
+      <c r="D2220" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:4">
+      <c r="A2221">
+        <v>300058130</v>
+      </c>
+      <c r="B2221" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C2221">
+        <v>4191</v>
+      </c>
+      <c r="D2221" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:4">
+      <c r="A2222">
+        <v>300058131</v>
+      </c>
+      <c r="B2222" t="s">
+        <v>743</v>
+      </c>
+      <c r="C2222">
+        <v>2781</v>
+      </c>
+      <c r="D2222" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:4">
+      <c r="A2223">
+        <v>300058209</v>
+      </c>
+      <c r="B2223" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C2223">
+        <v>2850</v>
+      </c>
+      <c r="D2223" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:4">
+      <c r="A2224">
+        <v>300058231</v>
+      </c>
+      <c r="B2224" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C2224">
+        <v>2850</v>
+      </c>
+      <c r="D2224" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:4">
+      <c r="A2225">
+        <v>300058240</v>
+      </c>
+      <c r="B2225" t="s">
+        <v>745</v>
+      </c>
+      <c r="C2225">
+        <v>1956</v>
+      </c>
+      <c r="D2225" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:4">
+      <c r="A2226">
+        <v>300058473</v>
+      </c>
+      <c r="B2226" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C2226">
+        <v>1130</v>
+      </c>
+      <c r="D2226" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:4">
+      <c r="A2227">
+        <v>300058476</v>
+      </c>
+      <c r="B2227" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C2227">
+        <v>1130</v>
+      </c>
+      <c r="D2227" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:4">
+      <c r="A2228">
+        <v>300058484</v>
+      </c>
+      <c r="B2228" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C2228">
+        <v>1128</v>
+      </c>
+      <c r="D2228" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:4">
+      <c r="A2229">
+        <v>300058538</v>
+      </c>
+      <c r="B2229" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C2229">
+        <v>1261</v>
+      </c>
+      <c r="D2229" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:4">
+      <c r="A2230">
+        <v>300058630</v>
+      </c>
+      <c r="B2230" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C2230">
+        <v>4148</v>
+      </c>
+      <c r="D2230" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:4">
+      <c r="A2231">
+        <v>300059153</v>
+      </c>
+      <c r="B2231" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C2231">
+        <v>1128</v>
+      </c>
+      <c r="D2231" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:4">
+      <c r="A2232">
+        <v>300059154</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C2232">
+        <v>1130</v>
+      </c>
+      <c r="D2232" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:4">
+      <c r="A2233">
+        <v>300059164</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C2233">
+        <v>1130</v>
+      </c>
+      <c r="D2233" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:4">
+      <c r="A2234">
+        <v>300059170</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C2234">
+        <v>1128</v>
+      </c>
+      <c r="D2234" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:4">
+      <c r="A2235">
+        <v>300059321</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C2235">
+        <v>2781</v>
+      </c>
+      <c r="D2235" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:4">
+      <c r="A2236">
+        <v>300059650</v>
+      </c>
+      <c r="B2236" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C2236">
+        <v>2781</v>
+      </c>
+      <c r="D2236" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:4">
+      <c r="A2237">
+        <v>300060100</v>
+      </c>
+      <c r="B2237" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C2237">
+        <v>1096</v>
+      </c>
+      <c r="D2237" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:4">
+      <c r="A2238">
+        <v>300060107</v>
+      </c>
+      <c r="B2238" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C2238">
+        <v>2781</v>
+      </c>
+      <c r="D2238" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:4">
+      <c r="A2239">
+        <v>300060110</v>
+      </c>
+      <c r="B2239" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C2239">
+        <v>1544</v>
+      </c>
+      <c r="D2239" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:4">
+      <c r="A2240">
+        <v>300060112</v>
+      </c>
+      <c r="B2240" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C2240">
+        <v>4146</v>
+      </c>
+      <c r="D2240" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:4">
+      <c r="A2241">
+        <v>300060665</v>
+      </c>
+      <c r="B2241" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C2241">
+        <v>4002</v>
+      </c>
+      <c r="D2241" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:4">
+      <c r="A2242">
+        <v>300061030</v>
+      </c>
+      <c r="B2242" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C2242">
+        <v>1029</v>
+      </c>
+      <c r="D2242" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:4">
+      <c r="A2243">
+        <v>300061031</v>
+      </c>
+      <c r="B2243" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C2243">
+        <v>1029</v>
+      </c>
+      <c r="D2243" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:4">
+      <c r="A2244">
+        <v>300061227</v>
+      </c>
+      <c r="B2244" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C2244">
+        <v>1025</v>
+      </c>
+      <c r="D2244" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:4">
+      <c r="A2245">
+        <v>300061310</v>
+      </c>
+      <c r="B2245" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C2245">
+        <v>2238</v>
+      </c>
+      <c r="D2245" t="s">
+        <v>1768</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SKU Master</vt:lpstr>